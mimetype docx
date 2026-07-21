--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="652D4882" w14:textId="43FC0557" w:rsidR="00474A4F" w:rsidRPr="00882C8B" w:rsidRDefault="009E43A6" w:rsidP="00C93A96">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="408FF37D" wp14:editId="14F32D1E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-61595</wp:posOffset>
                 </wp:positionH>
@@ -96,53 +96,53 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="244A7C95" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.85pt;margin-top:-76.2pt;width:602.6pt;height:1116pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEsPt+gwIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx27ydpGdaqsXaZJ&#10;VVutnfpMMMSWMMeAxMl+/Q6wna6r9jAtDwS47767+3zH5dW+VWQnrGtAlzQ/mVAiNIeq0ZuSfn9a&#10;fTinxHmmK6ZAi5IehKNXi/fvLjszFwXUoCphCZJoN+9MSWvvzTzLHK9Fy9wJGKHRKMG2zOPRbrLK&#10;sg7ZW5UVk8nHrANbGQtcOIe3N8lIF5FfSsH9vZROeKJKirn5uNq4rsOaLS7ZfGOZqRvep8H+IYuW&#10;NRqDjlQ3zDOytc0fVG3DLTiQ/oRDm4GUDRexBqwmn7yq5rFmRsRaUBxnRpnc/6Pld7tH82BRhs64&#10;ucNtqGIvbRv+MT+yj2IdRrHE3hOOl2cfZ8V5MaOEoy2f5menxflF0DM7+hvr/BcBLQmbklr8HFEl&#10;trt1PkEHSAjnQDXVqlEqHuxmfa0s2TH8dPnn09mnVc/+G0zpANYQ3BJjuMmO1cSdPygRcEp/E5I0&#10;FeZfxExio4kxDuNcaJ8nU80qkcLPJvgboofWDB6x0kgYmCXGH7l7ggGZSAbulGWPD64i9unoPPlb&#10;Ysl59IiRQfvRuW002LcIFFbVR074QaQkTVBpDdXhwRILaUqc4asGv9stc/6BWRwLHCAcdX+Pi1TQ&#10;lRT6HSU12J9v3Qc8ditaKelwzErqfmyZFZSorxr7+CKfTsNcxsN0dlbgwb60rF9a9La9htAO+KgY&#10;HrcB79WwlRbaZ3wRliEqmpjmGLuk3NvhcO3T+OObwsVyGWE4i4b5W/1oeCAPqoa+fNo/M2v65vXY&#10;+HcwjCSbv+rhhA2eGpZbD7KJDX7Utdcb5zg2Tv/mhIfi5Tmiji/j4hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBl93eB4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7qybrQ0&#10;nRDSLiAmMeDuNl4b0ThVk22Fpyc7wcmy/On395ebyfbiRKM3jhUs5gkI4sZpw62Cj/ft7B6ED8ga&#10;e8ek4Js8bKrrqxIL7c78Rqd9aEUMYV+ggi6EoZDSNx1Z9HM3EMfbwY0WQ1zHVuoRzzHc9jJNkpW0&#10;aDh+6HCgp46ar/3RKsg0vu6eydyFevn58nMYUmO2Vqnbm+nxAUSgKfzBcNGP6lBFp9odWXvRK5jl&#10;60jGucjSJYgLscizDEStIE3W+QpkVcr/LapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AASw+36DAgAAYQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGX3d4HiAAAADQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#1e35bf" stroked="f" strokeweight="1pt">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2BC1C89E">
+              <v:rect id="Rectangle 4" style="position:absolute;margin-left:-4.85pt;margin-top:-76.2pt;width:602.6pt;height:1116pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#1e35bf" stroked="f" strokeweight="1pt" w14:anchorId="0E718B54" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEsPt+gwIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx27ydpGdaqsXaZJ&#10;VVutnfpMMMSWMMeAxMl+/Q6wna6r9jAtDwS47767+3zH5dW+VWQnrGtAlzQ/mVAiNIeq0ZuSfn9a&#10;fTinxHmmK6ZAi5IehKNXi/fvLjszFwXUoCphCZJoN+9MSWvvzTzLHK9Fy9wJGKHRKMG2zOPRbrLK&#10;sg7ZW5UVk8nHrANbGQtcOIe3N8lIF5FfSsH9vZROeKJKirn5uNq4rsOaLS7ZfGOZqRvep8H+IYuW&#10;NRqDjlQ3zDOytc0fVG3DLTiQ/oRDm4GUDRexBqwmn7yq5rFmRsRaUBxnRpnc/6Pld7tH82BRhs64&#10;ucNtqGIvbRv+MT+yj2IdRrHE3hOOl2cfZ8V5MaOEoy2f5menxflF0DM7+hvr/BcBLQmbklr8HFEl&#10;trt1PkEHSAjnQDXVqlEqHuxmfa0s2TH8dPnn09mnVc/+G0zpANYQ3BJjuMmO1cSdPygRcEp/E5I0&#10;FeZfxExio4kxDuNcaJ8nU80qkcLPJvgboofWDB6x0kgYmCXGH7l7ggGZSAbulGWPD64i9unoPPlb&#10;Ysl59IiRQfvRuW002LcIFFbVR074QaQkTVBpDdXhwRILaUqc4asGv9stc/6BWRwLHCAcdX+Pi1TQ&#10;lRT6HSU12J9v3Qc8ditaKelwzErqfmyZFZSorxr7+CKfTsNcxsN0dlbgwb60rF9a9La9htAO+KgY&#10;HrcB79WwlRbaZ3wRliEqmpjmGLuk3NvhcO3T+OObwsVyGWE4i4b5W/1oeCAPqoa+fNo/M2v65vXY&#10;+HcwjCSbv+rhhA2eGpZbD7KJDX7Utdcb5zg2Tv/mhIfi5Tmiji/j4hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBl93eB4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7qybrQ0&#10;nRDSLiAmMeDuNl4b0ThVk22Fpyc7wcmy/On395ebyfbiRKM3jhUs5gkI4sZpw62Cj/ft7B6ED8ga&#10;e8ek4Js8bKrrqxIL7c78Rqd9aEUMYV+ggi6EoZDSNx1Z9HM3EMfbwY0WQ1zHVuoRzzHc9jJNkpW0&#10;aDh+6HCgp46ar/3RKsg0vu6eydyFevn58nMYUmO2Vqnbm+nxAUSgKfzBcNGP6lBFp9odWXvRK5jl&#10;60jGucjSJYgLscizDEStIE3W+QpkVcr/LapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AASw+36DAgAAYQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGX3d4HiAAAADQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C93A96">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3665B8F1" wp14:editId="2801A8B3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-535305</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-953135</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1290955" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5" descr="TAB_100mm_NONBLEED_K"/>
@@ -196,78 +196,78 @@
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="154380F7" w14:textId="4EE246AC" w:rsidR="00474A4F" w:rsidRPr="004E79EC" w:rsidRDefault="009972A6" w:rsidP="00C93A96">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E79EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
         <w:t>Triage Qualitative Submission Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2BA84E" w14:textId="14E8CB55" w:rsidR="005C7E00" w:rsidRPr="003E148C" w:rsidRDefault="00A534C6" w:rsidP="71D2A373">
+    <w:p w14:paraId="2B2BA84E" w14:textId="1190D298" w:rsidR="005C7E00" w:rsidRPr="003E148C" w:rsidRDefault="00A534C6" w:rsidP="71D2A373">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71D2A373">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="003476A1">
+      <w:r w:rsidR="006113AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>April</w:t>
+        <w:t>July</w:t>
       </w:r>
       <w:r w:rsidR="00297B4F" w:rsidRPr="71D2A373">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F61BB" w:rsidRPr="71D2A373">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="104F3CB3" w:rsidRPr="71D2A373">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -300,51 +300,50 @@
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76BE5E97" w14:textId="04D4A393" w:rsidR="005A3DDF" w:rsidRPr="00A534C6" w:rsidRDefault="00D951D8" w:rsidP="00A534C6">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="332C1918" wp14:editId="5C88D44D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-7034530</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1290955" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 6" descr="TAB_100mm_NONBLEED_K"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="TAB_100mm_NONBLEED_K"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -381,60 +380,55 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="005A3DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E35BF" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429586CE" w14:textId="0635F044" w:rsidR="00641CD4" w:rsidRDefault="00641CD4" w:rsidP="005A3DDF">
       <w:r>
         <w:t xml:space="preserve">There are two documents </w:t>
       </w:r>
       <w:r w:rsidR="00740DA2">
-        <w:t xml:space="preserve">submitted at the Triage </w:t>
-[...3 lines deleted...]
-        <w:t>stage</w:t>
+        <w:t>submitted at the Triage stage</w:t>
       </w:r>
       <w:r w:rsidR="001A5B32">
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="696F843C" w14:textId="04AFE141" w:rsidR="00BC078A" w:rsidRDefault="00BC078A" w:rsidP="00BC078A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Triage </w:t>
       </w:r>
       <w:r w:rsidR="00B96DA9">
         <w:t>Qualitative</w:t>
       </w:r>
       <w:r w:rsidR="286EB0C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CAFBA2" w14:textId="393AF55A" w:rsidR="00BC078A" w:rsidRDefault="00BC078A" w:rsidP="00BC078A">
@@ -470,72 +464,69 @@
       <w:r w:rsidR="4BAA00EE">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t xml:space="preserve">roup to assess if an application will progress to the </w:t>
       </w:r>
       <w:r w:rsidR="77403360">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t xml:space="preserve">usiness </w:t>
       </w:r>
       <w:r w:rsidR="6ACD3B97">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t xml:space="preserve">pportunities </w:t>
       </w:r>
       <w:r w:rsidR="39FFFF7D">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t>ommittee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B7BC83" w14:textId="098CDC34" w:rsidR="003B6F9F" w:rsidRDefault="003B6F9F" w:rsidP="00DA0753">
+    <w:p w14:paraId="71B7BC83" w14:textId="7BE0599D" w:rsidR="003B6F9F" w:rsidRDefault="003B6F9F" w:rsidP="00DA0753">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Triage </w:t>
       </w:r>
       <w:r w:rsidR="00F819BA">
         <w:t>Narrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC078A">
         <w:t xml:space="preserve"> Submission</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> asks for a summary of the proposal covering </w:t>
       </w:r>
       <w:r w:rsidR="00EF6BE0">
-        <w:t xml:space="preserve">the proposed business plan, historical performance (if appliable), governance, exposure management and </w:t>
-[...2 lines deleted...]
-        <w:t>approach to sustainability</w:t>
+        <w:t>the proposed business plan, historical performance (if appliable), governance, exposure management and ESG</w:t>
       </w:r>
       <w:r w:rsidR="005E0ED0" w:rsidRPr="003E148C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB57CD" w:rsidRPr="003E148C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002856E8" w:rsidRPr="003E148C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that reference in this document to ‘syndicate’ can </w:t>
       </w:r>
       <w:r w:rsidR="00B75A72" w:rsidRPr="003E148C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="002856E8" w:rsidRPr="003E148C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -777,2474 +768,2116 @@
         <w:id w:val="1613089028"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="5D59C029" w14:textId="0859199D" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r w:rsidRPr="00A92B35">
             <w:t>Contents</w:t>
           </w:r>
           <w:r w:rsidR="00971FF1">
             <w:tab/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6C824C91" w14:textId="7BEF55FE" w:rsidR="00A11CB1" w:rsidRDefault="00EB2DDA">
+        <w:p w14:paraId="179AC056" w14:textId="7D62280B" w:rsidR="008760C1" w:rsidRDefault="00EB2DDA" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A92B35">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A92B35">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A92B35">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc227335062" w:history="1">
-            <w:r w:rsidR="00A11CB1" w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768388" w:history="1">
+            <w:r w:rsidR="008760C1" w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A11CB1">
+            <w:r w:rsidR="008760C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A11CB1" w:rsidRPr="00354286">
+            <w:r w:rsidR="008760C1" w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Proposed Business Plan</w:t>
             </w:r>
-            <w:r w:rsidR="00A11CB1">
+            <w:r w:rsidR="008760C1">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A11CB1">
+            <w:r w:rsidR="008760C1">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A11CB1">
-[...10 lines deleted...]
-            <w:r w:rsidR="00A11CB1">
+            <w:r w:rsidR="008760C1">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768388 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008760C1">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008760C1">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A11CB1">
+            <w:r w:rsidR="008760C1">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A11CB1">
+            <w:r w:rsidR="008760C1">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DC0492A" w14:textId="7A63A1C2" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="26D14F14" w14:textId="6648111B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335063" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768389" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Business Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335063 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768389 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34C3BF14" w14:textId="7E7C6928" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="46D36FB5" w14:textId="6D31C546" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335064" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768390" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your distribution strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335064 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768390 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54862E8B" w14:textId="42F3D53F" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="38714A7F" w14:textId="1B534A90" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335065" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768391" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your outwards reinsurance strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335065 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768391 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AB460E4" w14:textId="449451DA" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="6D43B882" w14:textId="59B09B2B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335066" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768392" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your capital strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335066 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768392 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34F5CEDD" w14:textId="021D85E3" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="5A0A5347" w14:textId="08C135C8" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335067" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768393" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please outline your capital setting approach</w:t>
+              <w:t>Please outline your target market</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335067 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768393 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="550DCB6D" w14:textId="1A0AF338" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="5929B4F7" w14:textId="05958CF1" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335068" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768394" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please outline your target market</w:t>
+              <w:t>Why do you want to do this through Lloyd’s?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335068 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768394 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D41F7F5" w14:textId="69BADEE3" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
-[...76 lines deleted...]
-        <w:p w14:paraId="36D21FF0" w14:textId="10578078" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="30105055" w14:textId="0B8062AA" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335070" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768395" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Historic Performance (if applicable)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335070 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768395 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="361FFAED" w14:textId="74597511" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="7CE6963B" w14:textId="71EF4B0B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335071" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768396" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please demonstrate your historic performance for the last 5 years</w:t>
+              <w:t>Please demonstrate your historic performance (5 years, if available)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335071 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768396 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03EA2D8B" w14:textId="6D04EC8E" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="351E4EF8" w14:textId="504CC47B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335072" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768397" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335072 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768397 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49E1DFFF" w14:textId="59D829DC" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="66C84B8B" w14:textId="5172E655" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335073" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768398" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your ownership structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335073 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768398 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="795B23CF" w14:textId="0050A2D3" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="2D071054" w14:textId="2F05D706" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335074" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768399" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your organisational structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335074 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768399 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3879A4CD" w14:textId="34C1EE55" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="030A3186" w14:textId="0B07E7F3" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335075" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768400" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your resourcing plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335075 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768400 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DB415D4" w14:textId="6A83C295" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
-[...76 lines deleted...]
-        <w:p w14:paraId="70B6392F" w14:textId="596537F3" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="391A8E56" w14:textId="614E6CD9" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335077" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768401" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Exposure management</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335077 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768401 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19BCB1BE" w14:textId="3FB7ACD8" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="4AD35CF9" w14:textId="32182ED2" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335078" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768402" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your exposure management strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335078 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768402 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76FB8EA0" w14:textId="285831BB" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="29A2A43C" w14:textId="4B742472" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335079" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768403" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline any key risk concentration or systemic risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335079 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768403 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B9B90B4" w14:textId="61BA02E9" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="5F835B3A" w14:textId="07BF7402" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335080" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768404" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Captive syndicates only</w:t>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please provide your estimated net total insured value</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335080 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768404 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A0B178B" w14:textId="233EBCDF" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="4D4F9A35" w14:textId="3A22E08B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335081" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768405" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Captive syndicates only</w:t>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Do you plan to transfer any current captive business into the captive syndicate? If so, please outline the details below including:</w:t>
+              <w:t>Do you plan to transfer any current captive business into the captive syndicate?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335081 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768405 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6692F447" w14:textId="15C67F0C" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="01DBD0CE" w14:textId="19E75404" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335082" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768406" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Sustainability Strategy</w:t>
+              <w:t xml:space="preserve">Sustainability </w:t>
+            </w:r>
+            <w:r w:rsidR="00526762">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>strategy and E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592C64">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SG </w:t>
+            </w:r>
+            <w:r w:rsidR="00526762">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>factors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335082 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768406 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2EB23E42" w14:textId="7FBED12E" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="68E61160" w14:textId="59B109CE" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335083" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768407" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please [briefly] outline your Sustainability strategy.</w:t>
+              <w:t xml:space="preserve">Please outline </w:t>
+            </w:r>
+            <w:r w:rsidR="00C6000C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>your Sustainability</w:t>
+            </w:r>
+            <w:r w:rsidR="009B506A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335083 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768407 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="070B2420" w14:textId="02D0BF34" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="5D3585F6" w14:textId="6733331C" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335084" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768408" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
-[...3 lines deleted...]
-              <w:t>Please outline if and what sustainability factors will be considered when underwriting.</w:t>
+            <w:r w:rsidR="009B506A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please outline if and what sustainability and ESG factors will be considered when underwriting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335084 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768408 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5175914D" w14:textId="5293A904" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="69612966" w14:textId="20E7FBB8" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335085" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768409" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Are you committed to net zero by 2050?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335085 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768409 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26542139" w14:textId="6195E653" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="4F7E11A2" w14:textId="37879FAE" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc129768410" w:history="1">
+            <w:r w:rsidRPr="00592C64">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>5.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00592C64">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>What is your planned percentage of female representation across your proposed syndicate staff?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768410 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="32775D0D" w14:textId="39F92C21" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc129768411" w:history="1">
+            <w:r w:rsidRPr="00592C64">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>5.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00592C64">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>What is your planned percentage of staff that come from minority ethnic backgrounds?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768411 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="28399676" w14:textId="7A85BF44" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335086" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768412" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Culture</w:t>
+              <w:t>Additional information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335086 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768412 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="048B50EA" w14:textId="1CFF002A" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
+        <w:p w14:paraId="444E056F" w14:textId="4C5CD4FC" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227335087" w:history="1">
-            <w:r w:rsidRPr="00354286">
+          <w:hyperlink w:anchor="_Toc129768413" w:history="1">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00354286">
+            <w:r w:rsidRPr="00592C64">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please [briefly] outline your company’s strategy to ensure diversity within your organisation, and an inclusive and high performance culture?</w:t>
+              <w:t>Please outline any other information that you would like to highlight that could be relevant to our review</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc227335087 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc129768413 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FABE63D" w14:textId="4CDA22DC" w:rsidR="00A11CB1" w:rsidRDefault="00A11CB1">
-[...310 lines deleted...]
-        <w:p w14:paraId="572DC58D" w14:textId="6CC8786C" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
+        <w:p w14:paraId="572DC58D" w14:textId="003341A1" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
           <w:r w:rsidRPr="00A92B35">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="14D6243B" w14:textId="233E40AB" w:rsidR="00835681" w:rsidRPr="00A92B35" w:rsidRDefault="00835681" w:rsidP="00961371"/>
     <w:p w14:paraId="4282081C" w14:textId="158CFBEF" w:rsidR="00F23E3E" w:rsidRDefault="00F23E3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47342D48" w14:textId="0A5A6377" w:rsidR="00815B45" w:rsidRDefault="00AD69F0" w:rsidP="00636241">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc227335062"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc129768388"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Proposed </w:t>
       </w:r>
       <w:r w:rsidR="00AC2DB8">
         <w:t>Business</w:t>
       </w:r>
       <w:r w:rsidR="00815B45">
         <w:t xml:space="preserve"> Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7296720D" w14:textId="48A6936A" w:rsidR="00815B45" w:rsidRDefault="00D6202A" w:rsidP="00815B45">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc227335063"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc129768389"/>
       <w:r>
         <w:t>Business Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6CE377F8" w14:textId="1A49A6FA" w:rsidR="00D6202A" w:rsidRPr="00D6202A" w:rsidRDefault="54277C90" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00D6202A" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">verview of the proposed </w:t>
@@ -3296,51 +2929,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Please include</w:t>
       </w:r>
       <w:r w:rsidR="450B1502" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="58B7E39C" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how it will enhance what the Lloyd’s market can provide its customers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B36A65C" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00AC2DB8"/>
     <w:p w14:paraId="58E464C3" w14:textId="45B975ED" w:rsidR="00394517" w:rsidRDefault="006326A6" w:rsidP="00394517">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc227335064"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc129768390"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="5A51BE29">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your d</w:t>
       </w:r>
       <w:r w:rsidR="00826C9A">
         <w:t xml:space="preserve">istribution </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00826C9A">
         <w:t>trategy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2D8DF514" w14:textId="643D5617" w:rsidR="0087686E" w:rsidRPr="00F33AEC" w:rsidRDefault="0087686E" w:rsidP="0087686E">
       <w:r w:rsidRPr="22B5720D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -3385,51 +3018,51 @@
       <w:r w:rsidR="000C5494">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g. broker, direct, cover holder, delegated authority.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFA6495" w14:textId="6A3F4EAE" w:rsidR="00394517" w:rsidRDefault="00394517" w:rsidP="00394517">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BA4EAB" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00394517"/>
     <w:p w14:paraId="7B3A966B" w14:textId="565D2706" w:rsidR="00394517" w:rsidRDefault="001F5559" w:rsidP="00394517">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc227335065"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc129768391"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="5F8D42AA">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00D44096">
         <w:t>outward</w:t>
       </w:r>
       <w:r w:rsidR="0C94A4F1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D44096">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C0484">
         <w:t xml:space="preserve">reinsurance </w:t>
       </w:r>
       <w:r w:rsidR="00D6202A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001C0484">
@@ -3471,51 +3104,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>proposed minimal financial strength rating of counterparties</w:t>
       </w:r>
       <w:r w:rsidR="00F000BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E1AD82" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00394517"/>
     <w:p w14:paraId="35E20ACF" w14:textId="679DA76C" w:rsidR="00394517" w:rsidRDefault="006D1CCC" w:rsidP="00394517">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc227335066"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc129768392"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="610A2D4A">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your capital strategy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="36E0F287" w14:textId="6522EB0F" w:rsidR="006D1CCC" w:rsidRPr="00E80F59" w:rsidRDefault="009E512C" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>If known, who are your identified capital providers</w:t>
@@ -3572,94 +3205,92 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and w</w:t>
       </w:r>
       <w:r w:rsidR="002765C1" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hat discussions (if any) have taken place so far?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67860A43" w14:textId="214E63C1" w:rsidR="00BB4547" w:rsidRDefault="00394517" w:rsidP="00D82790">
       <w:r>
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AB0D2C" w14:textId="3F3FF48B" w:rsidR="00812EC3" w:rsidRDefault="00812EC3" w:rsidP="00687B5F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc227335067"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc129768393"/>
       <w:r>
         <w:t>Please outline your capital setting approach</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4E8F91C1" w14:textId="5453FA02" w:rsidR="00687B5F" w:rsidRPr="006C15B4" w:rsidRDefault="00687B5F" w:rsidP="006C15B4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C15B4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The New Syndicate Capital Guidance sets out the 2 options for setting capital for new entrants. Please outline which option you have assessed is most appropriate for you and why you consider this to be the case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3BD66B" w14:textId="745D66CF" w:rsidR="00F459DB" w:rsidRDefault="009957EC" w:rsidP="009957EC">
       <w:r>
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D1D6ED" w14:textId="1A2F3EF9" w:rsidR="00ED03AB" w:rsidRDefault="00ED03AB" w:rsidP="00BB4547">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc227335068"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="6645B1CB">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00F05913">
         <w:t>target market</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0B2EFE0B" w14:textId="101BAD11" w:rsidR="00ED03AB" w:rsidRPr="00E80F59" w:rsidRDefault="00BB4547" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Including any associated risks and risk mitigations. I</w:t>
       </w:r>
       <w:r w:rsidR="00F05913" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>f targeting consumers</w:t>
       </w:r>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
@@ -3668,67 +3299,98 @@
         </w:rPr>
         <w:t xml:space="preserve">, please detail </w:t>
       </w:r>
       <w:r w:rsidR="00660CC7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>conduct risks and mitigations</w:t>
       </w:r>
       <w:r w:rsidR="00F000BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D4AB76" w14:textId="50ADD03F" w:rsidR="00BB4547" w:rsidRDefault="00ED03AB" w:rsidP="00ED03AB">
+    <w:p w14:paraId="24D4AB76" w14:textId="2880E2F4" w:rsidR="00BB4547" w:rsidRDefault="00ED03AB" w:rsidP="00ED03AB">
+      <w:r>
+        <w:t>[X].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554769F7" w14:textId="27DED93B" w:rsidR="004B27ED" w:rsidRDefault="004B27ED" w:rsidP="004B27ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7589" w:rsidRPr="007A7589">
+        <w:t>outline your cycle management strategy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1216CE39" w14:textId="77777777" w:rsidR="0092540C" w:rsidRDefault="0092540C" w:rsidP="00ED03AB">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092540C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please describe how you plan to manage the proposed business through different phases of the cycle, including how growth, underwriting strategy and capital deployment would be adapted in response to changing market conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613F525B" w14:textId="0B3BD995" w:rsidR="004B27ED" w:rsidRDefault="004B27ED" w:rsidP="00ED03AB">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C290B9" w14:textId="3530BB84" w:rsidR="00750384" w:rsidRDefault="00750384" w:rsidP="00750384">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc227335069"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc129768394"/>
       <w:r>
         <w:t>Why do you want to do this through Lloyd’s</w:t>
       </w:r>
       <w:r w:rsidR="00351753">
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00351753">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A42826" w14:textId="77777777" w:rsidR="00DD5066" w:rsidRDefault="006F2698" w:rsidP="00750384">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>What specifically will establi</w:t>
       </w:r>
       <w:r w:rsidR="00C20C27" w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">shing a Lloyd’s </w:t>
       </w:r>
@@ -3770,100 +3432,99 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="739B6A72" w14:textId="77777777" w:rsidR="00BA213E" w:rsidRDefault="00BA213E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DCB0A80" w14:textId="76F36751" w:rsidR="00D76EDD" w:rsidRPr="00590751" w:rsidRDefault="00D76EDD" w:rsidP="00D76EDD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc227335070"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc129768395"/>
       <w:r w:rsidRPr="00590751">
-        <w:lastRenderedPageBreak/>
         <w:t>Historic Performance</w:t>
       </w:r>
       <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
       <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="015EB7FB" w14:textId="5AC280DA" w:rsidR="00D76EDD" w:rsidRPr="00590751" w:rsidRDefault="002B6D5F" w:rsidP="00D76EDD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc129768396"/>
+      <w:r w:rsidRPr="00590751">
+        <w:t>Please de</w:t>
+      </w:r>
+      <w:r w:rsidR="79A5C7E5" w:rsidRPr="00590751">
+        <w:t>monstrate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590751">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
+        <w:t>your historic p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B872DB" w:rsidRPr="00590751">
+        <w:t>erformance</w:t>
+      </w:r>
+      <w:r w:rsidR="005731B5" w:rsidRPr="00590751">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595707" w:rsidRPr="00590751">
+        <w:t>for the last 5</w:t>
+      </w:r>
+      <w:r w:rsidR="005731B5" w:rsidRPr="00590751">
+        <w:t xml:space="preserve"> years</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="015EB7FB" w14:textId="5AC280DA" w:rsidR="00D76EDD" w:rsidRPr="00590751" w:rsidRDefault="002B6D5F" w:rsidP="00D76EDD">
-[...29 lines deleted...]
-    </w:p>
     <w:p w14:paraId="68FBDD5C" w14:textId="7495E970" w:rsidR="00B872DB" w:rsidRPr="00BA213E" w:rsidRDefault="00F92818" w:rsidP="005B0FD7">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The information should detail</w:t>
       </w:r>
       <w:r w:rsidR="00B0426F" w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, by calendar year, </w:t>
       </w:r>
       <w:r w:rsidR="00B872DB" w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
@@ -3978,97 +3639,65 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">business </w:t>
       </w:r>
       <w:r w:rsidR="009E2640" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">currently written by the applicant.  If not </w:t>
       </w:r>
       <w:r w:rsidR="005B587F" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r w:rsidR="000B0102" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, where the syndicate proposal </w:t>
+        <w:t xml:space="preserve"> (eg, where the syndicate proposal </w:t>
       </w:r>
       <w:r w:rsidR="00617175" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">is presented by a new </w:t>
-[...7 lines deleted...]
-        <w:t>start-up</w:t>
+        <w:t>is presented by a new start-up</w:t>
       </w:r>
       <w:r w:rsidR="007A1334" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, or</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> delivers an innovative product</w:t>
+        <w:t>, or delivers an innovative product</w:t>
       </w:r>
       <w:r w:rsidR="00617175" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) the </w:t>
       </w:r>
       <w:r w:rsidR="00BE6C75" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">past performance data </w:t>
       </w:r>
       <w:r w:rsidR="005B587F" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidR="00DD4023" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
@@ -4076,672 +3705,642 @@
         </w:rPr>
         <w:t xml:space="preserve"> relate to previous underwriting.</w:t>
       </w:r>
       <w:r w:rsidR="004651FD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F85CD2" w14:textId="4A719EF0" w:rsidR="00D82790" w:rsidRDefault="00845B69" w:rsidP="00D82790">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EC6851" w14:textId="77777777" w:rsidR="00A534C6" w:rsidRDefault="00A534C6" w:rsidP="00D82790"/>
     <w:p w14:paraId="5CA8E17A" w14:textId="4EE342AC" w:rsidR="00D82790" w:rsidRDefault="00D82790" w:rsidP="00D82790">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc227335072"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc129768397"/>
       <w:r>
         <w:t>Governance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="52DC1F4D" w14:textId="226F6D14" w:rsidR="00D82790" w:rsidRDefault="00D82790" w:rsidP="00D82790">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc227335073"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc129768398"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="11E1A6C1">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your</w:t>
       </w:r>
       <w:r w:rsidR="00AD6C79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ownership structure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A111A3A" w14:textId="7090A730" w:rsidR="00711146" w:rsidRDefault="00D82790" w:rsidP="00D82790">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786ACB1A" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00D82790"/>
     <w:p w14:paraId="765A7410" w14:textId="312E869D" w:rsidR="00711146" w:rsidRDefault="00711146" w:rsidP="00711146">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc227335074"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc129768399"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="1D6E582E">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="009D7A66">
         <w:t>organisational</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> structure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDBBC54" w14:textId="55F0CE58" w:rsidR="009D7A66" w:rsidRPr="009D7A66" w:rsidRDefault="009D7A66" w:rsidP="006926EB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7A66">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a clear description of the duties, powers and responsibilities of all relevant functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F015B9B" w14:textId="47942AB3" w:rsidR="009D7A66" w:rsidRDefault="009D7A66" w:rsidP="006926EB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7A66">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>within your company’s organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="005920AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A97C001" w14:textId="2257A51F" w:rsidR="00711146" w:rsidRDefault="009D7A66" w:rsidP="009D7A66">
+      <w:r w:rsidRPr="009D7A66">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00711146">
+        <w:t xml:space="preserve">[X]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17664A57" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="009D7A66"/>
+    <w:p w14:paraId="3AFF16AB" w14:textId="2FE782A2" w:rsidR="00AD69F0" w:rsidRDefault="00AD69F0" w:rsidP="00AD69F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc129768400"/>
+      <w:r>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="21D49DA9">
+        <w:t>outline</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> your resourcing plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDBBC54" w14:textId="55F0CE58" w:rsidR="009D7A66" w:rsidRPr="009D7A66" w:rsidRDefault="009D7A66" w:rsidP="006926EB">
-[...76 lines deleted...]
-    </w:p>
     <w:p w14:paraId="15A9EDAD" w14:textId="77777777" w:rsidR="00F7732D" w:rsidRDefault="00AD69F0" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Including dedicated, </w:t>
       </w:r>
       <w:r w:rsidR="001A3EB4" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>third</w:t>
       </w:r>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> party and group</w:t>
       </w:r>
       <w:r w:rsidR="001A3EB4" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> resource</w:t>
       </w:r>
       <w:r w:rsidR="005920AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2531D411" w14:textId="43468290" w:rsidR="00AD69F0" w:rsidRPr="00AD69F0" w:rsidRDefault="00F7732D" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>In order for</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Lloyd’s to undertake initial</w:t>
+        <w:t>In order for Lloyd’s to undertake initial</w:t>
       </w:r>
       <w:r w:rsidR="008732DA" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> KYC etc checks, p</w:t>
+        <w:t>, high level KYC etc checks, p</w:t>
       </w:r>
       <w:r w:rsidR="006631F4" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">lease </w:t>
       </w:r>
       <w:r w:rsidR="004A6DD5" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r w:rsidR="00DC0782" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">full </w:t>
       </w:r>
       <w:r w:rsidR="004A6DD5" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>names</w:t>
       </w:r>
       <w:r w:rsidR="00DC0782" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A6DD5" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> key personnel that are known to be involved with the application</w:t>
+        <w:t>of any and all key personnel that are known to be involved with the application</w:t>
       </w:r>
       <w:r w:rsidR="00544E17" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> at this stage.</w:t>
       </w:r>
       <w:r w:rsidR="008732DA" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  [Note:  further, more detailed checks will be carried out </w:t>
       </w:r>
       <w:r w:rsidR="00E1063C" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in the event your application secures ‘in principle’ approval.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDCAC3F" w14:textId="528E3C22" w:rsidR="00F942E0" w:rsidRDefault="00AD69F0" w:rsidP="00AD69F0">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4BB72C" w14:textId="77777777" w:rsidR="00186C62" w:rsidRDefault="00186C62" w:rsidP="00AD69F0"/>
     <w:p w14:paraId="342AFD99" w14:textId="1E0F4A71" w:rsidR="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00F942E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc227335076"/>
       <w:r w:rsidRPr="00F942E0">
         <w:t xml:space="preserve">Disclosure of </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F942E0">
         <w:t xml:space="preserve">egulatory </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F942E0">
         <w:t>ctions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="31469D1D" w14:textId="52DBAC08" w:rsidR="00F942E0" w:rsidRPr="003476A1" w:rsidRDefault="00F942E0" w:rsidP="003476A1">
-[...9 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="751F1208" w14:textId="4052664A" w:rsidR="00F942E0" w:rsidRPr="004833CE" w:rsidRDefault="00F942E0" w:rsidP="00F942E0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004833CE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please could you confirm whether you, or any of your proposed SMFs or directors, have any known regulatory action taken against them, or any sanctions, fines, or other regulatory judgements, including in overseas jurisdictions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA762FE" w14:textId="50638513" w:rsidR="00F942E0" w:rsidRPr="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00AD69F0">
+    <w:p w14:paraId="31469D1D" w14:textId="76FC22F2" w:rsidR="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00F942E0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA762FE" w14:textId="4FCE99C8" w:rsidR="00F942E0" w:rsidRPr="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00AD69F0">
       <w:r w:rsidRPr="00F942E0">
         <w:t>[X]</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CCD8944" w14:textId="77777777" w:rsidR="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00AD69F0"/>
     <w:p w14:paraId="4735B76F" w14:textId="08BE7CB3" w:rsidR="00F50A4F" w:rsidRPr="00363861" w:rsidRDefault="00F50A4F" w:rsidP="00F50A4F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc227335077"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc129768401"/>
       <w:r w:rsidRPr="00363861">
         <w:t>Exposure management</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="72CB0878" w14:textId="7ED4BB9D" w:rsidR="00F50A4F" w:rsidRDefault="00F50A4F" w:rsidP="00F50A4F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc227335078"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc129768402"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="145DBC4E">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00920261">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="008D7490">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00920261">
         <w:t>xposure management strategy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="6E86B8D1" w14:textId="4690C22D" w:rsidR="004710F1" w:rsidRPr="004710F1" w:rsidRDefault="004710F1" w:rsidP="004710F1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0484">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Including </w:t>
       </w:r>
       <w:r w:rsidR="008D7490">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>the tools and standards that are followed</w:t>
       </w:r>
       <w:r w:rsidR="005920AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BBC547" w14:textId="7186B066" w:rsidR="00B20B0B" w:rsidRDefault="00F50A4F" w:rsidP="00F50A4F">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572A1A63" w14:textId="77777777" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00F50A4F"/>
     <w:p w14:paraId="5EB2431D" w14:textId="00B41BE4" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc227335079"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc129768403"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="3DA8A170">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002731AE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20B0B">
         <w:t xml:space="preserve">key risk </w:t>
       </w:r>
       <w:r w:rsidR="002731AE" w:rsidRPr="002731AE">
         <w:t xml:space="preserve">concentration </w:t>
       </w:r>
       <w:r w:rsidR="002731AE">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="002731AE" w:rsidRPr="002731AE">
         <w:t xml:space="preserve"> systemic</w:t>
       </w:r>
       <w:r w:rsidR="002731AE">
         <w:t xml:space="preserve"> risk</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="54F0C5A5" w14:textId="2120CF19" w:rsidR="00031709" w:rsidRPr="00031709" w:rsidRDefault="000B2491" w:rsidP="00031709">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">For both </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2491">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>natural catastrophe and non-natural catastrophe risk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00031709" w:rsidRPr="001C0484">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Including</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Including </w:t>
       </w:r>
       <w:r w:rsidR="00031709">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>any mitigating actions that are taken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE93CE8" w14:textId="4806692F" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38FE09FD" w14:textId="77777777" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B"/>
     <w:p w14:paraId="165A2964" w14:textId="2E0A48BF" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc227335080"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc129768404"/>
       <w:r w:rsidRPr="009E6184">
         <w:t>Captive</w:t>
       </w:r>
       <w:r w:rsidR="00FF5005" w:rsidRPr="009E6184">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6184">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FF5005" w:rsidRPr="009E6184">
         <w:t>yndicates</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6184">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5005" w:rsidRPr="009E6184">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6184">
         <w:t>nly</w:t>
       </w:r>
       <w:r w:rsidR="00DE3438">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Please provide your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20B0B">
         <w:t>estimated net total insured value</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7F34861A" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="005B36B8" w:rsidP="00A534C6">
       <w:r>
         <w:t>We anticipate that attr</w:t>
       </w:r>
       <w:r w:rsidR="00F348B6">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tional risk captives will be capitalised in a similar manner to </w:t>
       </w:r>
       <w:r w:rsidR="00F348B6">
         <w:t>traditional syndicates. Where there are more volatile risks, we will do an assessment of net total insured value to risk type and capital and may request additional protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792C9AB8" w14:textId="402E2312" w:rsidR="00432B88" w:rsidRDefault="00B20B0B" w:rsidP="00A534C6">
+    <w:p w14:paraId="308CEC70" w14:textId="116B69BE" w:rsidR="00A534C6" w:rsidRDefault="00B20B0B" w:rsidP="00A534C6">
       <w:r>
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="732C4066" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="00A534C6"/>
+    <w:p w14:paraId="792C9AB8" w14:textId="77777777" w:rsidR="00432B88" w:rsidRDefault="00432B88" w:rsidP="00A534C6"/>
     <w:p w14:paraId="727CFD13" w14:textId="77777777" w:rsidR="00432B88" w:rsidRDefault="00432B88" w:rsidP="00A534C6"/>
     <w:p w14:paraId="0CF5A49A" w14:textId="7C5C8CCB" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="00F348B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc227335081"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc129768405"/>
       <w:r w:rsidRPr="009E6184">
         <w:t>Captive syndicates only</w:t>
       </w:r>
       <w:r w:rsidR="009554E0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A852F6">
         <w:t xml:space="preserve">Do you plan to transfer any </w:t>
       </w:r>
       <w:r w:rsidR="00A70890">
         <w:t>current captive</w:t>
       </w:r>
       <w:r w:rsidR="00A852F6">
         <w:t xml:space="preserve"> business into the captive syndicate? If so, please outline the details below</w:t>
       </w:r>
       <w:r w:rsidR="004F1159">
         <w:t xml:space="preserve"> including</w:t>
       </w:r>
       <w:r w:rsidR="00A852F6">
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="5631CBC7" w14:textId="5CA965A9" w:rsidR="00F9436A" w:rsidRPr="00D00585" w:rsidRDefault="00DE3438" w:rsidP="00F9436A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00585">
         <w:t>Number of</w:t>
       </w:r>
       <w:r w:rsidR="00F9436A" w:rsidRPr="00D00585">
         <w:t xml:space="preserve"> policies </w:t>
       </w:r>
     </w:p>
@@ -4990,473 +4589,409 @@
     </w:p>
     <w:p w14:paraId="3271AFAE" w14:textId="77777777" w:rsidR="0009686E" w:rsidRPr="00D00585" w:rsidRDefault="0009686E" w:rsidP="0009686E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00585">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>How exposure to compulsory classes written/ any unlimited liability will be managed (e.g. through unlimited stop-loss reinsurance or through limiting indemnity under the contract of insurance).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E7855D" w14:textId="77777777" w:rsidR="00432B88" w:rsidRDefault="00432B88" w:rsidP="00A534C6"/>
-    <w:p w14:paraId="08DD1F4E" w14:textId="24269437" w:rsidR="00796C36" w:rsidRPr="006D3667" w:rsidRDefault="00A852F6" w:rsidP="006D3667">
+    <w:p w14:paraId="0926DB87" w14:textId="681B3C5C" w:rsidR="00A534C6" w:rsidRPr="00A534C6" w:rsidRDefault="00A852F6" w:rsidP="00A534C6">
       <w:r w:rsidRPr="00490CD7">
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6C8A9A" w14:textId="77777777" w:rsidR="00796C36" w:rsidRDefault="00796C36">
+    <w:p w14:paraId="2F5B3F43" w14:textId="77777777" w:rsidR="001C0019" w:rsidRDefault="001C0019">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7915623F" w14:textId="77777777" w:rsidR="00796C36" w:rsidRDefault="00796C36">
-[...15 lines deleted...]
-    <w:p w14:paraId="2494BF66" w14:textId="7BE879F3" w:rsidR="00AC2DB8" w:rsidRPr="00055A9A" w:rsidRDefault="00244DF5" w:rsidP="00AC2DB8">
+    <w:p w14:paraId="2494BF66" w14:textId="7D56B9B3" w:rsidR="00AC2DB8" w:rsidRPr="00055A9A" w:rsidRDefault="00244DF5" w:rsidP="00AC2DB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc227335082"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc129768406"/>
       <w:r>
-        <w:t xml:space="preserve">Sustainability </w:t>
+        <w:t xml:space="preserve">Sustainability &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00AC2DB8" w:rsidRPr="00055A9A">
-        <w:t>Strategy</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t>ESG Strategy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="1DBF7D0A" w14:textId="12D90DD1" w:rsidR="00093D1A" w:rsidRDefault="00372EF8" w:rsidP="009E6184">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc227335083"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc129768407"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00B718BD">
         <w:t xml:space="preserve">[briefly] </w:t>
       </w:r>
       <w:r w:rsidR="42B6452F">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00766FD6">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00B718BD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00630C51">
         <w:t xml:space="preserve">ustainability </w:t>
       </w:r>
       <w:r w:rsidR="00B718BD">
-        <w:t>strategy.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t>strategy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidR="00B718BD">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00630C51">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D439F0" w14:textId="71F1D5E9" w:rsidR="00093D1A" w:rsidRDefault="00093D1A" w:rsidP="00AC2DB8">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A847F3" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00AC2DB8"/>
-    <w:p w14:paraId="42C297E3" w14:textId="209B4EEC" w:rsidR="00E450A1" w:rsidRPr="00A92B35" w:rsidRDefault="00BE277C" w:rsidP="00093D1A">
+    <w:p w14:paraId="42C297E3" w14:textId="0EE69510" w:rsidR="00E450A1" w:rsidRPr="00A92B35" w:rsidRDefault="00BE277C" w:rsidP="00093D1A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc227335084"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc129768408"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Please outline</w:t>
       </w:r>
       <w:r w:rsidR="00330961">
-        <w:t xml:space="preserve"> if and what sustainability factors will be considered when underwriting.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve"> if and what sustainability and ESG factors will be considered when underwriting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="00330961">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5CAA1A9F" w14:textId="40595E2F" w:rsidR="00E450A1" w:rsidRDefault="00E450A1" w:rsidP="00E450A1">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7F1AE0" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00E450A1"/>
     <w:p w14:paraId="2B93FBA0" w14:textId="5F71982F" w:rsidR="00AC2DB8" w:rsidRDefault="002B4C81" w:rsidP="00AC2DB8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc227335085"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc129768409"/>
       <w:r>
         <w:t>Are you c</w:t>
       </w:r>
       <w:r w:rsidR="008A7986">
         <w:t>ommitted to net zero by 2050</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D27EEFC" w14:textId="0B6C6CEF" w:rsidR="00967E6E" w:rsidRPr="00967E6E" w:rsidRDefault="00967E6E" w:rsidP="00967E6E">
       <w:r w:rsidRPr="00967E6E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>If so, is this commitment public or internal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407E2AA2" w14:textId="098BFD5D" w:rsidR="0053107F" w:rsidRDefault="00AC2DB8" w:rsidP="00AC2DB8">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A838F68" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00AC2DB8"/>
-    <w:p w14:paraId="1651A95B" w14:textId="2C2FC3E2" w:rsidR="003476A1" w:rsidRDefault="003476A1" w:rsidP="003476A1">
+    <w:p w14:paraId="60670775" w14:textId="6A8A74D9" w:rsidR="00F825EA" w:rsidRDefault="000650FE" w:rsidP="00F825EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc129768410"/>
+      <w:r>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97F34">
+        <w:t>is your planned percentage</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97F34">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00783194">
+        <w:t>female representation</w:t>
+      </w:r>
+      <w:r w:rsidR="0061743D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10C9E">
+        <w:t>across</w:t>
+      </w:r>
+      <w:r w:rsidR="00725FD8">
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidR="00954A89">
+        <w:t xml:space="preserve"> proposed</w:t>
+      </w:r>
+      <w:r w:rsidR="0061743D">
+        <w:t xml:space="preserve"> syndicate</w:t>
+      </w:r>
+      <w:r w:rsidR="00725FD8">
+        <w:t xml:space="preserve"> staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52014">
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="6A845380" w14:textId="45118C9C" w:rsidR="0028145A" w:rsidRPr="0028145A" w:rsidRDefault="0028145A" w:rsidP="0028145A">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028145A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7409D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>you have a proposed leadership structure, can you please provide this percentage as well</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF33AB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Lloyd’s women in leadership target is 35%</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67B45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B960B50" w14:textId="2A11796D" w:rsidR="00F825EA" w:rsidRDefault="00F825EA" w:rsidP="00F825EA">
+      <w:r>
+        <w:t xml:space="preserve">[X]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6C1BE4" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00F825EA"/>
+    <w:p w14:paraId="16D2D572" w14:textId="77777777" w:rsidR="00726F02" w:rsidRDefault="00CE091C" w:rsidP="00F825EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc129768411"/>
+      <w:r>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00954A89">
+        <w:t>is your planned percentage of</w:t>
+      </w:r>
+      <w:r w:rsidR="00726F02">
+        <w:t xml:space="preserve"> staff that</w:t>
+      </w:r>
+      <w:r w:rsidR="00954A89" w:rsidRPr="00C52014">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52014" w:rsidRPr="00C52014">
+        <w:t>come from minority ethnic backgrounds</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52014">
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidR="00C04136">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1719B2CB" w14:textId="315321CC" w:rsidR="00F825EA" w:rsidRPr="00EF19D0" w:rsidRDefault="00C04136" w:rsidP="00EF19D0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF19D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If it is illegal to collect this information in the territory you are applying from, please describe how your syndicate </w:t>
+      </w:r>
+      <w:r w:rsidR="00175DF5" w:rsidRPr="00EF19D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>reflects the local demography.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF14299" w14:textId="30DD0CF7" w:rsidR="00AC2DB8" w:rsidRDefault="00F825EA" w:rsidP="00EC4C2B">
+      <w:r>
+        <w:t xml:space="preserve">[X]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7443DFEB" w14:textId="77777777" w:rsidR="00FD1332" w:rsidRDefault="00FD1332" w:rsidP="00EC4C2B"/>
+    <w:p w14:paraId="406E4E6A" w14:textId="496D59FF" w:rsidR="00FD1332" w:rsidRPr="00055A9A" w:rsidRDefault="004177D9" w:rsidP="00FD1332">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc227335086"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc129768412"/>
       <w:r>
-        <w:t>Culture</w:t>
+        <w:t>Additional information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="6A760423" w14:textId="42EDE210" w:rsidR="003C3451" w:rsidRDefault="003476A1" w:rsidP="003C3451">
-[...195 lines deleted...]
-    </w:p>
     <w:p w14:paraId="62C2FD4A" w14:textId="27BE6E42" w:rsidR="00FD1332" w:rsidRDefault="00FD1332" w:rsidP="00FD1332">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc227335091"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc129768413"/>
       <w:r>
         <w:t xml:space="preserve">Please outline any other information that you would like to </w:t>
       </w:r>
       <w:r w:rsidR="00C16E9D">
         <w:t>highlight</w:t>
       </w:r>
       <w:r w:rsidR="004177D9">
         <w:t xml:space="preserve"> that could be relevant to our review</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="6D7BF658" w14:textId="77777777" w:rsidR="00FD1332" w:rsidRDefault="00FD1332" w:rsidP="00FD1332">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EC971E" w14:textId="77777777" w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidRDefault="00FD1332" w:rsidP="00EC4C2B"/>
     <w:sectPr w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidSect="008B7EFA">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1474" w:right="1021" w:bottom="1361" w:left="1588" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="264B2E89" w14:textId="77777777" w:rsidR="00785E8D" w:rsidRDefault="00785E8D">
+    <w:p w14:paraId="6CB0FBBD" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4918AD5C" w14:textId="77777777" w:rsidR="00785E8D" w:rsidRDefault="00785E8D">
+    <w:p w14:paraId="5DC3CDEF" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17FD7D48" w14:textId="77777777" w:rsidR="00785E8D" w:rsidRDefault="00785E8D">
+    <w:p w14:paraId="57558936" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5464,89 +4999,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6ADCD932-D129-4C72-A4BC-5975D79E9ADF}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F25CD80D-104E-4F4F-B3E3-9160C28F5AC7}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{303388FF-5F83-49FE-A7B7-8DCFF3320C03}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8A6A4315-9300-424A-BC98-06302C076B2A}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{82FEF6A4-BF31-43AE-818B-2E6B9F5BFB83}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{869F6A35-541C-4300-8A88-BFC5F14A7E80}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EEDCEED" w14:textId="4D8C0B61" w:rsidR="005478FF" w:rsidRDefault="005478FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="109D79FC" wp14:editId="616B2D62">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10229850</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560945" cy="273050"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCMd2054220b1ccff59bf62a22c" descr="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5625,51 +5160,51 @@
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00684955">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="222CF497" w14:textId="386610C4" w:rsidR="005478FF" w:rsidRDefault="005478FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3E9DEED1" wp14:editId="16169144">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10229850</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560945" cy="273050"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="MSIPCM140945fc8cdac927ca82108c" descr="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5748,51 +5283,51 @@
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00684955">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27DEC8AC" w14:textId="77777777" w:rsidR="004B1905" w:rsidRDefault="004B1905" w:rsidP="003C5324">
     <w:pPr>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="28C537EA" w14:textId="5294850D" w:rsidR="004B1905" w:rsidRPr="00E560D7" w:rsidRDefault="005E0ED0" w:rsidP="003C5324">
     <w:pPr>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>REF  class2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A40177" w:rsidRPr="008E03C9">
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
@@ -5846,121 +5381,121 @@
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A40177">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>20220831_triage qualitative submission</w:t>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1451A139" w14:textId="77777777" w:rsidR="00785E8D" w:rsidRDefault="00785E8D">
+    <w:p w14:paraId="0703B93F" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72974D5A" w14:textId="77777777" w:rsidR="00785E8D" w:rsidRDefault="00785E8D">
+    <w:p w14:paraId="018992C9" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00623B2C" w14:textId="77777777" w:rsidR="00785E8D" w:rsidRDefault="00785E8D">
+    <w:p w14:paraId="05DC0604" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="14175" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14175"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B1905" w14:paraId="7373C3CC" w14:textId="77777777" w:rsidTr="00060343">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="14175" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5480FCEC" w14:textId="03863F1A" w:rsidR="004B1905" w:rsidRDefault="004B1905" w:rsidP="00E77013">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3B2B4FB0" w14:textId="2BA2E7E9" w:rsidR="004B1905" w:rsidRPr="005A6D0B" w:rsidRDefault="004B1905" w:rsidP="00684FAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64EBC3FF" w14:textId="20ED7B6B" w:rsidR="004B1905" w:rsidRPr="005A6D0B" w:rsidRDefault="004B1905" w:rsidP="00F35772">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
@@ -5990,51 +5525,51 @@
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="43CAF5DD" w14:textId="77777777" w:rsidR="004B1905" w:rsidRPr="005A6D0B" w:rsidRDefault="004B1905" w:rsidP="005A6D0B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7060AAF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009E6A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C55030C6"/>
@@ -8722,55 +8257,54 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2051418886">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="121076741">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1084952934">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1054933731">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="386956695">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -8815,50 +8349,51 @@
     <w:rsid w:val="00055B2B"/>
     <w:rsid w:val="000600E3"/>
     <w:rsid w:val="000600EA"/>
     <w:rsid w:val="00060343"/>
     <w:rsid w:val="00060BDC"/>
     <w:rsid w:val="00062721"/>
     <w:rsid w:val="000650FE"/>
     <w:rsid w:val="00065388"/>
     <w:rsid w:val="00066969"/>
     <w:rsid w:val="000713BA"/>
     <w:rsid w:val="00071467"/>
     <w:rsid w:val="000824A6"/>
     <w:rsid w:val="000848C7"/>
     <w:rsid w:val="00085737"/>
     <w:rsid w:val="000868F1"/>
     <w:rsid w:val="00087B11"/>
     <w:rsid w:val="000912E6"/>
     <w:rsid w:val="00093D1A"/>
     <w:rsid w:val="00093DEA"/>
     <w:rsid w:val="0009430D"/>
     <w:rsid w:val="00094E10"/>
     <w:rsid w:val="00095694"/>
     <w:rsid w:val="0009686E"/>
     <w:rsid w:val="000973CD"/>
     <w:rsid w:val="000A153C"/>
+    <w:rsid w:val="000A2DC0"/>
     <w:rsid w:val="000A4C27"/>
     <w:rsid w:val="000A4D96"/>
     <w:rsid w:val="000A6AFE"/>
     <w:rsid w:val="000A7A0C"/>
     <w:rsid w:val="000A7CFB"/>
     <w:rsid w:val="000B0102"/>
     <w:rsid w:val="000B0CD8"/>
     <w:rsid w:val="000B2030"/>
     <w:rsid w:val="000B2491"/>
     <w:rsid w:val="000B32DB"/>
     <w:rsid w:val="000B44F4"/>
     <w:rsid w:val="000B5FDF"/>
     <w:rsid w:val="000B763A"/>
     <w:rsid w:val="000C19A3"/>
     <w:rsid w:val="000C4962"/>
     <w:rsid w:val="000C5494"/>
     <w:rsid w:val="000C6E92"/>
     <w:rsid w:val="000D1001"/>
     <w:rsid w:val="000D173F"/>
     <w:rsid w:val="000E0991"/>
     <w:rsid w:val="000E45B9"/>
     <w:rsid w:val="000F0E52"/>
     <w:rsid w:val="000F1C09"/>
     <w:rsid w:val="00100C38"/>
     <w:rsid w:val="0010205B"/>
@@ -9016,100 +8551,98 @@
     <w:rsid w:val="002E7C58"/>
     <w:rsid w:val="002F161C"/>
     <w:rsid w:val="002F4B09"/>
     <w:rsid w:val="002F6264"/>
     <w:rsid w:val="0030196D"/>
     <w:rsid w:val="00302465"/>
     <w:rsid w:val="003048AB"/>
     <w:rsid w:val="00310A82"/>
     <w:rsid w:val="00320363"/>
     <w:rsid w:val="00321EA2"/>
     <w:rsid w:val="00325CFD"/>
     <w:rsid w:val="0032675A"/>
     <w:rsid w:val="00330961"/>
     <w:rsid w:val="00331B57"/>
     <w:rsid w:val="003325B8"/>
     <w:rsid w:val="00333575"/>
     <w:rsid w:val="003376A4"/>
     <w:rsid w:val="00341DD6"/>
     <w:rsid w:val="003426E1"/>
     <w:rsid w:val="003429E8"/>
     <w:rsid w:val="00342DF4"/>
     <w:rsid w:val="00344595"/>
     <w:rsid w:val="00345A6D"/>
     <w:rsid w:val="00345E2D"/>
     <w:rsid w:val="0034754C"/>
-    <w:rsid w:val="003476A1"/>
     <w:rsid w:val="00347FB8"/>
     <w:rsid w:val="00351753"/>
     <w:rsid w:val="00353D55"/>
     <w:rsid w:val="003555F9"/>
     <w:rsid w:val="003556D9"/>
     <w:rsid w:val="0035679E"/>
     <w:rsid w:val="00362577"/>
     <w:rsid w:val="0036319A"/>
     <w:rsid w:val="00363861"/>
     <w:rsid w:val="00364658"/>
     <w:rsid w:val="003656C4"/>
     <w:rsid w:val="0036603B"/>
     <w:rsid w:val="00370274"/>
     <w:rsid w:val="00370753"/>
     <w:rsid w:val="00372238"/>
     <w:rsid w:val="00372EF8"/>
     <w:rsid w:val="003742F1"/>
     <w:rsid w:val="00375706"/>
     <w:rsid w:val="00375EE6"/>
     <w:rsid w:val="00380294"/>
     <w:rsid w:val="0038139B"/>
     <w:rsid w:val="00381DD0"/>
     <w:rsid w:val="00384119"/>
     <w:rsid w:val="00384431"/>
     <w:rsid w:val="003866E1"/>
     <w:rsid w:val="003868FD"/>
     <w:rsid w:val="00386E5F"/>
     <w:rsid w:val="0038718F"/>
     <w:rsid w:val="003871F4"/>
     <w:rsid w:val="00392CF3"/>
     <w:rsid w:val="003934A6"/>
     <w:rsid w:val="00393EA3"/>
     <w:rsid w:val="00394517"/>
     <w:rsid w:val="003A30C5"/>
     <w:rsid w:val="003A6F7B"/>
     <w:rsid w:val="003B04EA"/>
     <w:rsid w:val="003B07D7"/>
     <w:rsid w:val="003B0EE1"/>
     <w:rsid w:val="003B10F8"/>
     <w:rsid w:val="003B3378"/>
     <w:rsid w:val="003B4F40"/>
     <w:rsid w:val="003B5872"/>
     <w:rsid w:val="003B5DE1"/>
     <w:rsid w:val="003B6F9F"/>
     <w:rsid w:val="003C0D83"/>
     <w:rsid w:val="003C1516"/>
     <w:rsid w:val="003C1B29"/>
     <w:rsid w:val="003C26C4"/>
-    <w:rsid w:val="003C3451"/>
     <w:rsid w:val="003C5324"/>
     <w:rsid w:val="003D05D5"/>
     <w:rsid w:val="003D21EF"/>
     <w:rsid w:val="003D76EF"/>
     <w:rsid w:val="003E148C"/>
     <w:rsid w:val="003E4069"/>
     <w:rsid w:val="003E515E"/>
     <w:rsid w:val="003E54CD"/>
     <w:rsid w:val="003E643F"/>
     <w:rsid w:val="003E7E4B"/>
     <w:rsid w:val="003F2288"/>
     <w:rsid w:val="003F3328"/>
     <w:rsid w:val="003F35A4"/>
     <w:rsid w:val="003F40B3"/>
     <w:rsid w:val="003F49F3"/>
     <w:rsid w:val="004006C0"/>
     <w:rsid w:val="004006C8"/>
     <w:rsid w:val="0040218F"/>
     <w:rsid w:val="00403C32"/>
     <w:rsid w:val="00411696"/>
     <w:rsid w:val="00412B71"/>
     <w:rsid w:val="00415472"/>
     <w:rsid w:val="004177D9"/>
     <w:rsid w:val="00417EE7"/>
     <w:rsid w:val="00423428"/>
@@ -9138,105 +8671,104 @@
     <w:rsid w:val="004569E3"/>
     <w:rsid w:val="00456EC4"/>
     <w:rsid w:val="004578B9"/>
     <w:rsid w:val="004601FC"/>
     <w:rsid w:val="004651FD"/>
     <w:rsid w:val="004700F2"/>
     <w:rsid w:val="004710F1"/>
     <w:rsid w:val="00471C00"/>
     <w:rsid w:val="00471D4E"/>
     <w:rsid w:val="00474579"/>
     <w:rsid w:val="00474A4F"/>
     <w:rsid w:val="00480F36"/>
     <w:rsid w:val="004832BE"/>
     <w:rsid w:val="004833CE"/>
     <w:rsid w:val="00483E01"/>
     <w:rsid w:val="00483E64"/>
     <w:rsid w:val="00484991"/>
     <w:rsid w:val="004849BB"/>
     <w:rsid w:val="00487A05"/>
     <w:rsid w:val="00490CD7"/>
     <w:rsid w:val="00490FC4"/>
     <w:rsid w:val="00491B8D"/>
     <w:rsid w:val="00491FDA"/>
     <w:rsid w:val="0049456B"/>
     <w:rsid w:val="00496F40"/>
-    <w:rsid w:val="004A3DC1"/>
     <w:rsid w:val="004A536B"/>
     <w:rsid w:val="004A6DD5"/>
     <w:rsid w:val="004A6FAD"/>
     <w:rsid w:val="004B0DD2"/>
     <w:rsid w:val="004B1905"/>
     <w:rsid w:val="004B24AC"/>
+    <w:rsid w:val="004B27ED"/>
     <w:rsid w:val="004B31A3"/>
     <w:rsid w:val="004B681D"/>
     <w:rsid w:val="004B6854"/>
     <w:rsid w:val="004C02C9"/>
     <w:rsid w:val="004C3793"/>
     <w:rsid w:val="004C382A"/>
     <w:rsid w:val="004C75D6"/>
     <w:rsid w:val="004D09EB"/>
     <w:rsid w:val="004D12E3"/>
     <w:rsid w:val="004D4F34"/>
     <w:rsid w:val="004E04AC"/>
     <w:rsid w:val="004E1B3B"/>
     <w:rsid w:val="004E328C"/>
     <w:rsid w:val="004E79EC"/>
     <w:rsid w:val="004F0826"/>
     <w:rsid w:val="004F1159"/>
     <w:rsid w:val="004F19B4"/>
     <w:rsid w:val="004F30CA"/>
     <w:rsid w:val="004F32B3"/>
     <w:rsid w:val="004F7878"/>
     <w:rsid w:val="004F79C4"/>
     <w:rsid w:val="005004AB"/>
     <w:rsid w:val="005025C9"/>
     <w:rsid w:val="00504413"/>
     <w:rsid w:val="00504641"/>
     <w:rsid w:val="00505178"/>
     <w:rsid w:val="005051D9"/>
     <w:rsid w:val="00505769"/>
     <w:rsid w:val="0050629C"/>
     <w:rsid w:val="0050758D"/>
     <w:rsid w:val="005078D8"/>
     <w:rsid w:val="00507DD2"/>
     <w:rsid w:val="005104C2"/>
     <w:rsid w:val="00512A78"/>
     <w:rsid w:val="0051520D"/>
     <w:rsid w:val="0051660F"/>
     <w:rsid w:val="00517EC8"/>
     <w:rsid w:val="00517FD2"/>
     <w:rsid w:val="00521961"/>
     <w:rsid w:val="00526762"/>
     <w:rsid w:val="00530B04"/>
     <w:rsid w:val="0053107F"/>
     <w:rsid w:val="00531197"/>
     <w:rsid w:val="00531F5D"/>
     <w:rsid w:val="00532F67"/>
     <w:rsid w:val="00534CD4"/>
     <w:rsid w:val="00536C84"/>
-    <w:rsid w:val="005375F2"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="005423CE"/>
     <w:rsid w:val="00544E17"/>
     <w:rsid w:val="005472D4"/>
     <w:rsid w:val="005478FF"/>
     <w:rsid w:val="005535D9"/>
     <w:rsid w:val="005565DF"/>
     <w:rsid w:val="00556864"/>
     <w:rsid w:val="00556CF3"/>
     <w:rsid w:val="00566B8B"/>
     <w:rsid w:val="0057291E"/>
     <w:rsid w:val="005731B5"/>
     <w:rsid w:val="00574332"/>
     <w:rsid w:val="00574427"/>
     <w:rsid w:val="005751E8"/>
     <w:rsid w:val="00575CFB"/>
     <w:rsid w:val="0058051B"/>
     <w:rsid w:val="00581215"/>
     <w:rsid w:val="005833D7"/>
     <w:rsid w:val="005845FD"/>
     <w:rsid w:val="005858B1"/>
     <w:rsid w:val="00590751"/>
     <w:rsid w:val="00591F3F"/>
     <w:rsid w:val="005920AA"/>
     <w:rsid w:val="0059560F"/>
@@ -9263,124 +8795,127 @@
     <w:rsid w:val="005C0625"/>
     <w:rsid w:val="005C34F5"/>
     <w:rsid w:val="005C422B"/>
     <w:rsid w:val="005C5E70"/>
     <w:rsid w:val="005C7E00"/>
     <w:rsid w:val="005D1442"/>
     <w:rsid w:val="005D14BC"/>
     <w:rsid w:val="005D1A91"/>
     <w:rsid w:val="005D4076"/>
     <w:rsid w:val="005E079E"/>
     <w:rsid w:val="005E0ED0"/>
     <w:rsid w:val="005E13FF"/>
     <w:rsid w:val="005E3E64"/>
     <w:rsid w:val="005E4937"/>
     <w:rsid w:val="005E51AF"/>
     <w:rsid w:val="005E55E3"/>
     <w:rsid w:val="005E6E7E"/>
     <w:rsid w:val="005F32E6"/>
     <w:rsid w:val="005F5387"/>
     <w:rsid w:val="005F7079"/>
     <w:rsid w:val="006006CF"/>
     <w:rsid w:val="00600842"/>
     <w:rsid w:val="006023B2"/>
     <w:rsid w:val="00602E48"/>
     <w:rsid w:val="00602E89"/>
+    <w:rsid w:val="00602F5C"/>
     <w:rsid w:val="00602F7A"/>
     <w:rsid w:val="00604BD6"/>
+    <w:rsid w:val="006113AF"/>
     <w:rsid w:val="006117A2"/>
     <w:rsid w:val="00612108"/>
     <w:rsid w:val="006128CA"/>
     <w:rsid w:val="0061494D"/>
     <w:rsid w:val="00615D88"/>
     <w:rsid w:val="00617175"/>
     <w:rsid w:val="0061743D"/>
     <w:rsid w:val="006175D8"/>
     <w:rsid w:val="0062010F"/>
     <w:rsid w:val="00623748"/>
     <w:rsid w:val="00624E1A"/>
     <w:rsid w:val="006265E4"/>
     <w:rsid w:val="00626787"/>
     <w:rsid w:val="00630C51"/>
     <w:rsid w:val="006326A6"/>
     <w:rsid w:val="00632960"/>
     <w:rsid w:val="0063480E"/>
     <w:rsid w:val="00635703"/>
     <w:rsid w:val="00636143"/>
     <w:rsid w:val="00636241"/>
     <w:rsid w:val="00637B13"/>
     <w:rsid w:val="00641CD4"/>
     <w:rsid w:val="006424DD"/>
     <w:rsid w:val="00646041"/>
     <w:rsid w:val="006527BD"/>
     <w:rsid w:val="00656564"/>
     <w:rsid w:val="00657F16"/>
     <w:rsid w:val="00660509"/>
     <w:rsid w:val="00660CC7"/>
     <w:rsid w:val="00662924"/>
     <w:rsid w:val="006631F4"/>
     <w:rsid w:val="00664319"/>
     <w:rsid w:val="00665FA1"/>
     <w:rsid w:val="00667F93"/>
     <w:rsid w:val="0067579B"/>
     <w:rsid w:val="006757CD"/>
     <w:rsid w:val="00676FEA"/>
     <w:rsid w:val="00677573"/>
     <w:rsid w:val="00677E4B"/>
     <w:rsid w:val="0068127E"/>
+    <w:rsid w:val="00682419"/>
     <w:rsid w:val="006824B3"/>
     <w:rsid w:val="00682EBE"/>
+    <w:rsid w:val="006840D0"/>
     <w:rsid w:val="00684955"/>
     <w:rsid w:val="00684FAC"/>
     <w:rsid w:val="0068570E"/>
     <w:rsid w:val="00687B5F"/>
     <w:rsid w:val="006926EB"/>
     <w:rsid w:val="00693156"/>
     <w:rsid w:val="00693B55"/>
     <w:rsid w:val="00694342"/>
     <w:rsid w:val="00695A04"/>
     <w:rsid w:val="00697CE8"/>
     <w:rsid w:val="006A0FB4"/>
     <w:rsid w:val="006A3C41"/>
     <w:rsid w:val="006A688A"/>
     <w:rsid w:val="006A7158"/>
     <w:rsid w:val="006B0C14"/>
     <w:rsid w:val="006B1789"/>
     <w:rsid w:val="006B2A8F"/>
     <w:rsid w:val="006B4410"/>
     <w:rsid w:val="006B69A4"/>
     <w:rsid w:val="006B6D0C"/>
     <w:rsid w:val="006B71BB"/>
     <w:rsid w:val="006B7F74"/>
     <w:rsid w:val="006C15B4"/>
     <w:rsid w:val="006C2D09"/>
     <w:rsid w:val="006C4B4A"/>
     <w:rsid w:val="006D1818"/>
     <w:rsid w:val="006D1CCC"/>
     <w:rsid w:val="006D2842"/>
     <w:rsid w:val="006D2ED4"/>
-    <w:rsid w:val="006D3667"/>
     <w:rsid w:val="006D5032"/>
     <w:rsid w:val="006D563C"/>
     <w:rsid w:val="006D787A"/>
     <w:rsid w:val="006D7FF6"/>
     <w:rsid w:val="006E0F80"/>
     <w:rsid w:val="006E20B5"/>
     <w:rsid w:val="006E2CFF"/>
     <w:rsid w:val="006E4D10"/>
     <w:rsid w:val="006E6EF5"/>
     <w:rsid w:val="006F084E"/>
     <w:rsid w:val="006F2698"/>
     <w:rsid w:val="006F2B5A"/>
     <w:rsid w:val="006F5023"/>
     <w:rsid w:val="006F5FEC"/>
     <w:rsid w:val="006F6199"/>
     <w:rsid w:val="006F773B"/>
     <w:rsid w:val="006F7C24"/>
     <w:rsid w:val="00700039"/>
     <w:rsid w:val="00701968"/>
     <w:rsid w:val="00702B6C"/>
     <w:rsid w:val="00702D74"/>
     <w:rsid w:val="0070518B"/>
     <w:rsid w:val="00705613"/>
     <w:rsid w:val="007077AE"/>
     <w:rsid w:val="0071024B"/>
@@ -9400,61 +8935,60 @@
     <w:rsid w:val="007370D7"/>
     <w:rsid w:val="007374BD"/>
     <w:rsid w:val="00740135"/>
     <w:rsid w:val="00740380"/>
     <w:rsid w:val="00740DA2"/>
     <w:rsid w:val="00742769"/>
     <w:rsid w:val="00750384"/>
     <w:rsid w:val="00750ADD"/>
     <w:rsid w:val="007515D3"/>
     <w:rsid w:val="0075256C"/>
     <w:rsid w:val="00752EBE"/>
     <w:rsid w:val="00755B2D"/>
     <w:rsid w:val="00760EB6"/>
     <w:rsid w:val="00763344"/>
     <w:rsid w:val="00763B1F"/>
     <w:rsid w:val="00766015"/>
     <w:rsid w:val="00766FD6"/>
     <w:rsid w:val="00774445"/>
     <w:rsid w:val="007756B2"/>
     <w:rsid w:val="00777BBD"/>
     <w:rsid w:val="007808D3"/>
     <w:rsid w:val="007809E2"/>
     <w:rsid w:val="00780B3B"/>
     <w:rsid w:val="00782A30"/>
     <w:rsid w:val="00783194"/>
-    <w:rsid w:val="00785E8D"/>
     <w:rsid w:val="007868CB"/>
     <w:rsid w:val="007876D6"/>
     <w:rsid w:val="0079345C"/>
     <w:rsid w:val="00794953"/>
     <w:rsid w:val="00795A33"/>
-    <w:rsid w:val="00796C36"/>
     <w:rsid w:val="00797625"/>
     <w:rsid w:val="007A11D0"/>
     <w:rsid w:val="007A1334"/>
     <w:rsid w:val="007A203C"/>
+    <w:rsid w:val="007A7589"/>
     <w:rsid w:val="007B0A0D"/>
     <w:rsid w:val="007B231D"/>
     <w:rsid w:val="007B441F"/>
     <w:rsid w:val="007B50F0"/>
     <w:rsid w:val="007B5A5A"/>
     <w:rsid w:val="007B6EC8"/>
     <w:rsid w:val="007B7A42"/>
     <w:rsid w:val="007C1A71"/>
     <w:rsid w:val="007C4F60"/>
     <w:rsid w:val="007C54FA"/>
     <w:rsid w:val="007C6E30"/>
     <w:rsid w:val="007D1E6F"/>
     <w:rsid w:val="007D285D"/>
     <w:rsid w:val="007D2A20"/>
     <w:rsid w:val="007D32FD"/>
     <w:rsid w:val="007D40E2"/>
     <w:rsid w:val="007D4B24"/>
     <w:rsid w:val="007D68E0"/>
     <w:rsid w:val="007E08CC"/>
     <w:rsid w:val="007E197E"/>
     <w:rsid w:val="007E1B00"/>
     <w:rsid w:val="007E32A1"/>
     <w:rsid w:val="007E3AE1"/>
     <w:rsid w:val="007E49D3"/>
     <w:rsid w:val="007E71DB"/>
@@ -9485,101 +9019,103 @@
     <w:rsid w:val="0086126C"/>
     <w:rsid w:val="00861907"/>
     <w:rsid w:val="00863179"/>
     <w:rsid w:val="0086337D"/>
     <w:rsid w:val="00867089"/>
     <w:rsid w:val="00867915"/>
     <w:rsid w:val="00867B7E"/>
     <w:rsid w:val="00872168"/>
     <w:rsid w:val="0087271F"/>
     <w:rsid w:val="008732DA"/>
     <w:rsid w:val="008760C1"/>
     <w:rsid w:val="0087686E"/>
     <w:rsid w:val="00882C05"/>
     <w:rsid w:val="00882C8B"/>
     <w:rsid w:val="008845C1"/>
     <w:rsid w:val="008859C7"/>
     <w:rsid w:val="00890B3D"/>
     <w:rsid w:val="00891A54"/>
     <w:rsid w:val="00892360"/>
     <w:rsid w:val="00893243"/>
     <w:rsid w:val="008963EA"/>
     <w:rsid w:val="008A2352"/>
     <w:rsid w:val="008A5172"/>
     <w:rsid w:val="008A7986"/>
     <w:rsid w:val="008B14C4"/>
+    <w:rsid w:val="008B1A71"/>
     <w:rsid w:val="008B1B94"/>
-    <w:rsid w:val="008B2AB2"/>
     <w:rsid w:val="008B7EFA"/>
     <w:rsid w:val="008C1955"/>
     <w:rsid w:val="008D5170"/>
     <w:rsid w:val="008D62B8"/>
     <w:rsid w:val="008D69C4"/>
     <w:rsid w:val="008D7112"/>
     <w:rsid w:val="008D7490"/>
     <w:rsid w:val="008E03C9"/>
     <w:rsid w:val="008E3808"/>
     <w:rsid w:val="008E43FC"/>
     <w:rsid w:val="008E4765"/>
     <w:rsid w:val="008F155E"/>
     <w:rsid w:val="008F3AAA"/>
     <w:rsid w:val="008F3D78"/>
     <w:rsid w:val="008F51E2"/>
     <w:rsid w:val="008F599E"/>
     <w:rsid w:val="008F5DD2"/>
     <w:rsid w:val="008F65F9"/>
     <w:rsid w:val="008F6813"/>
     <w:rsid w:val="008F6AB2"/>
     <w:rsid w:val="008F7E4B"/>
     <w:rsid w:val="00906544"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="00911EE8"/>
     <w:rsid w:val="009132E1"/>
     <w:rsid w:val="009138A9"/>
     <w:rsid w:val="00913C85"/>
     <w:rsid w:val="00913EC2"/>
     <w:rsid w:val="00914A84"/>
     <w:rsid w:val="00920261"/>
     <w:rsid w:val="009209CB"/>
     <w:rsid w:val="00921E60"/>
     <w:rsid w:val="00922873"/>
     <w:rsid w:val="00924AE0"/>
+    <w:rsid w:val="0092540C"/>
     <w:rsid w:val="00926CC6"/>
     <w:rsid w:val="00927155"/>
     <w:rsid w:val="00927432"/>
     <w:rsid w:val="00927C06"/>
     <w:rsid w:val="00931037"/>
     <w:rsid w:val="00932347"/>
     <w:rsid w:val="0093344C"/>
     <w:rsid w:val="00937588"/>
     <w:rsid w:val="00937B89"/>
     <w:rsid w:val="009401B6"/>
     <w:rsid w:val="00942D2A"/>
     <w:rsid w:val="00946789"/>
     <w:rsid w:val="00947084"/>
     <w:rsid w:val="00947758"/>
     <w:rsid w:val="009515AB"/>
+    <w:rsid w:val="00952450"/>
     <w:rsid w:val="00954A89"/>
     <w:rsid w:val="00954B63"/>
     <w:rsid w:val="009554E0"/>
     <w:rsid w:val="00955F71"/>
     <w:rsid w:val="00961371"/>
     <w:rsid w:val="00967E6E"/>
     <w:rsid w:val="00971FF1"/>
     <w:rsid w:val="009722FB"/>
     <w:rsid w:val="0097266D"/>
     <w:rsid w:val="009735EB"/>
     <w:rsid w:val="00974068"/>
     <w:rsid w:val="00976882"/>
     <w:rsid w:val="00980030"/>
     <w:rsid w:val="0098058C"/>
     <w:rsid w:val="00981EA2"/>
     <w:rsid w:val="00982F63"/>
     <w:rsid w:val="009860FF"/>
     <w:rsid w:val="009863E3"/>
     <w:rsid w:val="009867A2"/>
     <w:rsid w:val="00993FC6"/>
     <w:rsid w:val="0099489E"/>
     <w:rsid w:val="009957EC"/>
     <w:rsid w:val="00995CEA"/>
     <w:rsid w:val="009972A6"/>
     <w:rsid w:val="009A1CCF"/>
@@ -9605,96 +9141,92 @@
     <w:rsid w:val="009D1917"/>
     <w:rsid w:val="009D2572"/>
     <w:rsid w:val="009D3A14"/>
     <w:rsid w:val="009D40DD"/>
     <w:rsid w:val="009D7A66"/>
     <w:rsid w:val="009E1547"/>
     <w:rsid w:val="009E1A26"/>
     <w:rsid w:val="009E1FE4"/>
     <w:rsid w:val="009E2640"/>
     <w:rsid w:val="009E2EF3"/>
     <w:rsid w:val="009E43A6"/>
     <w:rsid w:val="009E512C"/>
     <w:rsid w:val="009E51E2"/>
     <w:rsid w:val="009E6184"/>
     <w:rsid w:val="009E6E88"/>
     <w:rsid w:val="009F1322"/>
     <w:rsid w:val="009F4F50"/>
     <w:rsid w:val="009F4FAD"/>
     <w:rsid w:val="009F68D6"/>
     <w:rsid w:val="00A00ACF"/>
     <w:rsid w:val="00A03086"/>
     <w:rsid w:val="00A038E8"/>
     <w:rsid w:val="00A040BC"/>
     <w:rsid w:val="00A07A8C"/>
     <w:rsid w:val="00A10978"/>
-    <w:rsid w:val="00A11CB1"/>
     <w:rsid w:val="00A1641E"/>
     <w:rsid w:val="00A1725D"/>
     <w:rsid w:val="00A20CEF"/>
     <w:rsid w:val="00A21263"/>
     <w:rsid w:val="00A24CD4"/>
     <w:rsid w:val="00A260ED"/>
     <w:rsid w:val="00A27E34"/>
     <w:rsid w:val="00A332DC"/>
     <w:rsid w:val="00A373DA"/>
     <w:rsid w:val="00A377DA"/>
-    <w:rsid w:val="00A37F6F"/>
     <w:rsid w:val="00A40177"/>
     <w:rsid w:val="00A42110"/>
     <w:rsid w:val="00A42C99"/>
     <w:rsid w:val="00A430AB"/>
     <w:rsid w:val="00A44D15"/>
     <w:rsid w:val="00A461D3"/>
     <w:rsid w:val="00A47319"/>
     <w:rsid w:val="00A4746D"/>
     <w:rsid w:val="00A52EB4"/>
     <w:rsid w:val="00A53226"/>
     <w:rsid w:val="00A534C6"/>
     <w:rsid w:val="00A53815"/>
     <w:rsid w:val="00A55357"/>
     <w:rsid w:val="00A55F27"/>
     <w:rsid w:val="00A560B2"/>
     <w:rsid w:val="00A56685"/>
     <w:rsid w:val="00A610B6"/>
-    <w:rsid w:val="00A616CA"/>
     <w:rsid w:val="00A669E8"/>
     <w:rsid w:val="00A66EB3"/>
     <w:rsid w:val="00A70890"/>
     <w:rsid w:val="00A7441A"/>
     <w:rsid w:val="00A7675F"/>
     <w:rsid w:val="00A76F38"/>
     <w:rsid w:val="00A76FD1"/>
     <w:rsid w:val="00A770CA"/>
     <w:rsid w:val="00A77370"/>
     <w:rsid w:val="00A80DEF"/>
     <w:rsid w:val="00A810FB"/>
     <w:rsid w:val="00A825D9"/>
     <w:rsid w:val="00A8373A"/>
     <w:rsid w:val="00A852F6"/>
     <w:rsid w:val="00A8716E"/>
-    <w:rsid w:val="00A87DFF"/>
     <w:rsid w:val="00A91343"/>
     <w:rsid w:val="00A92B35"/>
     <w:rsid w:val="00A95687"/>
     <w:rsid w:val="00AA51B4"/>
     <w:rsid w:val="00AA581A"/>
     <w:rsid w:val="00AA6F6E"/>
     <w:rsid w:val="00AA706E"/>
     <w:rsid w:val="00AA7424"/>
     <w:rsid w:val="00AA7B0B"/>
     <w:rsid w:val="00AB320C"/>
     <w:rsid w:val="00AB327C"/>
     <w:rsid w:val="00AB57CD"/>
     <w:rsid w:val="00AB5ABB"/>
     <w:rsid w:val="00AB5AEE"/>
     <w:rsid w:val="00AB6470"/>
     <w:rsid w:val="00AB744D"/>
     <w:rsid w:val="00AB7C91"/>
     <w:rsid w:val="00AC0E75"/>
     <w:rsid w:val="00AC2DB8"/>
     <w:rsid w:val="00AC328A"/>
     <w:rsid w:val="00AC4899"/>
     <w:rsid w:val="00AC57F8"/>
     <w:rsid w:val="00AC58FA"/>
     <w:rsid w:val="00AC5A17"/>
     <w:rsid w:val="00AC7E53"/>
@@ -9808,94 +9340,96 @@
     <w:rsid w:val="00BD3381"/>
     <w:rsid w:val="00BD676D"/>
     <w:rsid w:val="00BE15EA"/>
     <w:rsid w:val="00BE277C"/>
     <w:rsid w:val="00BE5E82"/>
     <w:rsid w:val="00BE6C75"/>
     <w:rsid w:val="00BF0B9F"/>
     <w:rsid w:val="00BF1178"/>
     <w:rsid w:val="00BF1B6B"/>
     <w:rsid w:val="00BF361A"/>
     <w:rsid w:val="00BF6B48"/>
     <w:rsid w:val="00BF7A64"/>
     <w:rsid w:val="00C04136"/>
     <w:rsid w:val="00C10C9E"/>
     <w:rsid w:val="00C11926"/>
     <w:rsid w:val="00C11BCD"/>
     <w:rsid w:val="00C14FB0"/>
     <w:rsid w:val="00C16E9D"/>
     <w:rsid w:val="00C201A8"/>
     <w:rsid w:val="00C20C27"/>
     <w:rsid w:val="00C21F7A"/>
     <w:rsid w:val="00C26111"/>
     <w:rsid w:val="00C271F5"/>
     <w:rsid w:val="00C315EB"/>
     <w:rsid w:val="00C336DB"/>
+    <w:rsid w:val="00C343AD"/>
     <w:rsid w:val="00C36716"/>
     <w:rsid w:val="00C36C88"/>
     <w:rsid w:val="00C401D4"/>
     <w:rsid w:val="00C4022B"/>
     <w:rsid w:val="00C40E84"/>
     <w:rsid w:val="00C41EAF"/>
     <w:rsid w:val="00C430E4"/>
     <w:rsid w:val="00C443DB"/>
     <w:rsid w:val="00C4568A"/>
     <w:rsid w:val="00C47191"/>
     <w:rsid w:val="00C4786F"/>
     <w:rsid w:val="00C52014"/>
     <w:rsid w:val="00C542D4"/>
     <w:rsid w:val="00C542F6"/>
     <w:rsid w:val="00C57453"/>
     <w:rsid w:val="00C575BD"/>
     <w:rsid w:val="00C6000C"/>
     <w:rsid w:val="00C61739"/>
     <w:rsid w:val="00C726AF"/>
     <w:rsid w:val="00C74F98"/>
     <w:rsid w:val="00C76E97"/>
     <w:rsid w:val="00C77EBD"/>
     <w:rsid w:val="00C866E7"/>
     <w:rsid w:val="00C919E2"/>
     <w:rsid w:val="00C9205E"/>
     <w:rsid w:val="00C927F1"/>
     <w:rsid w:val="00C93A96"/>
     <w:rsid w:val="00C94D3A"/>
     <w:rsid w:val="00C96937"/>
     <w:rsid w:val="00C97670"/>
     <w:rsid w:val="00C97F34"/>
     <w:rsid w:val="00CA013E"/>
     <w:rsid w:val="00CA25C7"/>
     <w:rsid w:val="00CA321E"/>
     <w:rsid w:val="00CA4B96"/>
     <w:rsid w:val="00CA519C"/>
     <w:rsid w:val="00CB07A4"/>
     <w:rsid w:val="00CB09EF"/>
     <w:rsid w:val="00CB44D7"/>
     <w:rsid w:val="00CB7305"/>
     <w:rsid w:val="00CC20AB"/>
     <w:rsid w:val="00CC3809"/>
     <w:rsid w:val="00CC3E0C"/>
     <w:rsid w:val="00CC4ABB"/>
+    <w:rsid w:val="00CC53DC"/>
     <w:rsid w:val="00CD481A"/>
     <w:rsid w:val="00CD6A67"/>
     <w:rsid w:val="00CE091C"/>
     <w:rsid w:val="00CE3D09"/>
     <w:rsid w:val="00CF0382"/>
     <w:rsid w:val="00CF18BD"/>
     <w:rsid w:val="00CF1A61"/>
     <w:rsid w:val="00CF1AE6"/>
     <w:rsid w:val="00CF33AB"/>
     <w:rsid w:val="00CF356F"/>
     <w:rsid w:val="00CF4C74"/>
     <w:rsid w:val="00CF5698"/>
     <w:rsid w:val="00CF5C65"/>
     <w:rsid w:val="00CF6ECF"/>
     <w:rsid w:val="00D00585"/>
     <w:rsid w:val="00D03DC1"/>
     <w:rsid w:val="00D044CE"/>
     <w:rsid w:val="00D05D41"/>
     <w:rsid w:val="00D14889"/>
     <w:rsid w:val="00D176E3"/>
     <w:rsid w:val="00D20F67"/>
     <w:rsid w:val="00D211B4"/>
     <w:rsid w:val="00D22066"/>
     <w:rsid w:val="00D2516C"/>
     <w:rsid w:val="00D25176"/>
@@ -9913,51 +9447,53 @@
     <w:rsid w:val="00D47A3B"/>
     <w:rsid w:val="00D527C2"/>
     <w:rsid w:val="00D55BDB"/>
     <w:rsid w:val="00D600B9"/>
     <w:rsid w:val="00D6202A"/>
     <w:rsid w:val="00D623A6"/>
     <w:rsid w:val="00D631E0"/>
     <w:rsid w:val="00D64988"/>
     <w:rsid w:val="00D66925"/>
     <w:rsid w:val="00D669A0"/>
     <w:rsid w:val="00D72529"/>
     <w:rsid w:val="00D74DFD"/>
     <w:rsid w:val="00D76E4E"/>
     <w:rsid w:val="00D76EDD"/>
     <w:rsid w:val="00D80CEC"/>
     <w:rsid w:val="00D810A9"/>
     <w:rsid w:val="00D82790"/>
     <w:rsid w:val="00D85CF4"/>
     <w:rsid w:val="00D8712B"/>
     <w:rsid w:val="00D87345"/>
     <w:rsid w:val="00D87DE3"/>
     <w:rsid w:val="00D951D8"/>
     <w:rsid w:val="00D96329"/>
     <w:rsid w:val="00DA0753"/>
     <w:rsid w:val="00DA0D2A"/>
+    <w:rsid w:val="00DA14A1"/>
     <w:rsid w:val="00DA31A5"/>
+    <w:rsid w:val="00DA3A68"/>
     <w:rsid w:val="00DA68AA"/>
     <w:rsid w:val="00DB128C"/>
     <w:rsid w:val="00DB3632"/>
     <w:rsid w:val="00DB47B3"/>
     <w:rsid w:val="00DB6A21"/>
     <w:rsid w:val="00DB6FFB"/>
     <w:rsid w:val="00DB76D4"/>
     <w:rsid w:val="00DC0782"/>
     <w:rsid w:val="00DC0E72"/>
     <w:rsid w:val="00DC2315"/>
     <w:rsid w:val="00DC42F4"/>
     <w:rsid w:val="00DD1029"/>
     <w:rsid w:val="00DD17E6"/>
     <w:rsid w:val="00DD2173"/>
     <w:rsid w:val="00DD25A3"/>
     <w:rsid w:val="00DD4023"/>
     <w:rsid w:val="00DD5066"/>
     <w:rsid w:val="00DD5E61"/>
     <w:rsid w:val="00DD794D"/>
     <w:rsid w:val="00DE3438"/>
     <w:rsid w:val="00DE3757"/>
     <w:rsid w:val="00DF4A58"/>
     <w:rsid w:val="00DF511E"/>
     <w:rsid w:val="00DF664D"/>
     <w:rsid w:val="00E0006E"/>
@@ -10100,73 +9636,73 @@
     <w:rsid w:val="00F677A1"/>
     <w:rsid w:val="00F702F2"/>
     <w:rsid w:val="00F704C0"/>
     <w:rsid w:val="00F74E3C"/>
     <w:rsid w:val="00F75034"/>
     <w:rsid w:val="00F7732D"/>
     <w:rsid w:val="00F7794A"/>
     <w:rsid w:val="00F819BA"/>
     <w:rsid w:val="00F825EA"/>
     <w:rsid w:val="00F82BF0"/>
     <w:rsid w:val="00F82F99"/>
     <w:rsid w:val="00F846CC"/>
     <w:rsid w:val="00F87572"/>
     <w:rsid w:val="00F92818"/>
     <w:rsid w:val="00F932F5"/>
     <w:rsid w:val="00F942E0"/>
     <w:rsid w:val="00F9436A"/>
     <w:rsid w:val="00F95F1B"/>
     <w:rsid w:val="00FA286D"/>
     <w:rsid w:val="00FA5342"/>
     <w:rsid w:val="00FA5401"/>
     <w:rsid w:val="00FA7153"/>
     <w:rsid w:val="00FA7FC4"/>
     <w:rsid w:val="00FB1158"/>
     <w:rsid w:val="00FB3A2F"/>
-    <w:rsid w:val="00FB3C51"/>
     <w:rsid w:val="00FB45C9"/>
     <w:rsid w:val="00FB5274"/>
     <w:rsid w:val="00FB5C45"/>
     <w:rsid w:val="00FC1BCF"/>
     <w:rsid w:val="00FC21D6"/>
     <w:rsid w:val="00FC7D77"/>
     <w:rsid w:val="00FD02B2"/>
     <w:rsid w:val="00FD1332"/>
     <w:rsid w:val="00FD2EFE"/>
     <w:rsid w:val="00FD323C"/>
     <w:rsid w:val="00FD4977"/>
     <w:rsid w:val="00FD5BD2"/>
     <w:rsid w:val="00FD5DFA"/>
     <w:rsid w:val="00FD6C04"/>
     <w:rsid w:val="00FE0D8F"/>
     <w:rsid w:val="00FE116A"/>
     <w:rsid w:val="00FE13F8"/>
     <w:rsid w:val="00FE1E6C"/>
     <w:rsid w:val="00FE1EF4"/>
     <w:rsid w:val="00FE6809"/>
     <w:rsid w:val="00FF12B3"/>
     <w:rsid w:val="00FF2054"/>
+    <w:rsid w:val="00FF2941"/>
     <w:rsid w:val="00FF3C4F"/>
     <w:rsid w:val="00FF4B45"/>
     <w:rsid w:val="00FF5005"/>
     <w:rsid w:val="00FF6703"/>
     <w:rsid w:val="00FF7C7C"/>
     <w:rsid w:val="01C7B840"/>
     <w:rsid w:val="01D6F9EA"/>
     <w:rsid w:val="02387DC1"/>
     <w:rsid w:val="0335A383"/>
     <w:rsid w:val="03BE97F1"/>
     <w:rsid w:val="03E185C8"/>
     <w:rsid w:val="0416350C"/>
     <w:rsid w:val="04E88E85"/>
     <w:rsid w:val="051EF280"/>
     <w:rsid w:val="06437889"/>
     <w:rsid w:val="06BF3D40"/>
     <w:rsid w:val="07BD959C"/>
     <w:rsid w:val="07D491EF"/>
     <w:rsid w:val="0802BE61"/>
     <w:rsid w:val="0805ED78"/>
     <w:rsid w:val="094EA920"/>
     <w:rsid w:val="0A2044CE"/>
     <w:rsid w:val="0A4C5EA7"/>
     <w:rsid w:val="0A5E80B5"/>
     <w:rsid w:val="0AD1CA64"/>
@@ -10414,51 +9950,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5187CB0E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EEB8E477-DB81-412A-A4F1-9DCAFE1B2558}"/>
+  <w15:docId w15:val="{324DCA55-3954-45D9-9067-99167D84A1FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
@@ -11980,76 +11516,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Lloyd's 2016" id="{647B39FB-2D16-4746-8F31-F2CD0EED2516}" vid="{CB4189F0-D46D-42C3-8A12-0D3E95F991E9}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254B26F69A575B45A924AC4DA9BCCF30" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="732223db1d772f2a7870afc36591fa5d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" xmlns:ns3="13e46e04-687b-4b4a-ad08-00672c343a13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae5c6b5d6099142faa4f0dc1eecb4968" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254B26F69A575B45A924AC4DA9BCCF30" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2bf319ec5ee3cd33f38395f6a58640ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" xmlns:ns3="13e46e04-687b-4b4a-ad08-00672c343a13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be18cd43a6db1ec707effd2ebc8b6f65" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <xsd:import namespace="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -12082,50 +11619,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13e46e04-687b-4b4a-ad08-00672c343a13" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12226,160 +11768,145 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <SharedWithUsers xmlns="13e46e04-687b-4b4a-ad08-00672c343a13">
       <UserInfo>
         <DisplayName>Allebone-Webb, Tom</DisplayName>
         <AccountId>61</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="13e46e04-687b-4b4a-ad08-00672c343a13" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11C1E6D4-C682-4023-9206-DEB763D5301E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3D9504-E103-474C-BCE1-C821B43D397A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E2D9012-DAAD-4A73-B2F7-0B41C5858C96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96155516-B55F-4535-A280-22FB1C3BF710}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFBAFCF-8BBA-4EB7-AD71-696A8351C617}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9860</Characters>
+  <Pages>1</Pages>
+  <Words>1617</Words>
+  <Characters>9217</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>182</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Lloyd's</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11132</CharactersWithSpaces>
+  <CharactersWithSpaces>10813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report</dc:title>
   <dc:subject>Global Network Office Lease Renewal Process</dc:subject>
   <dc:creator>Upson, David</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254B26F69A575B45A924AC4DA9BCCF30</vt:lpwstr>