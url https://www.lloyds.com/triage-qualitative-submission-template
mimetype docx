--- v1 (2026-07-21)
+++ v2 (2026-08-14)
@@ -12,78 +12,78 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="652D4882" w14:textId="43FC0557" w:rsidR="00474A4F" w:rsidRPr="00882C8B" w:rsidRDefault="009E43A6" w:rsidP="00C93A96">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="408FF37D" wp14:editId="14F32D1E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="408FF37D" wp14:editId="04EAF7B6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>-61595</wp:posOffset>
+                  <wp:posOffset>-10795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-967789</wp:posOffset>
+                  <wp:posOffset>-1583690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7652825" cy="14173289"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7652825" cy="14173289"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="1E35BF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
@@ -96,53 +96,53 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="position:absolute;margin-left:-4.85pt;margin-top:-76.2pt;width:602.6pt;height:1116pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#1e35bf" stroked="f" strokeweight="1pt" w14:anchorId="0E718B54" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEsPt+gwIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx27ydpGdaqsXaZJ&#10;VVutnfpMMMSWMMeAxMl+/Q6wna6r9jAtDwS47767+3zH5dW+VWQnrGtAlzQ/mVAiNIeq0ZuSfn9a&#10;fTinxHmmK6ZAi5IehKNXi/fvLjszFwXUoCphCZJoN+9MSWvvzTzLHK9Fy9wJGKHRKMG2zOPRbrLK&#10;sg7ZW5UVk8nHrANbGQtcOIe3N8lIF5FfSsH9vZROeKJKirn5uNq4rsOaLS7ZfGOZqRvep8H+IYuW&#10;NRqDjlQ3zDOytc0fVG3DLTiQ/oRDm4GUDRexBqwmn7yq5rFmRsRaUBxnRpnc/6Pld7tH82BRhs64&#10;ucNtqGIvbRv+MT+yj2IdRrHE3hOOl2cfZ8V5MaOEoy2f5menxflF0DM7+hvr/BcBLQmbklr8HFEl&#10;trt1PkEHSAjnQDXVqlEqHuxmfa0s2TH8dPnn09mnVc/+G0zpANYQ3BJjuMmO1cSdPygRcEp/E5I0&#10;FeZfxExio4kxDuNcaJ8nU80qkcLPJvgboofWDB6x0kgYmCXGH7l7ggGZSAbulGWPD64i9unoPPlb&#10;Ysl59IiRQfvRuW002LcIFFbVR074QaQkTVBpDdXhwRILaUqc4asGv9stc/6BWRwLHCAcdX+Pi1TQ&#10;lRT6HSU12J9v3Qc8ditaKelwzErqfmyZFZSorxr7+CKfTsNcxsN0dlbgwb60rF9a9La9htAO+KgY&#10;HrcB79WwlRbaZ3wRliEqmpjmGLuk3NvhcO3T+OObwsVyGWE4i4b5W/1oeCAPqoa+fNo/M2v65vXY&#10;+HcwjCSbv+rhhA2eGpZbD7KJDX7Utdcb5zg2Tv/mhIfi5Tmiji/j4hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBl93eB4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7qybrQ0&#10;nRDSLiAmMeDuNl4b0ThVk22Fpyc7wcmy/On395ebyfbiRKM3jhUs5gkI4sZpw62Cj/ft7B6ED8ga&#10;e8ek4Js8bKrrqxIL7c78Rqd9aEUMYV+ggi6EoZDSNx1Z9HM3EMfbwY0WQ1zHVuoRzzHc9jJNkpW0&#10;aDh+6HCgp46ar/3RKsg0vu6eydyFevn58nMYUmO2Vqnbm+nxAUSgKfzBcNGP6lBFp9odWXvRK5jl&#10;60jGucjSJYgLscizDEStIE3W+QpkVcr/LapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AASw+36DAgAAYQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGX3d4HiAAAADQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="07DE2EA1" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.85pt;margin-top:-124.7pt;width:602.6pt;height:1116pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEsPt+gwIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx27ydpGdaqsXaZJ&#10;VVutnfpMMMSWMMeAxMl+/Q6wna6r9jAtDwS47767+3zH5dW+VWQnrGtAlzQ/mVAiNIeq0ZuSfn9a&#10;fTinxHmmK6ZAi5IehKNXi/fvLjszFwXUoCphCZJoN+9MSWvvzTzLHK9Fy9wJGKHRKMG2zOPRbrLK&#10;sg7ZW5UVk8nHrANbGQtcOIe3N8lIF5FfSsH9vZROeKJKirn5uNq4rsOaLS7ZfGOZqRvep8H+IYuW&#10;NRqDjlQ3zDOytc0fVG3DLTiQ/oRDm4GUDRexBqwmn7yq5rFmRsRaUBxnRpnc/6Pld7tH82BRhs64&#10;ucNtqGIvbRv+MT+yj2IdRrHE3hOOl2cfZ8V5MaOEoy2f5menxflF0DM7+hvr/BcBLQmbklr8HFEl&#10;trt1PkEHSAjnQDXVqlEqHuxmfa0s2TH8dPnn09mnVc/+G0zpANYQ3BJjuMmO1cSdPygRcEp/E5I0&#10;FeZfxExio4kxDuNcaJ8nU80qkcLPJvgboofWDB6x0kgYmCXGH7l7ggGZSAbulGWPD64i9unoPPlb&#10;Ysl59IiRQfvRuW002LcIFFbVR074QaQkTVBpDdXhwRILaUqc4asGv9stc/6BWRwLHCAcdX+Pi1TQ&#10;lRT6HSU12J9v3Qc8ditaKelwzErqfmyZFZSorxr7+CKfTsNcxsN0dlbgwb60rF9a9La9htAO+KgY&#10;HrcB79WwlRbaZ3wRliEqmpjmGLuk3NvhcO3T+OObwsVyGWE4i4b5W/1oeCAPqoa+fNo/M2v65vXY&#10;+HcwjCSbv+rhhA2eGpZbD7KJDX7Utdcb5zg2Tv/mhIfi5Tmiji/j4hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQCzhFZk4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7quG1vX&#10;dEJIu4BAYrC723htRJNUTbYVnh7vBCfb8qffn4vtaDtxpiEY7xTMpgkIcrXXxjUKPj92kxWIENFp&#10;7LwjBd8UYFve3hSYa39x73Tex0ZwiAs5Kmhj7HMpQ92SxTD1PTneHf1gMfI4NFIPeOFw28k0SZbS&#10;onF8ocWenlqqv/Ynq2Ch8fXtmcw8Vtnh5efYp8bsrFL3d+PjBkSkMf7BcNVndSjZqfInp4PoFExm&#10;D0xyTbN1BuJKpMl8AaLibr1KlyDLQv7/ovwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;BLD7foMCAABhBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAs4RWZOEAAAANAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#1e35bf" stroked="f" strokeweight="1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C93A96">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3665B8F1" wp14:editId="2801A8B3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-535305</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-953135</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1290955" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5" descr="TAB_100mm_NONBLEED_K"/>
@@ -196,154 +196,146 @@
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="154380F7" w14:textId="4EE246AC" w:rsidR="00474A4F" w:rsidRPr="004E79EC" w:rsidRDefault="009972A6" w:rsidP="00C93A96">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E79EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
         <w:t>Triage Qualitative Submission Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2BA84E" w14:textId="1190D298" w:rsidR="005C7E00" w:rsidRPr="003E148C" w:rsidRDefault="00A534C6" w:rsidP="71D2A373">
+    <w:p w14:paraId="2B2BA84E" w14:textId="77ABD4C1" w:rsidR="005C7E00" w:rsidRPr="003E148C" w:rsidRDefault="00A534C6" w:rsidP="71D2A373">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71D2A373">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="006113AF">
+      <w:r w:rsidR="00C43049">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>July</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00297B4F" w:rsidRPr="71D2A373">
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r w:rsidR="001F61BB" w:rsidRPr="71D2A373">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F61BB" w:rsidRPr="71D2A373">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="104F3CB3" w:rsidRPr="71D2A373">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79722613" w14:textId="77777777" w:rsidR="005C7E00" w:rsidRPr="004E79EC" w:rsidRDefault="005C7E00" w:rsidP="00370274">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FAEA5E5" w14:textId="77777777" w:rsidR="00A534C6" w:rsidRPr="004E79EC" w:rsidRDefault="00A534C6" w:rsidP="00A534C6">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34CFB6A4" w14:textId="77777777" w:rsidR="00A534C6" w:rsidRPr="004E79EC" w:rsidRDefault="00A534C6" w:rsidP="00A534C6">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76BE5E97" w14:textId="04D4A393" w:rsidR="005A3DDF" w:rsidRPr="00A534C6" w:rsidRDefault="00D951D8" w:rsidP="00A534C6">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="332C1918" wp14:editId="5C88D44D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-7034530</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1290955" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 6" descr="TAB_100mm_NONBLEED_K"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="TAB_100mm_NONBLEED_K"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -464,91 +456,118 @@
       <w:r w:rsidR="4BAA00EE">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t xml:space="preserve">roup to assess if an application will progress to the </w:t>
       </w:r>
       <w:r w:rsidR="77403360">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t xml:space="preserve">usiness </w:t>
       </w:r>
       <w:r w:rsidR="6ACD3B97">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t xml:space="preserve">pportunities </w:t>
       </w:r>
       <w:r w:rsidR="39FFFF7D">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00BC078A">
         <w:t>ommittee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B7BC83" w14:textId="7BE0599D" w:rsidR="003B6F9F" w:rsidRDefault="003B6F9F" w:rsidP="00DA0753">
+    <w:p w14:paraId="60D9CB95" w14:textId="77777777" w:rsidR="00480F54" w:rsidRDefault="003B6F9F" w:rsidP="00DA0753">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Triage </w:t>
       </w:r>
       <w:r w:rsidR="00F819BA">
         <w:t>Narrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC078A">
         <w:t xml:space="preserve"> Submission</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> asks for a summary of the proposal covering </w:t>
+        <w:t xml:space="preserve"> asks for a summary of the proposal covering</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31061">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF6BE0">
-        <w:t>the proposed business plan, historical performance (if appliable), governance, exposure management and ESG</w:t>
+        <w:t>the proposed business plan,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31061">
+        <w:t xml:space="preserve"> capital support,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6BE0">
+        <w:t xml:space="preserve"> historical performance (if appli</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31061">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6BE0">
+        <w:t xml:space="preserve">able), governance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31061">
+        <w:t>exposure management, consideration of sustainability and culture</w:t>
       </w:r>
       <w:r w:rsidR="005E0ED0" w:rsidRPr="003E148C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB57CD" w:rsidRPr="003E148C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002856E8" w:rsidRPr="003E148C">
+    </w:p>
+    <w:p w14:paraId="71B7BC83" w14:textId="30845C68" w:rsidR="003B6F9F" w:rsidRDefault="002856E8" w:rsidP="00DA0753">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E148C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that reference in this document to ‘syndicate’ can </w:t>
       </w:r>
       <w:r w:rsidR="00B75A72" w:rsidRPr="003E148C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">include </w:t>
       </w:r>
-      <w:r w:rsidR="002856E8" w:rsidRPr="003E148C">
+      <w:r w:rsidRPr="003E148C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>syndicate, Syndicate in a box, Special Purpose Arrangement or Captive syndicate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748401CC" w14:textId="006B2BDB" w:rsidR="003B6F9F" w:rsidRDefault="005104C2" w:rsidP="00DA0753">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="003B6F9F">
         <w:t xml:space="preserve">Triage </w:t>
       </w:r>
       <w:r w:rsidR="003B6F9F" w:rsidRPr="00BC078A">
         <w:t>Qua</w:t>
       </w:r>
       <w:r w:rsidR="003B6F9F">
         <w:t>ntitative</w:t>
       </w:r>
       <w:r w:rsidR="003B6F9F" w:rsidRPr="00BC078A">
@@ -557,97 +576,124 @@
       <w:r>
         <w:t xml:space="preserve"> asks for </w:t>
       </w:r>
       <w:r w:rsidR="002B75E1">
         <w:t>inputs to form a detailed view of the business to be written. In return the model will give</w:t>
       </w:r>
       <w:r w:rsidR="00954B63">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="009209CB">
         <w:t>applicant</w:t>
       </w:r>
       <w:r w:rsidR="002B75E1">
         <w:t xml:space="preserve"> an indication on the expected costs of operating at Lloyd</w:t>
       </w:r>
       <w:r w:rsidR="009F68D6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="002B75E1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005E0ED0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FFE7A1" w14:textId="5E145CE9" w:rsidR="006D2842" w:rsidRDefault="00954B63" w:rsidP="00DA0753">
+    <w:p w14:paraId="19FFE7A1" w14:textId="5452CBC4" w:rsidR="006D2842" w:rsidRDefault="00954B63" w:rsidP="00DA0753">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00053A78">
         <w:t xml:space="preserve">he Triage </w:t>
       </w:r>
       <w:r w:rsidR="00297F2C">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00053A78">
         <w:t xml:space="preserve">roup </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will use the information submitted </w:t>
       </w:r>
       <w:r w:rsidR="00053A78">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00297F2C">
-        <w:t>review your proposal and where relevant</w:t>
+        <w:t>review your proposal and</w:t>
+      </w:r>
+      <w:r w:rsidR="00602EDA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00297F2C">
+        <w:t xml:space="preserve"> where relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="00602EDA">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00867089">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00297F2C">
         <w:t xml:space="preserve">highlight </w:t>
       </w:r>
       <w:r w:rsidR="00867089">
         <w:t xml:space="preserve">focus </w:t>
       </w:r>
       <w:r w:rsidR="00297F2C">
         <w:t>areas</w:t>
       </w:r>
       <w:r w:rsidR="00867089">
         <w:t xml:space="preserve"> where additional information may be required</w:t>
       </w:r>
       <w:r w:rsidR="005E0ED0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE3D3AB" w14:textId="13A25E85" w:rsidR="00701968" w:rsidRPr="00A92B35" w:rsidRDefault="73F986A8" w:rsidP="00DA0753">
+    <w:p w14:paraId="4CE3D3AB" w14:textId="3E4A3633" w:rsidR="00701968" w:rsidRPr="00A92B35" w:rsidRDefault="73F986A8" w:rsidP="00DA0753">
       <w:r>
-        <w:t xml:space="preserve">Please be aware the purpose is for the </w:t>
+        <w:t>Please be aware</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2D85">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2D85">
+        <w:t xml:space="preserve">of this document </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is for the </w:t>
       </w:r>
       <w:r w:rsidR="6067D07F">
-        <w:t>perspective</w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00480F54">
+        <w:t>ro</w:t>
+      </w:r>
+      <w:r w:rsidR="6067D07F">
+        <w:t>spective</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> app</w:t>
       </w:r>
       <w:r w:rsidR="2B875066">
         <w:t xml:space="preserve">licant to </w:t>
       </w:r>
       <w:r w:rsidR="625F9C3F">
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r w:rsidR="527AFFE6">
         <w:t>sufficient</w:t>
       </w:r>
       <w:r w:rsidR="625F9C3F">
         <w:t xml:space="preserve"> information for Lloyd’s to develop a</w:t>
       </w:r>
       <w:r w:rsidR="5E7E0072">
         <w:t xml:space="preserve"> high</w:t>
       </w:r>
       <w:r w:rsidR="5B337C5C">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="5E7E0072">
         <w:t xml:space="preserve">level </w:t>
       </w:r>
@@ -675,62 +721,74 @@
       <w:r w:rsidR="7AFBF1FA">
         <w:t xml:space="preserve"> at this stage in the process</w:t>
       </w:r>
       <w:r w:rsidR="63D42E64">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="78CFAC31">
         <w:t xml:space="preserve">If we feel </w:t>
       </w:r>
       <w:r w:rsidR="3B2EED90">
         <w:t>something</w:t>
       </w:r>
       <w:r w:rsidR="78CFAC31">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="094EA920">
         <w:t>missing</w:t>
       </w:r>
       <w:r w:rsidR="7FF79D52">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="78CFAC31">
         <w:t xml:space="preserve"> we will request it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072FA14A" w14:textId="2FBEC214" w:rsidR="00701968" w:rsidRPr="00A92B35" w:rsidRDefault="494A9330" w:rsidP="00DA0753">
+    <w:p w14:paraId="072FA14A" w14:textId="16AB9E87" w:rsidR="00701968" w:rsidRPr="00A92B35" w:rsidRDefault="494A9330" w:rsidP="00DA0753">
       <w:r>
-        <w:t>Please note that s</w:t>
+        <w:t>Please note that</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2D85">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="780346A1">
         <w:t xml:space="preserve">hould you be successful </w:t>
       </w:r>
       <w:r w:rsidR="2C356085">
         <w:t>and progress to the next stage</w:t>
       </w:r>
       <w:r w:rsidR="76CE3958">
-        <w:t>, Business Opportunities Committee – detailed plan presentation, you will be asked to provide more detailed information in respect of the same</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2D85">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="76CE3958">
+        <w:t>Business Opportunities Committee, you will be asked to provide more detailed information in respect of the same</w:t>
       </w:r>
       <w:r w:rsidR="4326A12E">
         <w:t xml:space="preserve"> topics listed in this document.</w:t>
       </w:r>
       <w:r w:rsidR="76CE3958">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588F587F" w14:textId="377942EE" w:rsidR="00701968" w:rsidRPr="00A92B35" w:rsidRDefault="00701968" w:rsidP="00DA0753"/>
     <w:p w14:paraId="210A2DE2" w14:textId="384C7E82" w:rsidR="000B763A" w:rsidRPr="00A92B35" w:rsidRDefault="000B763A" w:rsidP="000B763A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92B35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
@@ -768,2116 +826,2564 @@
         <w:id w:val="1613089028"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="5D59C029" w14:textId="0859199D" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r w:rsidRPr="00A92B35">
             <w:t>Contents</w:t>
           </w:r>
           <w:r w:rsidR="00971FF1">
             <w:tab/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="179AC056" w14:textId="7D62280B" w:rsidR="008760C1" w:rsidRDefault="00EB2DDA" w:rsidP="00C47191">
+        <w:p w14:paraId="37D80E82" w14:textId="28CFF078" w:rsidR="006D3A7C" w:rsidRDefault="00EB2DDA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A92B35">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A92B35">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A92B35">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc129768388" w:history="1">
-            <w:r w:rsidR="008760C1" w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735092" w:history="1">
+            <w:r w:rsidR="006D3A7C" w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008760C1">
+            <w:r w:rsidR="006D3A7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008760C1" w:rsidRPr="00592C64">
+            <w:r w:rsidR="006D3A7C" w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Proposed Business Plan</w:t>
             </w:r>
-            <w:r w:rsidR="008760C1">
+            <w:r w:rsidR="006D3A7C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="008760C1">
+            <w:r w:rsidR="006D3A7C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="008760C1">
-[...10 lines deleted...]
-            <w:r w:rsidR="008760C1">
+            <w:r w:rsidR="006D3A7C">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735092 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D3A7C">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D3A7C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008760C1">
+            <w:r w:rsidR="006D3A7C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="008760C1">
+            <w:r w:rsidR="006D3A7C">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26D14F14" w14:textId="6648111B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="76B15E2D" w14:textId="23ED1857" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768389" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735093" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Business Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768389 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735093 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46D36FB5" w14:textId="6D31C546" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="0D76D318" w14:textId="70FDAE44" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768390" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735094" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your distribution strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768390 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735094 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38714A7F" w14:textId="1B534A90" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="228D052E" w14:textId="36CFBF0F" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768391" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735095" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your outwards reinsurance strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768391 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735095 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D43B882" w14:textId="59B09B2B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="170C77CD" w14:textId="185889D3" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768392" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735096" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your capital strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768392 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735096 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A0A5347" w14:textId="08C135C8" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="545CAEE4" w14:textId="406A79E0" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768393" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735097" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please outline your target market</w:t>
+              <w:t>Please outline your capital setting approach</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768393 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735097 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5929B4F7" w14:textId="05958CF1" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="02AE3C3F" w14:textId="54D60EBF" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768394" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735098" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Why do you want to do this through Lloyd’s?</w:t>
+              <w:t>Please outline your target market</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768394 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735098 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30105055" w14:textId="0B8062AA" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="7149E113" w14:textId="38DF4618" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236735099" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Please outline your cycle management strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735099 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3A4C8BD8" w14:textId="18F54045" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236735100" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>1.8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Why do you want to do this through Lloyd’s?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735100 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="259DA447" w14:textId="49D0C561" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768395" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735101" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Historic Performance (if applicable)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768395 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735101 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7CE6963B" w14:textId="71EF4B0B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="2BB40439" w14:textId="16978EDD" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768396" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735102" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please demonstrate your historic performance (5 years, if available)</w:t>
+              <w:t>Please demonstrate your historic performance for the last 5 years</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768396 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735102 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="351E4EF8" w14:textId="504CC47B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="3412BCAC" w14:textId="5A505985" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768397" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735103" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768397 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735103 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66C84B8B" w14:textId="5172E655" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="4DDCF4A4" w14:textId="774AE41F" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768398" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735104" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your ownership structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768398 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735104 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D071054" w14:textId="2F05D706" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="30A20F78" w14:textId="1C271E6F" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768399" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735105" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your organisational structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768399 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735105 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="030A3186" w14:textId="0B07E7F3" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="54384AE8" w14:textId="3127ECC9" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768400" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735106" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your resourcing plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768400 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735106 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="391A8E56" w14:textId="614E6CD9" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="0E9E77BB" w14:textId="01000428" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236735107" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Disclosure of regulatory actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735107 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7064056A" w14:textId="3DE35A7A" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C" w:rsidP="00B8200A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:ind w:left="0" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="4830B476" w14:textId="13FA94CE" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768401" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735109" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Exposure management</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768401 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735109 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AD35CF9" w14:textId="32182ED2" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="0F87DD93" w14:textId="0F35EEBC" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768402" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735110" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline your exposure management strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768402 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735110 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29A2A43C" w14:textId="4B742472" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="6A4C078C" w14:textId="5E8D1A34" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768403" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735111" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please outline any key risk concentration or systemic risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768403 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735111 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F835B3A" w14:textId="07BF7402" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="01CA7A14" w14:textId="52EA3F5C" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768404" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735112" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Captive syndicates only</w:t>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Please provide your estimated net total insured value</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768404 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735112 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D4F9A35" w14:textId="3A22E08B" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="4FB9FA2D" w14:textId="7655A820" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768405" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735113" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Captive syndicates only</w:t>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Do you plan to transfer any current captive business into the captive syndicate?</w:t>
+              <w:t>Do you plan to transfer any current captive business into the captive syndicate? If so, please outline the details below including:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768405 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735113 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01DBD0CE" w14:textId="19E75404" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="2CBF70EF" w14:textId="1228481D" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768406" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735114" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability </w:t>
-[...17 lines deleted...]
-              <w:t>factors</w:t>
+              <w:t>Sustainability Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768406 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735114 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68E61160" w14:textId="59B109CE" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="475C5079" w14:textId="2D735869" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768407" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735115" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please outline </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> strategy</w:t>
+              <w:t>Please [briefly] outline your Sustainability strategy.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768407 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735115 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D3585F6" w14:textId="6733331C" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="3B880F05" w14:textId="3226AF20" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768408" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735116" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B506A">
-[...5 lines deleted...]
-              <w:t>Please outline if and what sustainability and ESG factors will be considered when underwriting</w:t>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Please outline whether sustainability factors will be considered when underwriting.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768408 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735116 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69612966" w14:textId="20E7FBB8" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="6DB4FD38" w14:textId="0E19B01B" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768409" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735117" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Are you committed to net zero by 2050?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768409 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735117 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F7E11A2" w14:textId="37879FAE" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
-[...147 lines deleted...]
-        <w:p w14:paraId="28399676" w14:textId="7A85BF44" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="53633558" w14:textId="4737A2F5" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768412" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735118" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Additional information</w:t>
+              <w:t>Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768412 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735118 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="444E056F" w14:textId="4C5CD4FC" w:rsidR="008760C1" w:rsidRDefault="008760C1" w:rsidP="00C47191">
+        <w:p w14:paraId="20024F4E" w14:textId="31EDDC9E" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
-            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129768413" w:history="1">
-            <w:r w:rsidRPr="00592C64">
+          <w:hyperlink w:anchor="_Toc236735119" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00592C64">
+            <w:r w:rsidRPr="00D31A84">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please outline any other information that you would like to highlight that could be relevant to our review</w:t>
+              <w:t>Please provide an overview of your company’s strategy and approach to building a diverse and inclusive culture.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129768413 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735119 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="572DC58D" w14:textId="003341A1" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
+        <w:p w14:paraId="13A9311D" w14:textId="54C9B165" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236735120" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>What is your planned percentage of female representation across your proposed syndicate staff?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735120 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5CCDEDD7" w14:textId="2521538E" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236735121" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>6.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>What is your planned percentage of staff that come from minority ethnic backgrounds?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735121 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="632A35CF" w14:textId="316AE25B" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236735122" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Additional information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735122 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="655F24D5" w14:textId="32A60DA3" w:rsidR="006D3A7C" w:rsidRDefault="006D3A7C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc236735123" w:history="1">
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D31A84">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Please outline any other information that you would like to highlight that could be relevant to our review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc236735123 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="572DC58D" w14:textId="0E14E908" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
           <w:r w:rsidRPr="00A92B35">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="14D6243B" w14:textId="233E40AB" w:rsidR="00835681" w:rsidRPr="00A92B35" w:rsidRDefault="00835681" w:rsidP="00961371"/>
     <w:p w14:paraId="4282081C" w14:textId="158CFBEF" w:rsidR="00F23E3E" w:rsidRDefault="00F23E3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47342D48" w14:textId="0A5A6377" w:rsidR="00815B45" w:rsidRDefault="00AD69F0" w:rsidP="00636241">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc129768388"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc236735092"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Proposed </w:t>
       </w:r>
       <w:r w:rsidR="00AC2DB8">
         <w:t>Business</w:t>
       </w:r>
       <w:r w:rsidR="00815B45">
         <w:t xml:space="preserve"> Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7296720D" w14:textId="48A6936A" w:rsidR="00815B45" w:rsidRDefault="00D6202A" w:rsidP="00815B45">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc129768389"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc236735093"/>
       <w:r>
         <w:t>Business Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6CE377F8" w14:textId="1A49A6FA" w:rsidR="00D6202A" w:rsidRPr="00D6202A" w:rsidRDefault="54277C90" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00D6202A" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">verview of the proposed </w:t>
@@ -2924,56 +3430,55 @@
         </w:rPr>
         <w:t>, specifying the nature of the risks to be covered</w:t>
       </w:r>
       <w:r w:rsidR="58B7E39C" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Please include</w:t>
       </w:r>
       <w:r w:rsidR="450B1502" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="58B7E39C" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how it will enhance what the Lloyd’s market can provide its customers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B36A65C" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00AC2DB8"/>
     <w:p w14:paraId="58E464C3" w14:textId="45B975ED" w:rsidR="00394517" w:rsidRDefault="006326A6" w:rsidP="00394517">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc129768390"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc236735094"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="5A51BE29">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your d</w:t>
       </w:r>
       <w:r w:rsidR="00826C9A">
         <w:t xml:space="preserve">istribution </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00826C9A">
         <w:t>trategy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2D8DF514" w14:textId="643D5617" w:rsidR="0087686E" w:rsidRPr="00F33AEC" w:rsidRDefault="0087686E" w:rsidP="0087686E">
       <w:r w:rsidRPr="22B5720D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -3013,56 +3518,55 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="000C5494">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g. broker, direct, cover holder, delegated authority.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFA6495" w14:textId="6A3F4EAE" w:rsidR="00394517" w:rsidRDefault="00394517" w:rsidP="00394517">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BA4EAB" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00394517"/>
     <w:p w14:paraId="7B3A966B" w14:textId="565D2706" w:rsidR="00394517" w:rsidRDefault="001F5559" w:rsidP="00394517">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc129768391"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc236735095"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="5F8D42AA">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00D44096">
         <w:t>outward</w:t>
       </w:r>
       <w:r w:rsidR="0C94A4F1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D44096">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C0484">
         <w:t xml:space="preserve">reinsurance </w:t>
       </w:r>
       <w:r w:rsidR="00D6202A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001C0484">
@@ -3099,56 +3603,60 @@
         </w:rPr>
         <w:t xml:space="preserve">of reinsurance to be purchased </w:t>
       </w:r>
       <w:r w:rsidR="2D8E1BD1" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>proposed minimal financial strength rating of counterparties</w:t>
       </w:r>
       <w:r w:rsidR="00F000BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E1AD82" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00394517"/>
+    <w:p w14:paraId="35E1AD82" w14:textId="4A4A283C" w:rsidR="00BB4547" w:rsidRDefault="00B8200A" w:rsidP="00394517">
+      <w:r>
+        <w:t>[X]</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="35E20ACF" w14:textId="679DA76C" w:rsidR="00394517" w:rsidRDefault="006D1CCC" w:rsidP="00394517">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc129768392"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc236735096"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="610A2D4A">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your capital strategy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="36E0F287" w14:textId="6522EB0F" w:rsidR="006D1CCC" w:rsidRPr="00E80F59" w:rsidRDefault="009E512C" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>If known, who are your identified capital providers</w:t>
@@ -3205,92 +3713,94 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and w</w:t>
       </w:r>
       <w:r w:rsidR="002765C1" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hat discussions (if any) have taken place so far?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67860A43" w14:textId="214E63C1" w:rsidR="00BB4547" w:rsidRDefault="00394517" w:rsidP="00D82790">
       <w:r>
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AB0D2C" w14:textId="3F3FF48B" w:rsidR="00812EC3" w:rsidRDefault="00812EC3" w:rsidP="00687B5F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc129768393"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc236735097"/>
       <w:r>
         <w:t>Please outline your capital setting approach</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4E8F91C1" w14:textId="5453FA02" w:rsidR="00687B5F" w:rsidRPr="006C15B4" w:rsidRDefault="00687B5F" w:rsidP="006C15B4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C15B4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The New Syndicate Capital Guidance sets out the 2 options for setting capital for new entrants. Please outline which option you have assessed is most appropriate for you and why you consider this to be the case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3BD66B" w14:textId="745D66CF" w:rsidR="00F459DB" w:rsidRDefault="009957EC" w:rsidP="009957EC">
       <w:r>
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D1D6ED" w14:textId="1A2F3EF9" w:rsidR="00ED03AB" w:rsidRDefault="00ED03AB" w:rsidP="00BB4547">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc236735098"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="6645B1CB">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00F05913">
         <w:t>target market</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0B2EFE0B" w14:textId="101BAD11" w:rsidR="00ED03AB" w:rsidRPr="00E80F59" w:rsidRDefault="00BB4547" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Including any associated risks and risk mitigations. I</w:t>
       </w:r>
       <w:r w:rsidR="00F05913" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>f targeting consumers</w:t>
       </w:r>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
@@ -3308,222 +3818,206 @@
       </w:r>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>conduct risks and mitigations</w:t>
       </w:r>
       <w:r w:rsidR="00F000BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D4AB76" w14:textId="2880E2F4" w:rsidR="00BB4547" w:rsidRDefault="00ED03AB" w:rsidP="00ED03AB">
       <w:r>
         <w:t>[X].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554769F7" w14:textId="27DED93B" w:rsidR="004B27ED" w:rsidRDefault="004B27ED" w:rsidP="004B27ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc236735099"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="007A7589" w:rsidRPr="007A7589">
         <w:t>outline your cycle management strategy</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="1216CE39" w14:textId="77777777" w:rsidR="0092540C" w:rsidRDefault="0092540C" w:rsidP="00ED03AB">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092540C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe how you plan to manage the proposed business through different phases of the cycle, including how growth, underwriting strategy and capital deployment would be adapted in response to changing market conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613F525B" w14:textId="0B3BD995" w:rsidR="004B27ED" w:rsidRDefault="004B27ED" w:rsidP="00ED03AB">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C290B9" w14:textId="3530BB84" w:rsidR="00750384" w:rsidRDefault="00750384" w:rsidP="00750384">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc129768394"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc236735100"/>
       <w:r>
         <w:t>Why do you want to do this through Lloyd’s</w:t>
       </w:r>
       <w:r w:rsidR="00351753">
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00351753">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A42826" w14:textId="77777777" w:rsidR="00DD5066" w:rsidRDefault="006F2698" w:rsidP="00750384">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>What specifically will establi</w:t>
       </w:r>
       <w:r w:rsidR="00C20C27" w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">shing a Lloyd’s </w:t>
       </w:r>
       <w:r w:rsidR="00DD5066" w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>syndicate deliver to your business?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172FA1AA" w14:textId="4AE9CE82" w:rsidR="00AC58FA" w:rsidRDefault="00AC58FA" w:rsidP="00750384">
       <w:r w:rsidRPr="00AC58FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Have you had any prior experience of the Lloyd’s market?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C24EF2" w14:textId="52E047CB" w:rsidR="00AE3042" w:rsidRDefault="00750384" w:rsidP="009554E0">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A95095" w14:textId="43487EB8" w:rsidR="00AE3042" w:rsidRDefault="00AE3042">
+    <w:p w14:paraId="739B6A72" w14:textId="77777777" w:rsidR="00BA213E" w:rsidRDefault="00BA213E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F323707" w14:textId="77777777" w:rsidR="00AE3042" w:rsidRDefault="00AE3042">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4DCB0A80" w14:textId="76F36751" w:rsidR="00D76EDD" w:rsidRPr="00590751" w:rsidRDefault="00D76EDD" w:rsidP="00D76EDD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc129768395"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc236735101"/>
       <w:r w:rsidRPr="00590751">
         <w:t>Historic Performance</w:t>
       </w:r>
       <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
       <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="015EB7FB" w14:textId="5AC280DA" w:rsidR="00D76EDD" w:rsidRPr="00590751" w:rsidRDefault="002B6D5F" w:rsidP="00D76EDD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc129768396"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc236735102"/>
       <w:r w:rsidRPr="00590751">
         <w:t>Please de</w:t>
       </w:r>
       <w:r w:rsidR="79A5C7E5" w:rsidRPr="00590751">
         <w:t>monstrate</w:t>
       </w:r>
       <w:r w:rsidRPr="00590751">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00845B69" w:rsidRPr="00590751">
         <w:t>your historic p</w:t>
       </w:r>
       <w:r w:rsidR="00B872DB" w:rsidRPr="00590751">
         <w:t>erformance</w:t>
       </w:r>
       <w:r w:rsidR="005731B5" w:rsidRPr="00590751">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00595707" w:rsidRPr="00590751">
         <w:t>for the last 5</w:t>
       </w:r>
       <w:r w:rsidR="005731B5" w:rsidRPr="00590751">
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="68FBDD5C" w14:textId="7495E970" w:rsidR="00B872DB" w:rsidRPr="00BA213E" w:rsidRDefault="00F92818" w:rsidP="005B0FD7">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The information should detail</w:t>
       </w:r>
       <w:r w:rsidR="00B0426F" w:rsidRPr="00590751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, by calendar year, </w:t>
       </w:r>
       <w:r w:rsidR="00B872DB" w:rsidRPr="00590751">
         <w:rPr>
@@ -3639,65 +4133,97 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">business </w:t>
       </w:r>
       <w:r w:rsidR="009E2640" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">currently written by the applicant.  If not </w:t>
       </w:r>
       <w:r w:rsidR="005B587F" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r w:rsidR="000B0102" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (eg, where the syndicate proposal </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B0102" w:rsidRPr="00BA213E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B0102" w:rsidRPr="00BA213E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where the syndicate proposal </w:t>
       </w:r>
       <w:r w:rsidR="00617175" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>is presented by a new start-up</w:t>
+        <w:t xml:space="preserve">is presented by a new </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00617175" w:rsidRPr="00BA213E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>start-up</w:t>
       </w:r>
       <w:r w:rsidR="007A1334" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, or delivers an innovative product</w:t>
+        <w:t>, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A1334" w:rsidRPr="00BA213E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delivers an innovative product</w:t>
       </w:r>
       <w:r w:rsidR="00617175" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) the </w:t>
       </w:r>
       <w:r w:rsidR="00BE6C75" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">past performance data </w:t>
       </w:r>
       <w:r w:rsidR="005B587F" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidR="00DD4023" w:rsidRPr="00BA213E">
         <w:rPr>
           <w:i/>
@@ -3705,108 +4231,108 @@
         </w:rPr>
         <w:t xml:space="preserve"> relate to previous underwriting.</w:t>
       </w:r>
       <w:r w:rsidR="004651FD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F85CD2" w14:textId="4A719EF0" w:rsidR="00D82790" w:rsidRDefault="00845B69" w:rsidP="00D82790">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EC6851" w14:textId="77777777" w:rsidR="00A534C6" w:rsidRDefault="00A534C6" w:rsidP="00D82790"/>
     <w:p w14:paraId="5CA8E17A" w14:textId="4EE342AC" w:rsidR="00D82790" w:rsidRDefault="00D82790" w:rsidP="00D82790">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc129768397"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236735103"/>
       <w:r>
         <w:t>Governance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="52DC1F4D" w14:textId="226F6D14" w:rsidR="00D82790" w:rsidRDefault="00D82790" w:rsidP="00D82790">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc129768398"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc236735104"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="11E1A6C1">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your</w:t>
       </w:r>
       <w:r w:rsidR="00AD6C79">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ownership structure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A111A3A" w14:textId="7090A730" w:rsidR="00711146" w:rsidRDefault="00D82790" w:rsidP="00D82790">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786ACB1A" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00D82790"/>
     <w:p w14:paraId="765A7410" w14:textId="312E869D" w:rsidR="00711146" w:rsidRDefault="00711146" w:rsidP="00711146">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc129768399"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc236735105"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="1D6E582E">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="009D7A66">
         <w:t>organisational</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> structure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDBBC54" w14:textId="55F0CE58" w:rsidR="009D7A66" w:rsidRPr="009D7A66" w:rsidRDefault="009D7A66" w:rsidP="006926EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Including </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7A66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>a clear description of the duties, powers and responsibilities of all relevant functions</w:t>
@@ -3830,61 +4356,61 @@
       <w:r w:rsidR="005920AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A97C001" w14:textId="2257A51F" w:rsidR="00711146" w:rsidRDefault="009D7A66" w:rsidP="009D7A66">
       <w:r w:rsidRPr="009D7A66">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00711146">
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17664A57" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="009D7A66"/>
     <w:p w14:paraId="3AFF16AB" w14:textId="2FE782A2" w:rsidR="00AD69F0" w:rsidRDefault="00AD69F0" w:rsidP="00AD69F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc129768400"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc236735106"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="21D49DA9">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your resourcing plan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A9EDAD" w14:textId="77777777" w:rsidR="00F7732D" w:rsidRDefault="00AD69F0" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Including dedicated, </w:t>
       </w:r>
       <w:r w:rsidR="001A3EB4" w:rsidRPr="6C50EFF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>third</w:t>
       </w:r>
@@ -3907,51 +4433,67 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2531D411" w14:textId="43468290" w:rsidR="00AD69F0" w:rsidRPr="00AD69F0" w:rsidRDefault="00F7732D" w:rsidP="6C50EFF8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In order for Lloyd’s to undertake initial</w:t>
       </w:r>
       <w:r w:rsidR="008732DA" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, high level KYC etc checks, p</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008732DA" w:rsidRPr="007245AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>high level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008732DA" w:rsidRPr="007245AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KYC etc checks, p</w:t>
       </w:r>
       <w:r w:rsidR="006631F4" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">lease </w:t>
       </w:r>
       <w:r w:rsidR="004A6DD5" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r w:rsidR="00DC0782" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">full </w:t>
       </w:r>
       <w:r w:rsidR="004A6DD5" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
@@ -3983,364 +4525,389 @@
       <w:r w:rsidR="008732DA" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  [Note:  further, more detailed checks will be carried out </w:t>
       </w:r>
       <w:r w:rsidR="00E1063C" w:rsidRPr="007245AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in the event your application secures ‘in principle’ approval.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDCAC3F" w14:textId="528E3C22" w:rsidR="00F942E0" w:rsidRDefault="00AD69F0" w:rsidP="00AD69F0">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4BB72C" w14:textId="77777777" w:rsidR="00186C62" w:rsidRDefault="00186C62" w:rsidP="00AD69F0"/>
     <w:p w14:paraId="342AFD99" w14:textId="1E0F4A71" w:rsidR="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00F942E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc236735107"/>
       <w:r w:rsidRPr="00F942E0">
         <w:t xml:space="preserve">Disclosure of </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F942E0">
         <w:t xml:space="preserve">egulatory </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F942E0">
         <w:t>ctions</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="751F1208" w14:textId="4052664A" w:rsidR="00F942E0" w:rsidRPr="004833CE" w:rsidRDefault="00F942E0" w:rsidP="00F942E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc236735108"/>
       <w:r w:rsidRPr="004833CE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please could you confirm whether you, or any of your proposed SMFs or directors, have any known regulatory action taken against them, or any sanctions, fines, or other regulatory judgements, including in overseas jurisdictions. </w:t>
+        <w:t>Please could you confirm whether you, or any of your proposed SMFs or directors, have any known regulatory action taken against them, or any sanctions, fines, or other regulatory judgements, including in overseas jurisdictions.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="004833CE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31469D1D" w14:textId="76FC22F2" w:rsidR="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00F942E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FA762FE" w14:textId="4FCE99C8" w:rsidR="00F942E0" w:rsidRPr="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00AD69F0">
       <w:r w:rsidRPr="00F942E0">
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CCD8944" w14:textId="77777777" w:rsidR="00F942E0" w:rsidRDefault="00F942E0" w:rsidP="00AD69F0"/>
+    <w:p w14:paraId="6FEFE9B2" w14:textId="77777777" w:rsidR="00B8200A" w:rsidRDefault="00B8200A" w:rsidP="00AD69F0"/>
     <w:p w14:paraId="4735B76F" w14:textId="08BE7CB3" w:rsidR="00F50A4F" w:rsidRPr="00363861" w:rsidRDefault="00F50A4F" w:rsidP="00F50A4F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc129768401"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc236735109"/>
       <w:r w:rsidRPr="00363861">
+        <w:lastRenderedPageBreak/>
         <w:t>Exposure management</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="72CB0878" w14:textId="7ED4BB9D" w:rsidR="00F50A4F" w:rsidRDefault="00F50A4F" w:rsidP="00F50A4F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc129768402"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236735110"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="145DBC4E">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00920261">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="008D7490">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00920261">
         <w:t>xposure management strategy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="6E86B8D1" w14:textId="4690C22D" w:rsidR="004710F1" w:rsidRPr="004710F1" w:rsidRDefault="004710F1" w:rsidP="004710F1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0484">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Including </w:t>
       </w:r>
       <w:r w:rsidR="008D7490">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>the tools and standards that are followed</w:t>
       </w:r>
       <w:r w:rsidR="005920AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BBC547" w14:textId="7186B066" w:rsidR="00B20B0B" w:rsidRDefault="00F50A4F" w:rsidP="00F50A4F">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572A1A63" w14:textId="77777777" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00F50A4F"/>
     <w:p w14:paraId="5EB2431D" w14:textId="00B41BE4" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc129768403"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc236735111"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="3DA8A170">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002731AE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20B0B">
         <w:t xml:space="preserve">key risk </w:t>
       </w:r>
       <w:r w:rsidR="002731AE" w:rsidRPr="002731AE">
         <w:t xml:space="preserve">concentration </w:t>
       </w:r>
       <w:r w:rsidR="002731AE">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="002731AE" w:rsidRPr="002731AE">
         <w:t xml:space="preserve"> systemic</w:t>
       </w:r>
       <w:r w:rsidR="002731AE">
         <w:t xml:space="preserve"> risk</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="54F0C5A5" w14:textId="2120CF19" w:rsidR="00031709" w:rsidRPr="00031709" w:rsidRDefault="000B2491" w:rsidP="00031709">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">For both </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2491">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>natural catastrophe and non-natural catastrophe risk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00031709" w:rsidRPr="001C0484">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Including </w:t>
+        <w:t>Including</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00031709" w:rsidRPr="001C0484">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00031709">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>any mitigating actions that are taken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE93CE8" w14:textId="4806692F" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38FE09FD" w14:textId="77777777" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B"/>
     <w:p w14:paraId="165A2964" w14:textId="2E0A48BF" w:rsidR="00B20B0B" w:rsidRDefault="00B20B0B" w:rsidP="00B20B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc129768404"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236735112"/>
       <w:r w:rsidRPr="009E6184">
         <w:t>Captive</w:t>
       </w:r>
       <w:r w:rsidR="00FF5005" w:rsidRPr="009E6184">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6184">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FF5005" w:rsidRPr="009E6184">
         <w:t>yndicates</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6184">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5005" w:rsidRPr="009E6184">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6184">
         <w:t>nly</w:t>
       </w:r>
       <w:r w:rsidR="00DE3438">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Please provide your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B20B0B">
         <w:t>estimated net total insured value</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="7F34861A" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="005B36B8" w:rsidP="00A534C6">
       <w:r>
         <w:t>We anticipate that attr</w:t>
       </w:r>
       <w:r w:rsidR="00F348B6">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tional risk captives will be capitalised in a similar manner to </w:t>
       </w:r>
       <w:r w:rsidR="00F348B6">
         <w:t>traditional syndicates. Where there are more volatile risks, we will do an assessment of net total insured value to risk type and capital and may request additional protection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308CEC70" w14:textId="116B69BE" w:rsidR="00A534C6" w:rsidRDefault="00B20B0B" w:rsidP="00A534C6">
       <w:r>
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732C4066" w14:textId="77777777" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="00A534C6"/>
-    <w:p w14:paraId="792C9AB8" w14:textId="77777777" w:rsidR="00432B88" w:rsidRDefault="00432B88" w:rsidP="00A534C6"/>
     <w:p w14:paraId="727CFD13" w14:textId="77777777" w:rsidR="00432B88" w:rsidRDefault="00432B88" w:rsidP="00A534C6"/>
     <w:p w14:paraId="0CF5A49A" w14:textId="7C5C8CCB" w:rsidR="00F348B6" w:rsidRDefault="00F348B6" w:rsidP="00F348B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc129768405"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc236735113"/>
       <w:r w:rsidRPr="009E6184">
         <w:t>Captive syndicates only</w:t>
       </w:r>
       <w:r w:rsidR="009554E0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A852F6">
         <w:t xml:space="preserve">Do you plan to transfer any </w:t>
       </w:r>
       <w:r w:rsidR="00A70890">
         <w:t>current captive</w:t>
       </w:r>
       <w:r w:rsidR="00A852F6">
         <w:t xml:space="preserve"> business into the captive syndicate? If so, please outline the details below</w:t>
       </w:r>
       <w:r w:rsidR="004F1159">
         <w:t xml:space="preserve"> including</w:t>
       </w:r>
       <w:r w:rsidR="00A852F6">
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5631CBC7" w14:textId="5CA965A9" w:rsidR="00F9436A" w:rsidRPr="00D00585" w:rsidRDefault="00DE3438" w:rsidP="00F9436A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D00585">
         <w:t>Number of</w:t>
       </w:r>
       <w:r w:rsidR="00F9436A" w:rsidRPr="00D00585">
         <w:t xml:space="preserve"> policies </w:t>
       </w:r>
     </w:p>
@@ -4610,388 +5177,434 @@
         <w:t>How exposure to compulsory classes written/ any unlimited liability will be managed (e.g. through unlimited stop-loss reinsurance or through limiting indemnity under the contract of insurance).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E7855D" w14:textId="77777777" w:rsidR="00432B88" w:rsidRDefault="00432B88" w:rsidP="00A534C6"/>
     <w:p w14:paraId="0926DB87" w14:textId="681B3C5C" w:rsidR="00A534C6" w:rsidRPr="00A534C6" w:rsidRDefault="00A852F6" w:rsidP="00A534C6">
       <w:r w:rsidRPr="00490CD7">
         <w:t>[X]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5B3F43" w14:textId="77777777" w:rsidR="001C0019" w:rsidRDefault="001C0019">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2494BF66" w14:textId="7D56B9B3" w:rsidR="00AC2DB8" w:rsidRPr="00055A9A" w:rsidRDefault="00244DF5" w:rsidP="00AC2DB8">
+    <w:p w14:paraId="31E7CCFC" w14:textId="77777777" w:rsidR="00B8200A" w:rsidRDefault="00B8200A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5897"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AD6DED" w14:textId="77777777" w:rsidR="00B8200A" w:rsidRDefault="00B8200A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5897"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37203E00" w14:textId="77777777" w:rsidR="00B8200A" w:rsidRDefault="00B8200A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5897"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2494BF66" w14:textId="6F5987D8" w:rsidR="00AC2DB8" w:rsidRPr="00055A9A" w:rsidRDefault="00244DF5" w:rsidP="00AC2DB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc129768406"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc236735114"/>
       <w:r>
-        <w:t xml:space="preserve">Sustainability &amp; </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sustainability</w:t>
       </w:r>
       <w:r w:rsidR="00AC2DB8" w:rsidRPr="00055A9A">
-        <w:t>ESG Strategy</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+        <w:t xml:space="preserve"> Strategy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="1DBF7D0A" w14:textId="12D90DD1" w:rsidR="00093D1A" w:rsidRDefault="00372EF8" w:rsidP="009E6184">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc129768407"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236735115"/>
       <w:r>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00B718BD">
         <w:t xml:space="preserve">[briefly] </w:t>
       </w:r>
       <w:r w:rsidR="42B6452F">
         <w:t>outline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00766FD6">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00B718BD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00630C51">
         <w:t xml:space="preserve">ustainability </w:t>
       </w:r>
       <w:r w:rsidR="00B718BD">
-        <w:t>strategy</w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>strategy.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00630C51">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D439F0" w14:textId="71F1D5E9" w:rsidR="00093D1A" w:rsidRDefault="00093D1A" w:rsidP="00AC2DB8">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A847F3" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00AC2DB8"/>
-    <w:p w14:paraId="42C297E3" w14:textId="0EE69510" w:rsidR="00E450A1" w:rsidRPr="00A92B35" w:rsidRDefault="00BE277C" w:rsidP="00093D1A">
+    <w:p w14:paraId="42C297E3" w14:textId="7C58CA53" w:rsidR="00E450A1" w:rsidRPr="00A92B35" w:rsidRDefault="00BE277C" w:rsidP="00093D1A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc129768408"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236735116"/>
       <w:r>
         <w:t>Please outline</w:t>
       </w:r>
       <w:r w:rsidR="00330961">
-        <w:t xml:space="preserve"> if and what sustainability and ESG factors will be considered when underwriting</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00602EDA">
+        <w:t>whether</w:t>
+      </w:r>
       <w:r w:rsidR="00330961">
-        <w:t>.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> sustainability factors will be considered when underwriting.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5CAA1A9F" w14:textId="40595E2F" w:rsidR="00E450A1" w:rsidRDefault="00E450A1" w:rsidP="00E450A1">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7F1AE0" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00E450A1"/>
     <w:p w14:paraId="2B93FBA0" w14:textId="5F71982F" w:rsidR="00AC2DB8" w:rsidRDefault="002B4C81" w:rsidP="00AC2DB8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc129768409"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc236735117"/>
       <w:r>
         <w:t>Are you c</w:t>
       </w:r>
       <w:r w:rsidR="008A7986">
         <w:t>ommitted to net zero by 2050</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D27EEFC" w14:textId="0B6C6CEF" w:rsidR="00967E6E" w:rsidRPr="00967E6E" w:rsidRDefault="00967E6E" w:rsidP="00967E6E">
       <w:r w:rsidRPr="00967E6E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>If so, is this commitment public or internal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407E2AA2" w14:textId="098BFD5D" w:rsidR="0053107F" w:rsidRDefault="00AC2DB8" w:rsidP="00AC2DB8">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A838F68" w14:textId="77777777" w:rsidR="00BB4547" w:rsidRDefault="00BB4547" w:rsidP="00AC2DB8"/>
-    <w:p w14:paraId="60670775" w14:textId="6A8A74D9" w:rsidR="00F825EA" w:rsidRDefault="000650FE" w:rsidP="00F825EA">
-[...143 lines deleted...]
-    <w:p w14:paraId="406E4E6A" w14:textId="496D59FF" w:rsidR="00FD1332" w:rsidRPr="00055A9A" w:rsidRDefault="004177D9" w:rsidP="00FD1332">
+    <w:p w14:paraId="7E1A40C4" w14:textId="4D57FB05" w:rsidR="008E0D27" w:rsidRDefault="008E0D27" w:rsidP="00FD1332">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc129768412"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc236735118"/>
+      <w:r>
+        <w:t>Culture</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="6857B961" w14:textId="799F043D" w:rsidR="008E0D27" w:rsidRDefault="00625517" w:rsidP="008E0D27">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc236735119"/>
+      <w:r>
+        <w:t xml:space="preserve">Please provide an overview of </w:t>
+      </w:r>
+      <w:r w:rsidR="007F30DE">
+        <w:t xml:space="preserve">your company’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00816CA7">
+        <w:t xml:space="preserve">strategy and approach to </w:t>
+      </w:r>
+      <w:r w:rsidR="002A28EF">
+        <w:t xml:space="preserve">building a diverse </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15D80">
+        <w:t xml:space="preserve">and inclusive </w:t>
+      </w:r>
+      <w:r w:rsidR="002A28EF">
+        <w:t>culture</w:t>
+      </w:r>
+      <w:r w:rsidR="00526241">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="6F27832A" w14:textId="4CA1873B" w:rsidR="00573FAF" w:rsidRDefault="00573FAF" w:rsidP="00573FAF">
+      <w:r>
+        <w:t>[X].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508B6648" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRPr="00573FAF" w:rsidRDefault="00573FAF" w:rsidP="00573FAF"/>
+    <w:p w14:paraId="2764B2A9" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRDefault="00573FAF" w:rsidP="00573FAF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc236735120"/>
+      <w:r>
+        <w:t>What is your planned percentage of female representation across your proposed syndicate staff?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="5D26C1F4" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRPr="0028145A" w:rsidRDefault="00573FAF" w:rsidP="00573FAF">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0028145A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">you have a proposed leadership structure, can you please provide this percentage as well. Lloyd’s women in leadership target </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EB8F33" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRDefault="00573FAF" w:rsidP="00573FAF">
+      <w:r>
+        <w:t xml:space="preserve">[X]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E15E0A" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRDefault="00573FAF" w:rsidP="00573FAF"/>
+    <w:p w14:paraId="0DE15631" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRDefault="00573FAF" w:rsidP="00573FAF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc236735121"/>
+      <w:r>
+        <w:t>What is your planned percentage of staff that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52014">
+        <w:t xml:space="preserve"> come from minority ethnic backgrounds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B43DE4" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRPr="00EF19D0" w:rsidRDefault="00573FAF" w:rsidP="00573FAF">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF19D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If it is illegal to collect this information in the territory you are applying from, please describe how your syndicate reflects the local demography.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B70E1F" w14:textId="77777777" w:rsidR="00573FAF" w:rsidRDefault="00573FAF" w:rsidP="00573FAF">
+      <w:r>
+        <w:t xml:space="preserve">[X]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E146AD" w14:textId="77777777" w:rsidR="002A28EF" w:rsidRPr="002A28EF" w:rsidRDefault="002A28EF" w:rsidP="002A28EF"/>
+    <w:p w14:paraId="406E4E6A" w14:textId="3F96251B" w:rsidR="00FD1332" w:rsidRPr="00055A9A" w:rsidRDefault="004177D9" w:rsidP="00FD1332">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc236735122"/>
       <w:r>
         <w:t>Additional information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="62C2FD4A" w14:textId="27BE6E42" w:rsidR="00FD1332" w:rsidRDefault="00FD1332" w:rsidP="00FD1332">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc129768413"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc236735123"/>
       <w:r>
         <w:t xml:space="preserve">Please outline any other information that you would like to </w:t>
       </w:r>
       <w:r w:rsidR="00C16E9D">
         <w:t>highlight</w:t>
       </w:r>
       <w:r w:rsidR="004177D9">
         <w:t xml:space="preserve"> that could be relevant to our review</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="6D7BF658" w14:textId="77777777" w:rsidR="00FD1332" w:rsidRDefault="00FD1332" w:rsidP="00FD1332">
+    <w:p w14:paraId="65EC971E" w14:textId="70F3D555" w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidRDefault="00FD1332" w:rsidP="00EC4C2B">
       <w:r>
         <w:t xml:space="preserve">[X]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EC971E" w14:textId="77777777" w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidRDefault="00FD1332" w:rsidP="00EC4C2B"/>
     <w:sectPr w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidSect="008B7EFA">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1474" w:right="1021" w:bottom="1361" w:left="1588" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CB0FBBD" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
+    <w:p w14:paraId="1C616441" w14:textId="77777777" w:rsidR="00CD4155" w:rsidRDefault="00CD4155">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DC3CDEF" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
+    <w:p w14:paraId="14345EEA" w14:textId="77777777" w:rsidR="00CD4155" w:rsidRDefault="00CD4155">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57558936" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
+    <w:p w14:paraId="3EA49FB9" w14:textId="77777777" w:rsidR="00CD4155" w:rsidRDefault="00CD4155">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4999,89 +5612,88 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{F25CD80D-104E-4F4F-B3E3-9160C28F5AC7}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{DB7002C9-9B84-41AB-B9F1-437FBD46A44B}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8A6A4315-9300-424A-BC98-06302C076B2A}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{98C3E922-A743-4E19-BBA1-CE22FDE30124}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{869F6A35-541C-4300-8A88-BFC5F14A7E80}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{20CB5404-BBD9-458B-9BD2-BF7BED3FFEE7}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EEDCEED" w14:textId="4D8C0B61" w:rsidR="005478FF" w:rsidRDefault="005478FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="109D79FC" wp14:editId="616B2D62">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10229850</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560945" cy="273050"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCMd2054220b1ccff59bf62a22c" descr="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5160,51 +5772,51 @@
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00684955">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="222CF497" w14:textId="386610C4" w:rsidR="005478FF" w:rsidRDefault="005478FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3E9DEED1" wp14:editId="16169144">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10229850</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560945" cy="273050"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="MSIPCM140945fc8cdac927ca82108c" descr="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5283,51 +5895,51 @@
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00684955">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27DEC8AC" w14:textId="77777777" w:rsidR="004B1905" w:rsidRDefault="004B1905" w:rsidP="003C5324">
     <w:pPr>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="28C537EA" w14:textId="5294850D" w:rsidR="004B1905" w:rsidRPr="00E560D7" w:rsidRDefault="005E0ED0" w:rsidP="003C5324">
     <w:pPr>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>REF  class2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A40177" w:rsidRPr="008E03C9">
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
@@ -5381,121 +5993,121 @@
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A40177">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>20220831_triage qualitative submission</w:t>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0703B93F" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
+    <w:p w14:paraId="2729AD86" w14:textId="77777777" w:rsidR="00CD4155" w:rsidRDefault="00CD4155">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="018992C9" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
+    <w:p w14:paraId="6F841A81" w14:textId="77777777" w:rsidR="00CD4155" w:rsidRDefault="00CD4155">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05DC0604" w14:textId="77777777" w:rsidR="00DA14A1" w:rsidRDefault="00DA14A1">
+    <w:p w14:paraId="3DA470F1" w14:textId="77777777" w:rsidR="00CD4155" w:rsidRDefault="00CD4155">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="14175" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14175"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B1905" w14:paraId="7373C3CC" w14:textId="77777777" w:rsidTr="00060343">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="14175" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5480FCEC" w14:textId="03863F1A" w:rsidR="004B1905" w:rsidRDefault="004B1905" w:rsidP="00E77013">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3B2B4FB0" w14:textId="2BA2E7E9" w:rsidR="004B1905" w:rsidRPr="005A6D0B" w:rsidRDefault="004B1905" w:rsidP="00684FAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64EBC3FF" w14:textId="20ED7B6B" w:rsidR="004B1905" w:rsidRPr="005A6D0B" w:rsidRDefault="004B1905" w:rsidP="00F35772">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
@@ -5525,51 +6137,51 @@
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="43CAF5DD" w14:textId="77777777" w:rsidR="004B1905" w:rsidRPr="005A6D0B" w:rsidRDefault="004B1905" w:rsidP="005A6D0B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7060AAF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009E6A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C55030C6"/>
@@ -8257,54 +8869,55 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2051418886">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="121076741">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1084952934">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1054933731">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="386956695">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -8485,98 +9098,102 @@
     <w:rsid w:val="0021107B"/>
     <w:rsid w:val="00211F31"/>
     <w:rsid w:val="002122CE"/>
     <w:rsid w:val="002145A0"/>
     <w:rsid w:val="00216309"/>
     <w:rsid w:val="002178A8"/>
     <w:rsid w:val="002211F1"/>
     <w:rsid w:val="0022221E"/>
     <w:rsid w:val="002248CD"/>
     <w:rsid w:val="00227399"/>
     <w:rsid w:val="00231A6B"/>
     <w:rsid w:val="00232DD7"/>
     <w:rsid w:val="002358D8"/>
     <w:rsid w:val="0023677F"/>
     <w:rsid w:val="00241FDF"/>
     <w:rsid w:val="002431B7"/>
     <w:rsid w:val="002432DD"/>
     <w:rsid w:val="00244DF5"/>
     <w:rsid w:val="00247B29"/>
     <w:rsid w:val="00250171"/>
     <w:rsid w:val="0025669E"/>
     <w:rsid w:val="0026075D"/>
     <w:rsid w:val="00260D17"/>
     <w:rsid w:val="002616A9"/>
     <w:rsid w:val="00264415"/>
+    <w:rsid w:val="0026522E"/>
     <w:rsid w:val="00265554"/>
     <w:rsid w:val="00265EF2"/>
     <w:rsid w:val="00267F6E"/>
     <w:rsid w:val="00270CE3"/>
     <w:rsid w:val="002731AE"/>
     <w:rsid w:val="00274C24"/>
     <w:rsid w:val="002765C1"/>
     <w:rsid w:val="0028145A"/>
     <w:rsid w:val="00282B9A"/>
     <w:rsid w:val="00283200"/>
     <w:rsid w:val="002856E8"/>
     <w:rsid w:val="002866FC"/>
     <w:rsid w:val="00290198"/>
     <w:rsid w:val="00290B27"/>
     <w:rsid w:val="0029202E"/>
     <w:rsid w:val="0029558A"/>
     <w:rsid w:val="00297478"/>
     <w:rsid w:val="00297B4F"/>
     <w:rsid w:val="00297F2C"/>
     <w:rsid w:val="002A00D3"/>
+    <w:rsid w:val="002A28EF"/>
     <w:rsid w:val="002A2C19"/>
     <w:rsid w:val="002A3ABE"/>
     <w:rsid w:val="002A4D1E"/>
     <w:rsid w:val="002A5F96"/>
     <w:rsid w:val="002A63A3"/>
     <w:rsid w:val="002B3F29"/>
     <w:rsid w:val="002B4C81"/>
     <w:rsid w:val="002B67C5"/>
     <w:rsid w:val="002B6D5F"/>
     <w:rsid w:val="002B6F73"/>
     <w:rsid w:val="002B75E1"/>
     <w:rsid w:val="002C1B6A"/>
     <w:rsid w:val="002C3C89"/>
     <w:rsid w:val="002C6BC1"/>
     <w:rsid w:val="002C7825"/>
     <w:rsid w:val="002D3178"/>
     <w:rsid w:val="002D3B93"/>
     <w:rsid w:val="002E1135"/>
     <w:rsid w:val="002E5383"/>
     <w:rsid w:val="002E569B"/>
+    <w:rsid w:val="002E644A"/>
     <w:rsid w:val="002E7470"/>
     <w:rsid w:val="002E7C58"/>
     <w:rsid w:val="002F161C"/>
     <w:rsid w:val="002F4B09"/>
     <w:rsid w:val="002F6264"/>
     <w:rsid w:val="0030196D"/>
     <w:rsid w:val="00302465"/>
     <w:rsid w:val="003048AB"/>
+    <w:rsid w:val="00310558"/>
     <w:rsid w:val="00310A82"/>
     <w:rsid w:val="00320363"/>
     <w:rsid w:val="00321EA2"/>
     <w:rsid w:val="00325CFD"/>
     <w:rsid w:val="0032675A"/>
     <w:rsid w:val="00330961"/>
     <w:rsid w:val="00331B57"/>
     <w:rsid w:val="003325B8"/>
     <w:rsid w:val="00333575"/>
     <w:rsid w:val="003376A4"/>
     <w:rsid w:val="00341DD6"/>
     <w:rsid w:val="003426E1"/>
     <w:rsid w:val="003429E8"/>
     <w:rsid w:val="00342DF4"/>
     <w:rsid w:val="00344595"/>
     <w:rsid w:val="00345A6D"/>
     <w:rsid w:val="00345E2D"/>
     <w:rsid w:val="0034754C"/>
     <w:rsid w:val="00347FB8"/>
     <w:rsid w:val="00351753"/>
     <w:rsid w:val="00353D55"/>
     <w:rsid w:val="003555F9"/>
     <w:rsid w:val="003556D9"/>
     <w:rsid w:val="0035679E"/>
     <w:rsid w:val="00362577"/>
@@ -8658,50 +9275,51 @@
     <w:rsid w:val="00444E19"/>
     <w:rsid w:val="0044602D"/>
     <w:rsid w:val="0044655A"/>
     <w:rsid w:val="00446D33"/>
     <w:rsid w:val="00450FD0"/>
     <w:rsid w:val="00452353"/>
     <w:rsid w:val="00452D18"/>
     <w:rsid w:val="004534DD"/>
     <w:rsid w:val="004537B3"/>
     <w:rsid w:val="00454FCA"/>
     <w:rsid w:val="0045559A"/>
     <w:rsid w:val="00455EB8"/>
     <w:rsid w:val="004569A1"/>
     <w:rsid w:val="004569E3"/>
     <w:rsid w:val="00456EC4"/>
     <w:rsid w:val="004578B9"/>
     <w:rsid w:val="004601FC"/>
     <w:rsid w:val="004651FD"/>
     <w:rsid w:val="004700F2"/>
     <w:rsid w:val="004710F1"/>
     <w:rsid w:val="00471C00"/>
     <w:rsid w:val="00471D4E"/>
     <w:rsid w:val="00474579"/>
     <w:rsid w:val="00474A4F"/>
     <w:rsid w:val="00480F36"/>
+    <w:rsid w:val="00480F54"/>
     <w:rsid w:val="004832BE"/>
     <w:rsid w:val="004833CE"/>
     <w:rsid w:val="00483E01"/>
     <w:rsid w:val="00483E64"/>
     <w:rsid w:val="00484991"/>
     <w:rsid w:val="004849BB"/>
     <w:rsid w:val="00487A05"/>
     <w:rsid w:val="00490CD7"/>
     <w:rsid w:val="00490FC4"/>
     <w:rsid w:val="00491B8D"/>
     <w:rsid w:val="00491FDA"/>
     <w:rsid w:val="0049456B"/>
     <w:rsid w:val="00496F40"/>
     <w:rsid w:val="004A536B"/>
     <w:rsid w:val="004A6DD5"/>
     <w:rsid w:val="004A6FAD"/>
     <w:rsid w:val="004B0DD2"/>
     <w:rsid w:val="004B1905"/>
     <w:rsid w:val="004B24AC"/>
     <w:rsid w:val="004B27ED"/>
     <w:rsid w:val="004B31A3"/>
     <w:rsid w:val="004B681D"/>
     <w:rsid w:val="004B6854"/>
     <w:rsid w:val="004C02C9"/>
     <w:rsid w:val="004C3793"/>
@@ -8717,70 +9335,72 @@
     <w:rsid w:val="004F0826"/>
     <w:rsid w:val="004F1159"/>
     <w:rsid w:val="004F19B4"/>
     <w:rsid w:val="004F30CA"/>
     <w:rsid w:val="004F32B3"/>
     <w:rsid w:val="004F7878"/>
     <w:rsid w:val="004F79C4"/>
     <w:rsid w:val="005004AB"/>
     <w:rsid w:val="005025C9"/>
     <w:rsid w:val="00504413"/>
     <w:rsid w:val="00504641"/>
     <w:rsid w:val="00505178"/>
     <w:rsid w:val="005051D9"/>
     <w:rsid w:val="00505769"/>
     <w:rsid w:val="0050629C"/>
     <w:rsid w:val="0050758D"/>
     <w:rsid w:val="005078D8"/>
     <w:rsid w:val="00507DD2"/>
     <w:rsid w:val="005104C2"/>
     <w:rsid w:val="00512A78"/>
     <w:rsid w:val="0051520D"/>
     <w:rsid w:val="0051660F"/>
     <w:rsid w:val="00517EC8"/>
     <w:rsid w:val="00517FD2"/>
     <w:rsid w:val="00521961"/>
+    <w:rsid w:val="00526241"/>
     <w:rsid w:val="00526762"/>
     <w:rsid w:val="00530B04"/>
     <w:rsid w:val="0053107F"/>
     <w:rsid w:val="00531197"/>
     <w:rsid w:val="00531F5D"/>
     <w:rsid w:val="00532F67"/>
     <w:rsid w:val="00534CD4"/>
     <w:rsid w:val="00536C84"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="005423CE"/>
     <w:rsid w:val="00544E17"/>
     <w:rsid w:val="005472D4"/>
     <w:rsid w:val="005478FF"/>
     <w:rsid w:val="005535D9"/>
     <w:rsid w:val="005565DF"/>
     <w:rsid w:val="00556864"/>
     <w:rsid w:val="00556CF3"/>
     <w:rsid w:val="00566B8B"/>
     <w:rsid w:val="0057291E"/>
     <w:rsid w:val="005731B5"/>
+    <w:rsid w:val="00573FAF"/>
     <w:rsid w:val="00574332"/>
     <w:rsid w:val="00574427"/>
     <w:rsid w:val="005751E8"/>
     <w:rsid w:val="00575CFB"/>
     <w:rsid w:val="0058051B"/>
     <w:rsid w:val="00581215"/>
     <w:rsid w:val="005833D7"/>
     <w:rsid w:val="005845FD"/>
     <w:rsid w:val="005858B1"/>
     <w:rsid w:val="00590751"/>
     <w:rsid w:val="00591F3F"/>
     <w:rsid w:val="005920AA"/>
     <w:rsid w:val="0059560F"/>
     <w:rsid w:val="00595707"/>
     <w:rsid w:val="0059672E"/>
     <w:rsid w:val="00596F8A"/>
     <w:rsid w:val="005A2520"/>
     <w:rsid w:val="005A3DDF"/>
     <w:rsid w:val="005A44BC"/>
     <w:rsid w:val="005A5439"/>
     <w:rsid w:val="005A6D0B"/>
     <w:rsid w:val="005A7C92"/>
     <w:rsid w:val="005B0177"/>
     <w:rsid w:val="005B0A74"/>
     <w:rsid w:val="005B0FD7"/>
@@ -8795,65 +9415,67 @@
     <w:rsid w:val="005C0625"/>
     <w:rsid w:val="005C34F5"/>
     <w:rsid w:val="005C422B"/>
     <w:rsid w:val="005C5E70"/>
     <w:rsid w:val="005C7E00"/>
     <w:rsid w:val="005D1442"/>
     <w:rsid w:val="005D14BC"/>
     <w:rsid w:val="005D1A91"/>
     <w:rsid w:val="005D4076"/>
     <w:rsid w:val="005E079E"/>
     <w:rsid w:val="005E0ED0"/>
     <w:rsid w:val="005E13FF"/>
     <w:rsid w:val="005E3E64"/>
     <w:rsid w:val="005E4937"/>
     <w:rsid w:val="005E51AF"/>
     <w:rsid w:val="005E55E3"/>
     <w:rsid w:val="005E6E7E"/>
     <w:rsid w:val="005F32E6"/>
     <w:rsid w:val="005F5387"/>
     <w:rsid w:val="005F7079"/>
     <w:rsid w:val="006006CF"/>
     <w:rsid w:val="00600842"/>
     <w:rsid w:val="006023B2"/>
     <w:rsid w:val="00602E48"/>
     <w:rsid w:val="00602E89"/>
+    <w:rsid w:val="00602EDA"/>
     <w:rsid w:val="00602F5C"/>
     <w:rsid w:val="00602F7A"/>
     <w:rsid w:val="00604BD6"/>
     <w:rsid w:val="006113AF"/>
     <w:rsid w:val="006117A2"/>
     <w:rsid w:val="00612108"/>
     <w:rsid w:val="006128CA"/>
     <w:rsid w:val="0061494D"/>
     <w:rsid w:val="00615D88"/>
     <w:rsid w:val="00617175"/>
     <w:rsid w:val="0061743D"/>
     <w:rsid w:val="006175D8"/>
     <w:rsid w:val="0062010F"/>
     <w:rsid w:val="00623748"/>
     <w:rsid w:val="00624E1A"/>
+    <w:rsid w:val="00625517"/>
     <w:rsid w:val="006265E4"/>
     <w:rsid w:val="00626787"/>
     <w:rsid w:val="00630C51"/>
     <w:rsid w:val="006326A6"/>
     <w:rsid w:val="00632960"/>
     <w:rsid w:val="0063480E"/>
     <w:rsid w:val="00635703"/>
     <w:rsid w:val="00636143"/>
     <w:rsid w:val="00636241"/>
     <w:rsid w:val="00637B13"/>
     <w:rsid w:val="00641CD4"/>
     <w:rsid w:val="006424DD"/>
     <w:rsid w:val="00646041"/>
     <w:rsid w:val="006527BD"/>
     <w:rsid w:val="00656564"/>
     <w:rsid w:val="00657F16"/>
     <w:rsid w:val="00660509"/>
     <w:rsid w:val="00660CC7"/>
     <w:rsid w:val="00662924"/>
     <w:rsid w:val="006631F4"/>
     <w:rsid w:val="00664319"/>
     <w:rsid w:val="00665FA1"/>
     <w:rsid w:val="00667F93"/>
     <w:rsid w:val="0067579B"/>
     <w:rsid w:val="006757CD"/>
@@ -8872,326 +9494,339 @@
     <w:rsid w:val="006926EB"/>
     <w:rsid w:val="00693156"/>
     <w:rsid w:val="00693B55"/>
     <w:rsid w:val="00694342"/>
     <w:rsid w:val="00695A04"/>
     <w:rsid w:val="00697CE8"/>
     <w:rsid w:val="006A0FB4"/>
     <w:rsid w:val="006A3C41"/>
     <w:rsid w:val="006A688A"/>
     <w:rsid w:val="006A7158"/>
     <w:rsid w:val="006B0C14"/>
     <w:rsid w:val="006B1789"/>
     <w:rsid w:val="006B2A8F"/>
     <w:rsid w:val="006B4410"/>
     <w:rsid w:val="006B69A4"/>
     <w:rsid w:val="006B6D0C"/>
     <w:rsid w:val="006B71BB"/>
     <w:rsid w:val="006B7F74"/>
     <w:rsid w:val="006C15B4"/>
     <w:rsid w:val="006C2D09"/>
     <w:rsid w:val="006C4B4A"/>
     <w:rsid w:val="006D1818"/>
     <w:rsid w:val="006D1CCC"/>
     <w:rsid w:val="006D2842"/>
     <w:rsid w:val="006D2ED4"/>
+    <w:rsid w:val="006D3A7C"/>
     <w:rsid w:val="006D5032"/>
     <w:rsid w:val="006D563C"/>
     <w:rsid w:val="006D787A"/>
     <w:rsid w:val="006D7FF6"/>
     <w:rsid w:val="006E0F80"/>
     <w:rsid w:val="006E20B5"/>
     <w:rsid w:val="006E2CFF"/>
     <w:rsid w:val="006E4D10"/>
     <w:rsid w:val="006E6EF5"/>
     <w:rsid w:val="006F084E"/>
     <w:rsid w:val="006F2698"/>
     <w:rsid w:val="006F2B5A"/>
     <w:rsid w:val="006F5023"/>
     <w:rsid w:val="006F5FEC"/>
     <w:rsid w:val="006F6199"/>
     <w:rsid w:val="006F773B"/>
     <w:rsid w:val="006F7C24"/>
     <w:rsid w:val="00700039"/>
     <w:rsid w:val="00701968"/>
     <w:rsid w:val="00702B6C"/>
     <w:rsid w:val="00702D74"/>
     <w:rsid w:val="0070518B"/>
     <w:rsid w:val="00705613"/>
     <w:rsid w:val="007077AE"/>
     <w:rsid w:val="0071024B"/>
     <w:rsid w:val="00710569"/>
     <w:rsid w:val="00711146"/>
     <w:rsid w:val="0071189D"/>
+    <w:rsid w:val="00712A40"/>
     <w:rsid w:val="007157FA"/>
     <w:rsid w:val="007245AD"/>
     <w:rsid w:val="007254AC"/>
     <w:rsid w:val="00725FD8"/>
     <w:rsid w:val="00726B04"/>
     <w:rsid w:val="00726F02"/>
     <w:rsid w:val="00727CDE"/>
     <w:rsid w:val="00733079"/>
     <w:rsid w:val="007339C8"/>
     <w:rsid w:val="007361E0"/>
     <w:rsid w:val="007370D7"/>
     <w:rsid w:val="007374BD"/>
     <w:rsid w:val="00740135"/>
     <w:rsid w:val="00740380"/>
     <w:rsid w:val="00740DA2"/>
     <w:rsid w:val="00742769"/>
+    <w:rsid w:val="00742C0B"/>
     <w:rsid w:val="00750384"/>
     <w:rsid w:val="00750ADD"/>
     <w:rsid w:val="007515D3"/>
     <w:rsid w:val="0075256C"/>
     <w:rsid w:val="00752EBE"/>
     <w:rsid w:val="00755B2D"/>
     <w:rsid w:val="00760EB6"/>
     <w:rsid w:val="00763344"/>
     <w:rsid w:val="00763B1F"/>
     <w:rsid w:val="00766015"/>
     <w:rsid w:val="00766FD6"/>
     <w:rsid w:val="00774445"/>
     <w:rsid w:val="007756B2"/>
     <w:rsid w:val="00777BBD"/>
     <w:rsid w:val="007808D3"/>
     <w:rsid w:val="007809E2"/>
     <w:rsid w:val="00780B3B"/>
     <w:rsid w:val="00782A30"/>
     <w:rsid w:val="00783194"/>
     <w:rsid w:val="007868CB"/>
     <w:rsid w:val="007876D6"/>
     <w:rsid w:val="0079345C"/>
     <w:rsid w:val="00794953"/>
     <w:rsid w:val="00795A33"/>
     <w:rsid w:val="00797625"/>
     <w:rsid w:val="007A11D0"/>
     <w:rsid w:val="007A1334"/>
     <w:rsid w:val="007A203C"/>
     <w:rsid w:val="007A7589"/>
     <w:rsid w:val="007B0A0D"/>
     <w:rsid w:val="007B231D"/>
     <w:rsid w:val="007B441F"/>
     <w:rsid w:val="007B50F0"/>
     <w:rsid w:val="007B5A5A"/>
     <w:rsid w:val="007B6EC8"/>
     <w:rsid w:val="007B7A42"/>
     <w:rsid w:val="007C1A71"/>
+    <w:rsid w:val="007C4AFD"/>
     <w:rsid w:val="007C4F60"/>
     <w:rsid w:val="007C54FA"/>
     <w:rsid w:val="007C6E30"/>
     <w:rsid w:val="007D1E6F"/>
     <w:rsid w:val="007D285D"/>
     <w:rsid w:val="007D2A20"/>
     <w:rsid w:val="007D32FD"/>
     <w:rsid w:val="007D40E2"/>
     <w:rsid w:val="007D4B24"/>
+    <w:rsid w:val="007D57B3"/>
     <w:rsid w:val="007D68E0"/>
     <w:rsid w:val="007E08CC"/>
     <w:rsid w:val="007E197E"/>
     <w:rsid w:val="007E1B00"/>
     <w:rsid w:val="007E32A1"/>
     <w:rsid w:val="007E3AE1"/>
     <w:rsid w:val="007E49D3"/>
     <w:rsid w:val="007E71DB"/>
+    <w:rsid w:val="007F30DE"/>
     <w:rsid w:val="007F6798"/>
     <w:rsid w:val="007F7575"/>
     <w:rsid w:val="00801679"/>
     <w:rsid w:val="00802417"/>
     <w:rsid w:val="00805B24"/>
     <w:rsid w:val="008109B7"/>
     <w:rsid w:val="00811110"/>
     <w:rsid w:val="00811D54"/>
     <w:rsid w:val="00812EC3"/>
     <w:rsid w:val="00815B45"/>
+    <w:rsid w:val="00816CA7"/>
     <w:rsid w:val="008210AF"/>
     <w:rsid w:val="00825607"/>
     <w:rsid w:val="00826C9A"/>
     <w:rsid w:val="008271FA"/>
     <w:rsid w:val="00834AF3"/>
     <w:rsid w:val="00835681"/>
     <w:rsid w:val="0083658D"/>
     <w:rsid w:val="008443DF"/>
     <w:rsid w:val="00845736"/>
     <w:rsid w:val="00845B69"/>
     <w:rsid w:val="00850447"/>
     <w:rsid w:val="0085545E"/>
     <w:rsid w:val="00856DC8"/>
     <w:rsid w:val="008609E7"/>
     <w:rsid w:val="0086126C"/>
     <w:rsid w:val="00861907"/>
     <w:rsid w:val="00863179"/>
     <w:rsid w:val="0086337D"/>
     <w:rsid w:val="00867089"/>
     <w:rsid w:val="00867915"/>
     <w:rsid w:val="00867B7E"/>
     <w:rsid w:val="00872168"/>
     <w:rsid w:val="0087271F"/>
     <w:rsid w:val="008732DA"/>
     <w:rsid w:val="008760C1"/>
     <w:rsid w:val="0087686E"/>
     <w:rsid w:val="00882C05"/>
     <w:rsid w:val="00882C8B"/>
     <w:rsid w:val="008845C1"/>
     <w:rsid w:val="008859C7"/>
     <w:rsid w:val="00890B3D"/>
     <w:rsid w:val="00891A54"/>
     <w:rsid w:val="00892360"/>
     <w:rsid w:val="00893243"/>
     <w:rsid w:val="008963EA"/>
     <w:rsid w:val="008A2352"/>
     <w:rsid w:val="008A5172"/>
     <w:rsid w:val="008A7986"/>
     <w:rsid w:val="008B14C4"/>
     <w:rsid w:val="008B1A71"/>
     <w:rsid w:val="008B1B94"/>
     <w:rsid w:val="008B7EFA"/>
     <w:rsid w:val="008C1955"/>
     <w:rsid w:val="008D5170"/>
     <w:rsid w:val="008D62B8"/>
     <w:rsid w:val="008D69C4"/>
     <w:rsid w:val="008D7112"/>
     <w:rsid w:val="008D7490"/>
     <w:rsid w:val="008E03C9"/>
+    <w:rsid w:val="008E0D27"/>
     <w:rsid w:val="008E3808"/>
     <w:rsid w:val="008E43FC"/>
     <w:rsid w:val="008E4765"/>
     <w:rsid w:val="008F155E"/>
     <w:rsid w:val="008F3AAA"/>
     <w:rsid w:val="008F3D78"/>
     <w:rsid w:val="008F51E2"/>
     <w:rsid w:val="008F599E"/>
     <w:rsid w:val="008F5DD2"/>
     <w:rsid w:val="008F65F9"/>
     <w:rsid w:val="008F6813"/>
     <w:rsid w:val="008F6AB2"/>
     <w:rsid w:val="008F7E4B"/>
     <w:rsid w:val="00906544"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="00911EE8"/>
     <w:rsid w:val="009132E1"/>
     <w:rsid w:val="009138A9"/>
     <w:rsid w:val="00913C85"/>
     <w:rsid w:val="00913EC2"/>
     <w:rsid w:val="00914A84"/>
     <w:rsid w:val="00920261"/>
     <w:rsid w:val="009209CB"/>
     <w:rsid w:val="00921E60"/>
     <w:rsid w:val="00922873"/>
     <w:rsid w:val="00924AE0"/>
     <w:rsid w:val="0092540C"/>
     <w:rsid w:val="00926CC6"/>
     <w:rsid w:val="00927155"/>
     <w:rsid w:val="00927432"/>
     <w:rsid w:val="00927C06"/>
     <w:rsid w:val="00931037"/>
     <w:rsid w:val="00932347"/>
     <w:rsid w:val="0093344C"/>
     <w:rsid w:val="00937588"/>
     <w:rsid w:val="00937B89"/>
     <w:rsid w:val="009401B6"/>
     <w:rsid w:val="00942D2A"/>
     <w:rsid w:val="00946789"/>
     <w:rsid w:val="00947084"/>
     <w:rsid w:val="00947758"/>
     <w:rsid w:val="009515AB"/>
     <w:rsid w:val="00952450"/>
     <w:rsid w:val="00954A89"/>
     <w:rsid w:val="00954B63"/>
     <w:rsid w:val="009554E0"/>
     <w:rsid w:val="00955F71"/>
+    <w:rsid w:val="00960688"/>
     <w:rsid w:val="00961371"/>
     <w:rsid w:val="00967E6E"/>
     <w:rsid w:val="00971FF1"/>
     <w:rsid w:val="009722FB"/>
     <w:rsid w:val="0097266D"/>
     <w:rsid w:val="009735EB"/>
     <w:rsid w:val="00974068"/>
     <w:rsid w:val="00976882"/>
     <w:rsid w:val="00980030"/>
     <w:rsid w:val="0098058C"/>
     <w:rsid w:val="00981EA2"/>
     <w:rsid w:val="00982F63"/>
     <w:rsid w:val="009860FF"/>
     <w:rsid w:val="009863E3"/>
     <w:rsid w:val="009867A2"/>
     <w:rsid w:val="00993FC6"/>
     <w:rsid w:val="0099489E"/>
     <w:rsid w:val="009957EC"/>
     <w:rsid w:val="00995CEA"/>
     <w:rsid w:val="009972A6"/>
     <w:rsid w:val="009A1CCF"/>
     <w:rsid w:val="009A2723"/>
     <w:rsid w:val="009A3E72"/>
     <w:rsid w:val="009A3F19"/>
     <w:rsid w:val="009A4C35"/>
     <w:rsid w:val="009A5793"/>
     <w:rsid w:val="009A5E4B"/>
     <w:rsid w:val="009A75D5"/>
     <w:rsid w:val="009A7636"/>
     <w:rsid w:val="009B1DF1"/>
     <w:rsid w:val="009B227A"/>
     <w:rsid w:val="009B506A"/>
     <w:rsid w:val="009B5D40"/>
     <w:rsid w:val="009B5E54"/>
     <w:rsid w:val="009C0942"/>
     <w:rsid w:val="009C23F4"/>
     <w:rsid w:val="009C3B36"/>
     <w:rsid w:val="009C3EA2"/>
     <w:rsid w:val="009C43A4"/>
     <w:rsid w:val="009D0D2D"/>
     <w:rsid w:val="009D1917"/>
     <w:rsid w:val="009D2572"/>
     <w:rsid w:val="009D3A14"/>
     <w:rsid w:val="009D40DD"/>
     <w:rsid w:val="009D7A66"/>
+    <w:rsid w:val="009E0B66"/>
     <w:rsid w:val="009E1547"/>
     <w:rsid w:val="009E1A26"/>
     <w:rsid w:val="009E1FE4"/>
     <w:rsid w:val="009E2640"/>
     <w:rsid w:val="009E2EF3"/>
     <w:rsid w:val="009E43A6"/>
     <w:rsid w:val="009E512C"/>
     <w:rsid w:val="009E51E2"/>
     <w:rsid w:val="009E6184"/>
     <w:rsid w:val="009E6E88"/>
     <w:rsid w:val="009F1322"/>
     <w:rsid w:val="009F4F50"/>
     <w:rsid w:val="009F4FAD"/>
     <w:rsid w:val="009F68D6"/>
     <w:rsid w:val="00A00ACF"/>
     <w:rsid w:val="00A03086"/>
     <w:rsid w:val="00A038E8"/>
     <w:rsid w:val="00A040BC"/>
     <w:rsid w:val="00A07A8C"/>
     <w:rsid w:val="00A10978"/>
+    <w:rsid w:val="00A15D80"/>
     <w:rsid w:val="00A1641E"/>
     <w:rsid w:val="00A1725D"/>
     <w:rsid w:val="00A20CEF"/>
     <w:rsid w:val="00A21263"/>
     <w:rsid w:val="00A24CD4"/>
     <w:rsid w:val="00A260ED"/>
     <w:rsid w:val="00A27E34"/>
+    <w:rsid w:val="00A31061"/>
+    <w:rsid w:val="00A32352"/>
     <w:rsid w:val="00A332DC"/>
     <w:rsid w:val="00A373DA"/>
     <w:rsid w:val="00A377DA"/>
     <w:rsid w:val="00A40177"/>
     <w:rsid w:val="00A42110"/>
     <w:rsid w:val="00A42C99"/>
     <w:rsid w:val="00A430AB"/>
     <w:rsid w:val="00A44D15"/>
     <w:rsid w:val="00A461D3"/>
     <w:rsid w:val="00A47319"/>
     <w:rsid w:val="00A4746D"/>
     <w:rsid w:val="00A52EB4"/>
     <w:rsid w:val="00A53226"/>
     <w:rsid w:val="00A534C6"/>
     <w:rsid w:val="00A53815"/>
     <w:rsid w:val="00A55357"/>
     <w:rsid w:val="00A55F27"/>
     <w:rsid w:val="00A560B2"/>
     <w:rsid w:val="00A56685"/>
     <w:rsid w:val="00A610B6"/>
     <w:rsid w:val="00A669E8"/>
     <w:rsid w:val="00A66EB3"/>
     <w:rsid w:val="00A70890"/>
     <w:rsid w:val="00A7441A"/>
     <w:rsid w:val="00A7675F"/>
@@ -9284,50 +9919,51 @@
     <w:rsid w:val="00B46EA7"/>
     <w:rsid w:val="00B50FE9"/>
     <w:rsid w:val="00B5137B"/>
     <w:rsid w:val="00B52064"/>
     <w:rsid w:val="00B52B94"/>
     <w:rsid w:val="00B52C2E"/>
     <w:rsid w:val="00B55B25"/>
     <w:rsid w:val="00B5731C"/>
     <w:rsid w:val="00B6317E"/>
     <w:rsid w:val="00B64760"/>
     <w:rsid w:val="00B65058"/>
     <w:rsid w:val="00B6776C"/>
     <w:rsid w:val="00B705C5"/>
     <w:rsid w:val="00B7080B"/>
     <w:rsid w:val="00B70842"/>
     <w:rsid w:val="00B718BD"/>
     <w:rsid w:val="00B72311"/>
     <w:rsid w:val="00B74D7D"/>
     <w:rsid w:val="00B750D8"/>
     <w:rsid w:val="00B75A72"/>
     <w:rsid w:val="00B7760C"/>
     <w:rsid w:val="00B77647"/>
     <w:rsid w:val="00B802BE"/>
     <w:rsid w:val="00B80D62"/>
     <w:rsid w:val="00B818C0"/>
+    <w:rsid w:val="00B8200A"/>
     <w:rsid w:val="00B8456B"/>
     <w:rsid w:val="00B86BF5"/>
     <w:rsid w:val="00B872DB"/>
     <w:rsid w:val="00B87570"/>
     <w:rsid w:val="00B87FAB"/>
     <w:rsid w:val="00B9089C"/>
     <w:rsid w:val="00B9111C"/>
     <w:rsid w:val="00B968C2"/>
     <w:rsid w:val="00B96DA9"/>
     <w:rsid w:val="00BA0DF6"/>
     <w:rsid w:val="00BA101E"/>
     <w:rsid w:val="00BA213E"/>
     <w:rsid w:val="00BA3495"/>
     <w:rsid w:val="00BA3710"/>
     <w:rsid w:val="00BA3A8D"/>
     <w:rsid w:val="00BA3CAA"/>
     <w:rsid w:val="00BA42A9"/>
     <w:rsid w:val="00BA4C25"/>
     <w:rsid w:val="00BA6D17"/>
     <w:rsid w:val="00BB27E6"/>
     <w:rsid w:val="00BB3FD4"/>
     <w:rsid w:val="00BB4036"/>
     <w:rsid w:val="00BB4547"/>
     <w:rsid w:val="00BC01FE"/>
     <w:rsid w:val="00BC0720"/>
@@ -9347,107 +9983,112 @@
     <w:rsid w:val="00BF1178"/>
     <w:rsid w:val="00BF1B6B"/>
     <w:rsid w:val="00BF361A"/>
     <w:rsid w:val="00BF6B48"/>
     <w:rsid w:val="00BF7A64"/>
     <w:rsid w:val="00C04136"/>
     <w:rsid w:val="00C10C9E"/>
     <w:rsid w:val="00C11926"/>
     <w:rsid w:val="00C11BCD"/>
     <w:rsid w:val="00C14FB0"/>
     <w:rsid w:val="00C16E9D"/>
     <w:rsid w:val="00C201A8"/>
     <w:rsid w:val="00C20C27"/>
     <w:rsid w:val="00C21F7A"/>
     <w:rsid w:val="00C26111"/>
     <w:rsid w:val="00C271F5"/>
     <w:rsid w:val="00C315EB"/>
     <w:rsid w:val="00C336DB"/>
     <w:rsid w:val="00C343AD"/>
     <w:rsid w:val="00C36716"/>
     <w:rsid w:val="00C36C88"/>
     <w:rsid w:val="00C401D4"/>
     <w:rsid w:val="00C4022B"/>
     <w:rsid w:val="00C40E84"/>
     <w:rsid w:val="00C41EAF"/>
+    <w:rsid w:val="00C43049"/>
     <w:rsid w:val="00C430E4"/>
     <w:rsid w:val="00C443DB"/>
     <w:rsid w:val="00C4568A"/>
     <w:rsid w:val="00C47191"/>
     <w:rsid w:val="00C4786F"/>
     <w:rsid w:val="00C52014"/>
     <w:rsid w:val="00C542D4"/>
     <w:rsid w:val="00C542F6"/>
     <w:rsid w:val="00C57453"/>
     <w:rsid w:val="00C575BD"/>
     <w:rsid w:val="00C6000C"/>
     <w:rsid w:val="00C61739"/>
     <w:rsid w:val="00C726AF"/>
     <w:rsid w:val="00C74F98"/>
     <w:rsid w:val="00C76E97"/>
     <w:rsid w:val="00C77EBD"/>
     <w:rsid w:val="00C866E7"/>
     <w:rsid w:val="00C919E2"/>
     <w:rsid w:val="00C9205E"/>
     <w:rsid w:val="00C927F1"/>
     <w:rsid w:val="00C93A96"/>
     <w:rsid w:val="00C94D3A"/>
     <w:rsid w:val="00C96937"/>
     <w:rsid w:val="00C97670"/>
     <w:rsid w:val="00C97F34"/>
     <w:rsid w:val="00CA013E"/>
     <w:rsid w:val="00CA25C7"/>
     <w:rsid w:val="00CA321E"/>
     <w:rsid w:val="00CA4B96"/>
     <w:rsid w:val="00CA519C"/>
     <w:rsid w:val="00CB07A4"/>
     <w:rsid w:val="00CB09EF"/>
     <w:rsid w:val="00CB44D7"/>
     <w:rsid w:val="00CB7305"/>
     <w:rsid w:val="00CC20AB"/>
+    <w:rsid w:val="00CC2D85"/>
     <w:rsid w:val="00CC3809"/>
     <w:rsid w:val="00CC3E0C"/>
     <w:rsid w:val="00CC4ABB"/>
     <w:rsid w:val="00CC53DC"/>
+    <w:rsid w:val="00CD4155"/>
     <w:rsid w:val="00CD481A"/>
     <w:rsid w:val="00CD6A67"/>
     <w:rsid w:val="00CE091C"/>
     <w:rsid w:val="00CE3D09"/>
     <w:rsid w:val="00CF0382"/>
+    <w:rsid w:val="00CF0C8F"/>
     <w:rsid w:val="00CF18BD"/>
     <w:rsid w:val="00CF1A61"/>
     <w:rsid w:val="00CF1AE6"/>
     <w:rsid w:val="00CF33AB"/>
     <w:rsid w:val="00CF356F"/>
     <w:rsid w:val="00CF4C74"/>
     <w:rsid w:val="00CF5698"/>
     <w:rsid w:val="00CF5C65"/>
     <w:rsid w:val="00CF6ECF"/>
     <w:rsid w:val="00D00585"/>
     <w:rsid w:val="00D03DC1"/>
     <w:rsid w:val="00D044CE"/>
     <w:rsid w:val="00D05D41"/>
+    <w:rsid w:val="00D07180"/>
     <w:rsid w:val="00D14889"/>
     <w:rsid w:val="00D176E3"/>
     <w:rsid w:val="00D20F67"/>
     <w:rsid w:val="00D211B4"/>
     <w:rsid w:val="00D22066"/>
     <w:rsid w:val="00D2516C"/>
     <w:rsid w:val="00D25176"/>
     <w:rsid w:val="00D30078"/>
     <w:rsid w:val="00D301ED"/>
     <w:rsid w:val="00D302F5"/>
     <w:rsid w:val="00D3185F"/>
     <w:rsid w:val="00D3518A"/>
     <w:rsid w:val="00D3660A"/>
     <w:rsid w:val="00D37CBF"/>
     <w:rsid w:val="00D4099F"/>
     <w:rsid w:val="00D42236"/>
     <w:rsid w:val="00D44096"/>
     <w:rsid w:val="00D44E1A"/>
     <w:rsid w:val="00D47A3B"/>
     <w:rsid w:val="00D527C2"/>
     <w:rsid w:val="00D55BDB"/>
     <w:rsid w:val="00D600B9"/>
     <w:rsid w:val="00D6202A"/>
     <w:rsid w:val="00D623A6"/>
     <w:rsid w:val="00D631E0"/>
@@ -9547,57 +10188,59 @@
     <w:rsid w:val="00E67B45"/>
     <w:rsid w:val="00E67E04"/>
     <w:rsid w:val="00E7409D"/>
     <w:rsid w:val="00E746A6"/>
     <w:rsid w:val="00E751A5"/>
     <w:rsid w:val="00E753AD"/>
     <w:rsid w:val="00E77013"/>
     <w:rsid w:val="00E80F59"/>
     <w:rsid w:val="00E90B19"/>
     <w:rsid w:val="00E97113"/>
     <w:rsid w:val="00E97283"/>
     <w:rsid w:val="00E97AB3"/>
     <w:rsid w:val="00EA0851"/>
     <w:rsid w:val="00EA0A26"/>
     <w:rsid w:val="00EA41D0"/>
     <w:rsid w:val="00EA5462"/>
     <w:rsid w:val="00EA5ED7"/>
     <w:rsid w:val="00EA6C76"/>
     <w:rsid w:val="00EA71E9"/>
     <w:rsid w:val="00EB1DED"/>
     <w:rsid w:val="00EB2DDA"/>
     <w:rsid w:val="00EB3D07"/>
     <w:rsid w:val="00EC4C2B"/>
     <w:rsid w:val="00EC562D"/>
     <w:rsid w:val="00EC62E1"/>
+    <w:rsid w:val="00EC70EE"/>
     <w:rsid w:val="00EC7BFC"/>
     <w:rsid w:val="00ED03AB"/>
     <w:rsid w:val="00ED0952"/>
     <w:rsid w:val="00ED1B20"/>
     <w:rsid w:val="00ED1B79"/>
     <w:rsid w:val="00ED3F16"/>
     <w:rsid w:val="00ED70C6"/>
+    <w:rsid w:val="00ED7E3A"/>
     <w:rsid w:val="00EE4CEF"/>
     <w:rsid w:val="00EE5AB7"/>
     <w:rsid w:val="00EE5D1F"/>
     <w:rsid w:val="00EE5E3D"/>
     <w:rsid w:val="00EE6423"/>
     <w:rsid w:val="00EE7D91"/>
     <w:rsid w:val="00EF00E1"/>
     <w:rsid w:val="00EF0CFA"/>
     <w:rsid w:val="00EF0FE1"/>
     <w:rsid w:val="00EF151A"/>
     <w:rsid w:val="00EF19D0"/>
     <w:rsid w:val="00EF245C"/>
     <w:rsid w:val="00EF3818"/>
     <w:rsid w:val="00EF4020"/>
     <w:rsid w:val="00EF54ED"/>
     <w:rsid w:val="00EF6BE0"/>
     <w:rsid w:val="00F0000F"/>
     <w:rsid w:val="00F000BB"/>
     <w:rsid w:val="00F01920"/>
     <w:rsid w:val="00F02BE6"/>
     <w:rsid w:val="00F04D88"/>
     <w:rsid w:val="00F05913"/>
     <w:rsid w:val="00F10CA2"/>
     <w:rsid w:val="00F12EA2"/>
     <w:rsid w:val="00F1469B"/>
@@ -9950,51 +10593,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5187CB0E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{324DCA55-3954-45D9-9067-99167D84A1FF}"/>
+  <w15:docId w15:val="{E914B54E-C11A-4964-9AC8-E885F1A50A72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
@@ -11850,64 +12493,626 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96155516-B55F-4535-A280-22FB1C3BF710}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFBAFCF-8BBA-4EB7-AD71-696A8351C617}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>9217</Characters>
+  <Pages>7</Pages>
+  <Words>1802</Words>
+  <Characters>9876</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>21</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>259</Lines>
+  <Paragraphs>188</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Lloyd's</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10813</CharactersWithSpaces>
+  <CharactersWithSpaces>11490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="186" baseType="variant">
+      <vt:variant>
+        <vt:i4>1310774</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735123</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310774</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735122</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310774</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735121</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310774</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735120</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735119</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735118</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735117</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735116</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735115</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735114</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735113</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735112</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735111</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507382</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735110</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735109</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735107</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735106</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735105</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735104</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735103</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735102</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735101</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441846</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735100</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735099</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735098</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735097</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735096</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735095</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735094</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735093</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236735092</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report</dc:title>
   <dc:subject>Global Network Office Lease Renewal Process</dc:subject>
   <dc:creator>Upson, David</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254B26F69A575B45A924AC4DA9BCCF30</vt:lpwstr>
   </property>