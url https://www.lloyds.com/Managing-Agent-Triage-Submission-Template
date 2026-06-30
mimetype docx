--- v0 (2026-04-08)
+++ v1 (2026-06-30)
@@ -33,51 +33,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="652D4882" w14:textId="43FC0557" w:rsidR="00474A4F" w:rsidRPr="00882C8B" w:rsidRDefault="009E43A6" w:rsidP="00C93A96">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D951D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="408FF37D" wp14:editId="1823FC91">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="408FF37D" wp14:editId="1823FC91">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>196020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-3239791</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7652825" cy="14173289"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7652825" cy="14173289"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -96,67 +96,67 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:rect w14:anchorId="62D5C895" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:15.45pt;margin-top:-255.1pt;width:602.6pt;height:1116pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEsPt+gwIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx27ydpGdaqsXaZJ&#10;VVutnfpMMMSWMMeAxMl+/Q6wna6r9jAtDwS47767+3zH5dW+VWQnrGtAlzQ/mVAiNIeq0ZuSfn9a&#10;fTinxHmmK6ZAi5IehKNXi/fvLjszFwXUoCphCZJoN+9MSWvvzTzLHK9Fy9wJGKHRKMG2zOPRbrLK&#10;sg7ZW5UVk8nHrANbGQtcOIe3N8lIF5FfSsH9vZROeKJKirn5uNq4rsOaLS7ZfGOZqRvep8H+IYuW&#10;NRqDjlQ3zDOytc0fVG3DLTiQ/oRDm4GUDRexBqwmn7yq5rFmRsRaUBxnRpnc/6Pld7tH82BRhs64&#10;ucNtqGIvbRv+MT+yj2IdRrHE3hOOl2cfZ8V5MaOEoy2f5menxflF0DM7+hvr/BcBLQmbklr8HFEl&#10;trt1PkEHSAjnQDXVqlEqHuxmfa0s2TH8dPnn09mnVc/+G0zpANYQ3BJjuMmO1cSdPygRcEp/E5I0&#10;FeZfxExio4kxDuNcaJ8nU80qkcLPJvgboofWDB6x0kgYmCXGH7l7ggGZSAbulGWPD64i9unoPPlb&#10;Ysl59IiRQfvRuW002LcIFFbVR074QaQkTVBpDdXhwRILaUqc4asGv9stc/6BWRwLHCAcdX+Pi1TQ&#10;lRT6HSU12J9v3Qc8ditaKelwzErqfmyZFZSorxr7+CKfTsNcxsN0dlbgwb60rF9a9La9htAO+KgY&#10;HrcB79WwlRbaZ3wRliEqmpjmGLuk3NvhcO3T+OObwsVyGWE4i4b5W/1oeCAPqoa+fNo/M2v65vXY&#10;+HcwjCSbv+rhhA2eGpZbD7KJDX7Utdcb5zg2Tv/mhIfi5Tmiji/j4hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDGxHHJ4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWjsOfRDi&#10;VAipGxBIlLKfxNPEIraj2G0DX4+7gt2M5ujOueVmsj070RiMdwqyuQBGrvHauFbB/mM7WwMLEZ3G&#10;3jtS8E0BNtX1VYmF9mf3TqddbFkKcaFABV2MQ8F5aDqyGOZ+IJduBz9ajGkdW65HPKdw23MpxJJb&#10;NC596HCgp46ar93RKlhofH17JpPH+u7z5ecwSGO2Vqnbm+nxAVikKf7BcNFP6lAlp9ofnQ6sV5CL&#10;+0QqmC0yIYFdCJkvM2B1mlYyWwOvSv6/RfULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;BLD7foMCAABhBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxsRxyeEAAAANAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#1e35bf" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="72AC5973" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:15.45pt;margin-top:-255.1pt;width:602.6pt;height:1116pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEsPt+gwIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx27ydpGdaqsXaZJ&#10;VVutnfpMMMSWMMeAxMl+/Q6wna6r9jAtDwS47767+3zH5dW+VWQnrGtAlzQ/mVAiNIeq0ZuSfn9a&#10;fTinxHmmK6ZAi5IehKNXi/fvLjszFwXUoCphCZJoN+9MSWvvzTzLHK9Fy9wJGKHRKMG2zOPRbrLK&#10;sg7ZW5UVk8nHrANbGQtcOIe3N8lIF5FfSsH9vZROeKJKirn5uNq4rsOaLS7ZfGOZqRvep8H+IYuW&#10;NRqDjlQ3zDOytc0fVG3DLTiQ/oRDm4GUDRexBqwmn7yq5rFmRsRaUBxnRpnc/6Pld7tH82BRhs64&#10;ucNtqGIvbRv+MT+yj2IdRrHE3hOOl2cfZ8V5MaOEoy2f5menxflF0DM7+hvr/BcBLQmbklr8HFEl&#10;trt1PkEHSAjnQDXVqlEqHuxmfa0s2TH8dPnn09mnVc/+G0zpANYQ3BJjuMmO1cSdPygRcEp/E5I0&#10;FeZfxExio4kxDuNcaJ8nU80qkcLPJvgboofWDB6x0kgYmCXGH7l7ggGZSAbulGWPD64i9unoPPlb&#10;Ysl59IiRQfvRuW002LcIFFbVR074QaQkTVBpDdXhwRILaUqc4asGv9stc/6BWRwLHCAcdX+Pi1TQ&#10;lRT6HSU12J9v3Qc8ditaKelwzErqfmyZFZSorxr7+CKfTsNcxsN0dlbgwb60rF9a9La9htAO+KgY&#10;HrcB79WwlRbaZ3wRliEqmpjmGLuk3NvhcO3T+OObwsVyGWE4i4b5W/1oeCAPqoa+fNo/M2v65vXY&#10;+HcwjCSbv+rhhA2eGpZbD7KJDX7Utdcb5zg2Tv/mhIfi5Tmiji/j4hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDGxHHJ4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWjsOfRDi&#10;VAipGxBIlLKfxNPEIraj2G0DX4+7gt2M5ujOueVmsj070RiMdwqyuQBGrvHauFbB/mM7WwMLEZ3G&#10;3jtS8E0BNtX1VYmF9mf3TqddbFkKcaFABV2MQ8F5aDqyGOZ+IJduBz9ajGkdW65HPKdw23MpxJJb&#10;NC596HCgp46ar93RKlhofH17JpPH+u7z5ecwSGO2Vqnbm+nxAVikKf7BcNFP6lAlp9ofnQ6sV5CL&#10;+0QqmC0yIYFdCJkvM2B1mlYyWwOvSv6/RfULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;BLD7foMCAABhBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxsRxyeEAAAANAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#1e35bf" stroked="f" strokeweight="1pt">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C93A96">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3665B8F1" wp14:editId="2801A8B3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3665B8F1" wp14:editId="2801A8B3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-535305</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-953135</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1290955" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5" descr="TAB_100mm_NONBLEED_K"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="TAB_100mm_NONBLEED_K"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
@@ -238,478 +238,605 @@
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154380F7" w14:textId="6C424E5C" w:rsidR="00474A4F" w:rsidRPr="004E79EC" w:rsidRDefault="009972A6" w:rsidP="5C9B75D2">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5C9B75D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
         <w:t>Triage Submission Template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2BA84E" w14:textId="1DE0A506" w:rsidR="005C7E00" w:rsidRPr="003E148C" w:rsidRDefault="00A534C6" w:rsidP="00C93A96">
+    <w:p w14:paraId="2B2BA84E" w14:textId="48F32F15" w:rsidR="005C7E00" w:rsidRPr="003E148C" w:rsidRDefault="002B0A5A" w:rsidP="00C93A96">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E148C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-        <w:t>October</w:t>
+        <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="00297B4F" w:rsidRPr="003E148C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F61BB" w:rsidRPr="003E148C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="006D563C">
+      <w:r w:rsidR="00FA1AF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BE5E97" w14:textId="4AB84E52" w:rsidR="005A3DDF" w:rsidRPr="00A534C6" w:rsidRDefault="005A3DDF" w:rsidP="00A534C6">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E35BF" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429586CE" w14:textId="170C6372" w:rsidR="00641CD4" w:rsidRDefault="00641CD4" w:rsidP="005A3DDF">
+    <w:p w14:paraId="7D6DFBA0" w14:textId="1AA623E5" w:rsidR="002F07D4" w:rsidRDefault="00641CD4" w:rsidP="005A3DDF">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00254BB9">
-        <w:t xml:space="preserve">is is </w:t>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">document </w:t>
+      </w:r>
+      <w:r w:rsidR="00527474">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03546">
+        <w:t>intended</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A6E">
+        <w:t xml:space="preserve"> to provide Lloyd’s with an overview of the maturity of your plans </w:t>
       </w:r>
       <w:r w:rsidR="00517646">
-        <w:t>the narrative</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> of Lloyd’s new entrant process. It</w:t>
+        <w:t xml:space="preserve">for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC16C9">
+        <w:t xml:space="preserve">proposed </w:t>
       </w:r>
       <w:r w:rsidR="00517646">
-        <w:t xml:space="preserve"> is designed to </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> an overall view of how developed your plans for the new managing agen</w:t>
+        <w:t>new managing agen</w:t>
       </w:r>
       <w:r w:rsidR="00CF55C0">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00517646">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00A925E2">
-        <w:t>, across key areas of focus for the regulatory assessment phase.</w:t>
+        <w:t xml:space="preserve"> across key areas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC16C9">
+        <w:t xml:space="preserve">relevant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A925E2">
+        <w:t>the regulatory assessment phase.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F07D4">
+        <w:t xml:space="preserve"> The Lloyd’s Triage Group will use this document to scrutinise the proposal, identify risks and challenges to the success of the regulatory application, and determine whether the proposal is sufficiently developed to progress to Lloyd’s Business Opportunities Committee (BOC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0718E4DE" w14:textId="3FD352E6" w:rsidR="00BC078A" w:rsidRDefault="005E0ED0" w:rsidP="005A3DDF">
+    <w:p w14:paraId="66B2BA55" w14:textId="5C250BC9" w:rsidR="00CE2A12" w:rsidRDefault="00A41163" w:rsidP="00DA0753">
       <w:r>
-        <w:t>T</w:t>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2138">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="006A025F">
+        <w:t xml:space="preserve">submission </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2138">
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="006A025F">
+        <w:t xml:space="preserve">enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00682D6F">
+        <w:t>Lloyd’s to form a high-level understanding of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FFE7A1" w14:textId="5E145CE9" w:rsidR="006D2842" w:rsidRDefault="00954B63" w:rsidP="00DA0753">
+    <w:p w14:paraId="4A3DBF76" w14:textId="52729860" w:rsidR="00466C18" w:rsidRDefault="00466C18" w:rsidP="00CE2A12">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t>T</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Project plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A5D">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00682D6F">
+        <w:t xml:space="preserve">targeted </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37A5D">
+        <w:t>novation dates</w:t>
+      </w:r>
+      <w:r w:rsidR="000837EF">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACEB2EA" w14:textId="114C84E7" w:rsidR="00CE2A12" w:rsidRDefault="005D51AA" w:rsidP="00CE2A12">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">will use the information submitted </w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">understanding of the </w:t>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="662F0D97">
-        <w:t>proposed</w:t>
+        <w:t>roposed</w:t>
       </w:r>
       <w:r w:rsidR="2E28CDCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="625F9C3F">
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidR="33DAA981">
-[...11 lines deleted...]
-      <w:r w:rsidR="63D42E64">
+      <w:r w:rsidR="008668C9">
+        <w:t xml:space="preserve"> and operating model</w:t>
+      </w:r>
+      <w:r w:rsidR="000837EF">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAE717F" w14:textId="3F934638" w:rsidR="00996993" w:rsidRDefault="00CE2A12" w:rsidP="00996993">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="004145B4">
+        <w:t>govern</w:t>
+      </w:r>
+      <w:r w:rsidR="000F308C">
+        <w:t>ance structures</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D6F">
+        <w:t>/frameworks</w:t>
+      </w:r>
+      <w:r w:rsidR="000837EF">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E21215" w14:textId="0FF9A3F2" w:rsidR="0043409E" w:rsidRDefault="001401F7" w:rsidP="00CE2A12">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaps in k</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53716">
+        <w:t xml:space="preserve">ey function </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maturity a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7765C">
+        <w:t xml:space="preserve">nd a high-level overview of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0043409E">
+        <w:t>build out required</w:t>
+      </w:r>
+      <w:r w:rsidR="000837EF">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65067204" w14:textId="4B3A8AB3" w:rsidR="00466C18" w:rsidRDefault="00466C18" w:rsidP="00CE2A12">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Operational resilience</w:t>
+      </w:r>
+      <w:r w:rsidR="001401F7">
+        <w:t xml:space="preserve">, including system </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4008">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA506C">
+        <w:t>third-party services</w:t>
+      </w:r>
+      <w:r w:rsidR="000837EF">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B605E78" w14:textId="10A0BB4F" w:rsidR="005D51AA" w:rsidRDefault="0043409E" w:rsidP="00DE740A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Culture</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA506C">
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00332FF0">
+        <w:t xml:space="preserve">current </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA506C">
+        <w:t>and target state</w:t>
+      </w:r>
+      <w:r w:rsidR="000837EF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651CD22B" w14:textId="07D10BAD" w:rsidR="00067E47" w:rsidRDefault="00067E47" w:rsidP="00225703">
+      <w:r>
+        <w:t>Whilst this Triage submission is the only document required at this stage</w:t>
+      </w:r>
+      <w:r w:rsidR="008728A9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> each application will be considered on its own merit, and Lloyd’s ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6617F">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> request additional information</w:t>
+      </w:r>
+      <w:r w:rsidR="00277BBE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">where necessary to support its assessment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F7D6D9" w14:textId="64A05AB1" w:rsidR="005E6BD4" w:rsidRDefault="005E6BD4" w:rsidP="00225703">
+      <w:r>
+        <w:t>Lloyd’s does not expect fully develop</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6617F">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> answer</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57372">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to each question at this stage, nor is a complete project plan expected</w:t>
+      </w:r>
+      <w:r w:rsidR="00E246D7">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E47">
+        <w:t xml:space="preserve"> however, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the submission should demonstrate a well-considered, non-speculative proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B222EE8" w14:textId="61B5050E" w:rsidR="00B156AE" w:rsidRDefault="00B156AE" w:rsidP="00225703">
+      <w:r>
+        <w:t xml:space="preserve">The template is designed to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="000157E7">
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00067E47">
+        <w:t xml:space="preserve">to applicants </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to support </w:t>
+      </w:r>
+      <w:r w:rsidR="00721277">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="00067E47">
+        <w:t>consideration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as the application progresses. The strength of the triage submission will be assessed </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2073">
+        <w:t xml:space="preserve">against the applicant’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ability to identify where the material gaps exist</w:t>
+      </w:r>
+      <w:r w:rsidR="00F058A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E47">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F058A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that there is a reasonable plan in place at this stage </w:t>
+      </w:r>
+      <w:r w:rsidR="00321609">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the likely work required to address these</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DF0">
+        <w:t xml:space="preserve"> ga</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16BBC">
+        <w:t>ps</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the subsequent phases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02157B40" w14:textId="6C2257C6" w:rsidR="00CA2073" w:rsidRDefault="00431B94" w:rsidP="6CE56259">
+      <w:r>
+        <w:t xml:space="preserve">If the application </w:t>
+      </w:r>
+      <w:r w:rsidR="00D443AC">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4801">
+        <w:t>successful at</w:t>
+      </w:r>
+      <w:r w:rsidR="00D443AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Triage, Lloyd’s will coordinate pre-application engagement with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D646B9">
+        <w:t>Prudential Regulation Authority (PRA) and Financial Conduct Authority (FCA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The proposal will then progress to consideration by BOC, where applicants will be required to provide more detai</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E47">
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B0B">
+        <w:t>and present</w:t>
+      </w:r>
+      <w:r w:rsidR="00946B44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16BBC">
+        <w:t>their proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4766">
+        <w:t xml:space="preserve"> across the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>areas outlined in this document</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4766">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="78CFAC31">
-[...11 lines deleted...]
-      <w:r w:rsidR="7FF79D52">
+    </w:p>
+    <w:p w14:paraId="4B2BE7D7" w14:textId="0DB9D56F" w:rsidR="00FE4766" w:rsidRDefault="00FE4766" w:rsidP="6CE56259">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subject to a successful outcome at BOC, the proposal will be presented to the Council of Lloyd’s </w:t>
+      </w:r>
+      <w:r w:rsidR="007056A9" w:rsidRPr="007056A9">
+        <w:t>for ‘in principle’ approval of the new managing agent</w:t>
+      </w:r>
+      <w:r w:rsidR="007056A9">
+        <w:t xml:space="preserve"> subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="009127D7">
+        <w:t xml:space="preserve">the applicant’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00634D31">
+        <w:t>satisfactory completion of the ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5C4A">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00634D31">
+        <w:t xml:space="preserve">aking it </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5C4A">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00634D31">
+        <w:t>appen’ process</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1626">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="78CFAC31">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B957EB">
+      <w:r w:rsidR="00C6563F">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="009127D7">
+        <w:t>authorisa</w:t>
+      </w:r>
+      <w:r w:rsidR="008039AA">
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r w:rsidR="005329A0">
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6563F">
+        <w:t xml:space="preserve"> Part 4A </w:t>
+      </w:r>
+      <w:r w:rsidR="005329A0">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6563F">
+        <w:t xml:space="preserve"> the Financial Services and Market</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1EAC">
+        <w:t>s Act 2000</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62982">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008039AA">
+        <w:t>by the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PRA and </w:t>
+      </w:r>
+      <w:r w:rsidR="04D15F33">
+        <w:t xml:space="preserve">FCA. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1391C5E8" w14:textId="635A5997" w:rsidR="00B957EB" w:rsidRDefault="00B957EB" w:rsidP="00DA0753">
+    <w:p w14:paraId="42A39E2B" w14:textId="1979C18D" w:rsidR="001D6217" w:rsidRPr="00A92B35" w:rsidRDefault="000F3A34" w:rsidP="00DA0753">
       <w:r>
-        <w:t>For managing agen</w:t>
-[...2 lines deleted...]
-        <w:t>t</w:t>
+        <w:t>In some case</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2073">
+        <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> applications, the detailed work takes place during Phase 2, the assessment phase, which is </w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="002C36D3">
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00956622" w:rsidRPr="00956622">
+        <w:t>he Triage Group may decide not to support progression to BOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D64">
+        <w:t xml:space="preserve">, in which case </w:t>
+      </w:r>
+      <w:r w:rsidR="00956622" w:rsidRPr="00956622">
+        <w:t>Lloyd’s will provide written feedback outlining the areas requiring further development or clarification before a revised submission may be considered.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0C32" w:rsidRPr="002C0C32">
+        <w:t xml:space="preserve"> It is not uncommon for Lloyd’s to challenge readiness, particularly where the applicant is new to, or in the early stages of operating within</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2073">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002C0C32" w:rsidRPr="002C0C32">
+        <w:t>the Lloyd’s market.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24584E9F" w14:textId="0F3D022F" w:rsidR="002C36D3" w:rsidRPr="00A92B35" w:rsidRDefault="002C36D3" w:rsidP="00DA0753">
-[...36 lines deleted...]
-    <w:p w14:paraId="42A39E2B" w14:textId="77777777" w:rsidR="001D6217" w:rsidRPr="00A92B35" w:rsidRDefault="001D6217" w:rsidP="00DA0753"/>
     <w:p w14:paraId="588F587F" w14:textId="377942EE" w:rsidR="00701968" w:rsidRPr="00A92B35" w:rsidRDefault="00701968" w:rsidP="00DA0753"/>
-    <w:p w14:paraId="210A2DE2" w14:textId="384C7E82" w:rsidR="000B763A" w:rsidRPr="00A92B35" w:rsidRDefault="000B763A" w:rsidP="000B763A">
+    <w:p w14:paraId="210A2DE2" w14:textId="42A2D1F1" w:rsidR="000B763A" w:rsidRPr="00A92B35" w:rsidRDefault="000B763A" w:rsidP="001B240A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A92B35">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A92B35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A92B35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -717,4768 +844,11230 @@
         <w:id w:val="1613089028"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="5D59C029" w14:textId="0859199D" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r w:rsidRPr="00A92B35">
             <w:t>Contents</w:t>
           </w:r>
           <w:r w:rsidR="00971FF1">
             <w:tab/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="18606F57" w14:textId="1B1F5337" w:rsidR="004840AC" w:rsidRDefault="00EB2DDA">
+        <w:p w14:paraId="0499F568" w14:textId="6A535185" w:rsidR="00D84C3A" w:rsidRDefault="00EB2DDA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A92B35">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A92B35">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A92B35">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc212473710" w:history="1">
-            <w:r w:rsidR="004840AC" w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288010" w:history="1">
+            <w:r w:rsidR="00D84C3A" w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="004840AC">
+            <w:r w:rsidR="00D84C3A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004840AC" w:rsidRPr="002A3A4A">
+            <w:r w:rsidR="00D84C3A" w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="004840AC">
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Proposed Managing Agent and Project Timeline</w:t>
+            </w:r>
+            <w:r w:rsidR="00D84C3A">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004840AC">
+            <w:r w:rsidR="00D84C3A">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004840AC">
+            <w:r w:rsidR="00D84C3A">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473710 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="004840AC">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288010 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00D84C3A">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004840AC">
+            <w:r w:rsidR="00D84C3A">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004840AC">
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="004840AC">
+            <w:r w:rsidR="00D84C3A">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="469C1720" w14:textId="32DE2532" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="21683C3F" w14:textId="4DD22508" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473711" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288011" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Proposed Managing Agent strategy and origination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473711 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288011 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D2FFB24" w14:textId="793747E0" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="36DC0FD5" w14:textId="68869E9D" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473712" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288012" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please outline your ownership structure</w:t>
+              <w:t>Rationale for establishing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473712 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288012 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64C29015" w14:textId="12EA994A" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="33583B24" w14:textId="12CD5FB1" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473713" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288013" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Resourcing the managing agent</w:t>
+              <w:t>Ownership structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473713 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288013 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="171E6726" w14:textId="33A9581C" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="5AE1A8F8" w14:textId="077AB5AA" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473714" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288014" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Have you already completed a resourcing risk assessment and if not when is this planned?</w:t>
+              <w:t>Timeline for your regulatory application and key milestones</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473714 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288014 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0467D767" w14:textId="43BECD2E" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="1E1C2A95" w14:textId="3D39377E" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473715" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288015" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Financial resources</w:t>
+              <w:t>Project management planning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473715 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288015 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EBF3F8B" w14:textId="219059B8" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="399A4C9A" w14:textId="7BD6DC55" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288016" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Contingency planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288016 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6F798BCE" w14:textId="5A0E6E6A" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288017" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Financial resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288017 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="24F55234" w14:textId="0EFD1395" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473716" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288018" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>Lloyd’s Principles Based Oversight</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Current vs Target Operating Model</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473716 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288018 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29F58905" w14:textId="0043EBEE" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="725F4BCF" w14:textId="6B41183D" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473717" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288019" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>PBO gap analysis - outline your gap analysis for the proposed managing agent against Lloyd’s Principles-based oversight framework</w:t>
+              <w:t>Current operational model</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473717 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288019 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B965045" w14:textId="4CDC16ED" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="4CEC49DF" w14:textId="03AE63F7" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288020" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Current splits of service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288020 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1FDACBA7" w14:textId="6E462520" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288021" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Target model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288021 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="27C37EC4" w14:textId="72261E09" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288022" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Outsourcing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288022 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="11E2E86B" w14:textId="2542882C" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288023" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Resourcing the managing agent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288023 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="48FB01B9" w14:textId="3B8739F0" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288024" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Resourcing risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288024 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="607E0087" w14:textId="42D4A1F1" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288025" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Lloyd’s overseas platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288025 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5CE73194" w14:textId="6C27E1C5" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473718" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288026" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>Regulatory Application &amp; Project Management</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Governance Structure and Senior Leadership (Senior Management Function holders)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473718 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288026 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60923D88" w14:textId="64B7A671" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="2C65E23E" w14:textId="1F26857B" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473719" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288027" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Timeline for your regulatory application and key milestones</w:t>
+              <w:t>Governance structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473719 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288027 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="654F7BC5" w14:textId="16C80160" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="5BA53871" w14:textId="2E924914" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473720" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288028" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Project management planning</w:t>
+              <w:t>key functions and the responsible Senior Management Function holders</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473720 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288028 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="354C2DF4" w14:textId="06A8E0D6" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="6C7331AC" w14:textId="5EB1309D" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288029" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Executive and Non-Executive roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288029 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A457F89" w14:textId="5149D829" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288030" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Appointing individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288030 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="773A5B8B" w14:textId="3D8CE868" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288031" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Parallel governance runs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288031 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="14D6ED38" w14:textId="6553B8AC" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473721" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288032" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>Senior Leadership (Senior Management Function holders)</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lloyd’s Principles Based Oversight – Gap Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473721 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288032 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="468BA702" w14:textId="33FA5A4A" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="14572B6D" w14:textId="407090E9" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473722" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288033" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Have you considered who will fill Executive and Non-Executive roles at the new managing agent?</w:t>
+              <w:t>PBO gap analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473722 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288033 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7692C87F" w14:textId="2BDB6646" w:rsidR="004840AC" w:rsidRDefault="004840AC">
-[...76 lines deleted...]
-        <w:p w14:paraId="7822A8FE" w14:textId="44F9A1B2" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="6F29C345" w14:textId="63C28BAE" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473724" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288034" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>Governance structure &amp; second line assurance functions</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Assurance and Other Critical Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473724 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288034 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64BA1806" w14:textId="5C98E865" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="303523A1" w14:textId="685F182F" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473725" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288035" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please outline your organisational structure</w:t>
+              <w:t>Second-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473725 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288035 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="523892D8" w14:textId="7CF57DEF" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="01A4B12E" w14:textId="17C31C53" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473726" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288036" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please outline your proposed governance structure for the new managing agent</w:t>
+              <w:t>Compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473726 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288036 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F663B30" w14:textId="1619EC6C" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="262DF573" w14:textId="0B3E8DAD" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473727" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288037" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>If migrating, please outline expected timelines for a governance parallel run</w:t>
+              <w:t>Third-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473727 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288037 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FF98EA8" w14:textId="62B3A4D8" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="4C2DF80C" w14:textId="34C66519" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473728" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288038" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Second and third line functions - please confirm the planned timeline and approach for development of these critical control functions</w:t>
+              <w:t>Human Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473728 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288038 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53E2A44A" w14:textId="60ABDD9D" w:rsidR="004840AC" w:rsidRDefault="004840AC">
-[...76 lines deleted...]
-        <w:p w14:paraId="38C57C08" w14:textId="33B6833A" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="1A91BD57" w14:textId="2D08491E" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473730" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288039" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>Culture</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Operational and IT Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473730 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288039 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B340DE2" w14:textId="1510902F" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="64196DA6" w14:textId="7594D586" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473731" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288040" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Please provide a high-level overview of the organisational culture you intend to foster in the new managing agent.</w:t>
+              <w:t>Implementation of new systems and IT architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473731 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288040 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67055BCF" w14:textId="1BB8D4DB" w:rsidR="004840AC" w:rsidRDefault="004840AC">
+        <w:p w14:paraId="3E90583D" w14:textId="095EE74A" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233288041" w:history="1">
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007E251B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Evaluation of systems, governance and resilience of IT service requirements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288041 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E263DB">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4295FB52" w14:textId="76F53911" w:rsidR="00D84C3A" w:rsidRDefault="00D84C3A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212473732" w:history="1">
-            <w:r w:rsidRPr="002A3A4A">
+          <w:hyperlink w:anchor="_Toc233288042" w:history="1">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002A3A4A">
+            <w:r w:rsidRPr="007E251B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-              <w:t>Customer &amp; conduct risk management</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Additional Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212473732 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233288042 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E263DB">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53A003B1" w14:textId="71B5B03C" w:rsidR="004840AC" w:rsidRDefault="004840AC">
-[...778 lines deleted...]
-        <w:p w14:paraId="572DC58D" w14:textId="3BBA9CF4" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
+        <w:p w14:paraId="572DC58D" w14:textId="0ED7467E" w:rsidR="00EB2DDA" w:rsidRPr="00A92B35" w:rsidRDefault="00EB2DDA">
           <w:r w:rsidRPr="00A92B35">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="14D6243B" w14:textId="233E40AB" w:rsidR="00835681" w:rsidRPr="00A92B35" w:rsidRDefault="00835681" w:rsidP="00961371"/>
     <w:p w14:paraId="4282081C" w14:textId="158CFBEF" w:rsidR="00F23E3E" w:rsidRDefault="00F23E3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47342D48" w14:textId="1A5869D1" w:rsidR="00815B45" w:rsidRDefault="00AD69F0" w:rsidP="00636241">
+    <w:p w14:paraId="47342D48" w14:textId="6F56B583" w:rsidR="00815B45" w:rsidRPr="00225703" w:rsidRDefault="00AD69F0" w:rsidP="00225703">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-142" w:hanging="142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc233288010"/>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proposed </w:t>
       </w:r>
-      <w:r w:rsidR="00D17297">
+      <w:r w:rsidR="00D17297" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
         <w:t>Managing Age</w:t>
       </w:r>
-      <w:r w:rsidR="007A7141">
+      <w:r w:rsidR="007A7141" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
         <w:t>nt</w:t>
       </w:r>
+      <w:r w:rsidR="00D17297" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1BD2" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>and Project Timeline</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00D17297">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7296720D" w14:textId="4F03FB2B" w:rsidR="00815B45" w:rsidRDefault="00D17297" w:rsidP="00815B45">
+    <w:p w14:paraId="4CB73BC5" w14:textId="76840A88" w:rsidR="00254BB9" w:rsidRDefault="00D17297" w:rsidP="00225703">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc212473711"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc233288011"/>
       <w:r>
         <w:t>Proposed Managing Agen</w:t>
       </w:r>
       <w:r w:rsidR="007A7141">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00D6202A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD3629">
-        <w:t>strategy and origination</w:t>
-      </w:r>
+        <w:t>strategy and originatio</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5227">
+        <w:t>n</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Toc230790886"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc230790887"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc230790888"/>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...150 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-[...101 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...71 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="409C76D4" w14:textId="4D8775A9" w:rsidR="0041371D" w:rsidRDefault="0041371D" w:rsidP="0041371D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00490C03" w14:paraId="43FB38B8" w14:textId="77777777" w:rsidTr="00225703">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F1A3C8" w14:textId="77777777" w:rsidR="00490C03" w:rsidRPr="00225703" w:rsidRDefault="00490C03" w:rsidP="00490C03">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What type of managing agent are you seeking to establish? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="072B394B" w14:textId="77777777" w:rsidR="00F71B66" w:rsidRPr="00F71B66" w:rsidRDefault="00F71B66" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71B66">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please indicate whether the application relates to:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F46557D" w14:textId="77777777" w:rsidR="00F71B66" w:rsidRPr="00225703" w:rsidRDefault="00F71B66" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>the establishment of an aligned managing agent to migrate from an existing turnkey arrangement and manage your existing syndicate only;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184A59C7" w14:textId="77777777" w:rsidR="00F71B66" w:rsidRPr="00225703" w:rsidRDefault="00F71B66" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>the simultaneous establishment of both a managing agent and a syndicate; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7762F810" w14:textId="77777777" w:rsidR="00F71B66" w:rsidRPr="00225703" w:rsidRDefault="00F71B66" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a new turnkey managing agent intended to manage business on behalf of multiple syndicates.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282AE774" w14:textId="77777777" w:rsidR="00F678BB" w:rsidRDefault="00F71B66" w:rsidP="00F678BB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71B66">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If you are proposing a turnkey managing agent, please outline the expected syndicate(s) to be managed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA1B65E" w14:textId="77777777" w:rsidR="00F678BB" w:rsidRDefault="00F678BB" w:rsidP="00F678BB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36CF2640" w14:textId="2660E0ED" w:rsidR="007E5947" w:rsidRPr="00225703" w:rsidRDefault="00F71B66" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71B66">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>You should also indicate whether there is a longer-term ambition to evolve the proposed managing agent model (e.g. from aligned to turnkey, if applicable).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490C03" w14:paraId="1B74E83B" w14:textId="77777777" w:rsidTr="00225703">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA84773" w14:textId="77777777" w:rsidR="00490C03" w:rsidRDefault="00490C03" w:rsidP="00AC2DB8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BBD206" w14:textId="1961150F" w:rsidR="00490C03" w:rsidRPr="00490C03" w:rsidRDefault="00490C03" w:rsidP="00AC2DB8">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4204B721" w14:textId="329BC8EE" w:rsidR="006600A6" w:rsidRDefault="006600A6" w:rsidP="00394517">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc233288012"/>
       <w:r>
-        <w:t>[X]</w:t>
-      </w:r>
+        <w:t>Rationale for estab</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0144">
+        <w:t>lishing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="51E41E94" w14:textId="77777777" w:rsidR="0041371D" w:rsidRPr="0041371D" w:rsidRDefault="0041371D" w:rsidP="0041371D"/>
-    <w:p w14:paraId="7B3A966B" w14:textId="23A78F7D" w:rsidR="00394517" w:rsidRDefault="00DF55E5" w:rsidP="00394517">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B53F0D" w14:paraId="3196D4B1" w14:textId="77777777" w:rsidTr="00225703">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A47CD5" w14:textId="77777777" w:rsidR="00A055EB" w:rsidRDefault="00A055EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A055EB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>What is the rationale for establishing the proposed managing agent structure, and how does this align with your long-term strategy?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7614FF11" w14:textId="77777777" w:rsidR="00AD23DE" w:rsidRPr="00AD23DE" w:rsidRDefault="00AD23DE" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD23DE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please explain how the proposed structure fits within:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362E8F3A" w14:textId="77777777" w:rsidR="00AD23DE" w:rsidRPr="00225703" w:rsidRDefault="00AD23DE" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>the overall strategy for the existing syndicate; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="333963C3" w14:textId="77777777" w:rsidR="00AD23DE" w:rsidRPr="00225703" w:rsidRDefault="00AD23DE" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>the wider insurance group (where applicable).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFF1A0B" w14:textId="27C611FA" w:rsidR="00B53F0D" w:rsidRPr="00DD044C" w:rsidRDefault="00AD23DE" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD23DE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>In addition, outline the expected benefits of the proposed structure, including any anticipated synergies, efficiencies, or strategic advantages.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B53F0D" w14:paraId="4423D116" w14:textId="77777777" w:rsidTr="00225703">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026A59B8" w14:textId="77777777" w:rsidR="00B53F0D" w:rsidRDefault="00B53F0D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4500A0C0" w14:textId="77777777" w:rsidR="00B53F0D" w:rsidRPr="00490C03" w:rsidRDefault="00B53F0D">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35683CED" w14:textId="2C50C5AC" w:rsidR="00254BB9" w:rsidRDefault="00340F34" w:rsidP="00225703">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc212473715"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230790890"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233288013"/>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5FF9">
+        <w:t>wnership structure</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Toc230790891"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D81AB0" w14:paraId="3005461E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD6B370" w14:textId="3C5A58F7" w:rsidR="00A52AED" w:rsidRDefault="00D81AB0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How will the establishment of this managing agent fit within the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A52AED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>existing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A52AED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Group and ownership structure?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C297BB5" w14:textId="77777777" w:rsidR="00627967" w:rsidRPr="00627967" w:rsidRDefault="00627967" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627967">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E39039" w14:textId="77777777" w:rsidR="00627967" w:rsidRPr="00225703" w:rsidRDefault="00627967" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a high-level overview of how the managing agent will sit within the existing group structure;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0920C03D" w14:textId="4CA31BD1" w:rsidR="00627967" w:rsidRPr="00225703" w:rsidRDefault="00627967" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">an outline of the proposed ownership arrangements for the managing agent (this does not need to be finalised, but should indicate expected controlling interests and </w:t>
+            </w:r>
+            <w:r w:rsidR="002A363A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">where known, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>approximate ownership percentages); and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487B9C5B" w14:textId="77777777" w:rsidR="00627967" w:rsidRPr="00225703" w:rsidRDefault="00627967" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>details of the ultimate parent entity, including its jurisdiction of domicile.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21901869" w14:textId="72C301F7" w:rsidR="00D81AB0" w:rsidRPr="00DD044C" w:rsidRDefault="00627967" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627967">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>You should also include a simple overview of the proposed group structure following establishment of the managing agent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D81AB0" w14:paraId="279BBC3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="555FBBCC" w14:textId="77777777" w:rsidR="00D81AB0" w:rsidRDefault="00D81AB0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B46536" w14:textId="77777777" w:rsidR="00D81AB0" w:rsidRPr="00490C03" w:rsidRDefault="00D81AB0">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="308619F8" w14:textId="77777777" w:rsidR="00E577F7" w:rsidRPr="00E577F7" w:rsidRDefault="00E577F7" w:rsidP="00E577F7"/>
+    <w:p w14:paraId="7282461E" w14:textId="77777777" w:rsidR="00CE75D6" w:rsidRDefault="00CE75D6" w:rsidP="00CE75D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc233288014"/>
+      <w:r>
+        <w:t>Timeline for your regulatory application and key milestones</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE75D6" w14:paraId="471F06A9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25505F7E" w14:textId="77777777" w:rsidR="005A6878" w:rsidRDefault="00CE75D6" w:rsidP="005A6878">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>What is your project timeline</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6878">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and key milestones?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059857C7" w14:textId="77777777" w:rsidR="00D82CAC" w:rsidRPr="00D82CAC" w:rsidRDefault="00D82CAC" w:rsidP="00D82CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82CAC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide an overview of the project plan and timeline from initial enquiry through to authorisation and go-live. This should include key milestones across the lifecycle of the application, as well as any significant post-authorisation activities (e.g. the novation of existing syndicates, if applicable).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50577B38" w14:textId="6B0E3279" w:rsidR="003666B4" w:rsidRPr="00DD044C" w:rsidRDefault="00D82CAC" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D82CAC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In your response, please ensure that appropriate time is factored in for statutory </w:t>
+            </w:r>
+            <w:r w:rsidR="002E4844" w:rsidRPr="00D82CAC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">regulatory </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D82CAC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>timelines associated with review and decision-making.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE75D6" w14:paraId="762C1A75" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4F49C7" w14:textId="77777777" w:rsidR="00CE75D6" w:rsidRDefault="00CE75D6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58CE1C9A" w14:textId="77777777" w:rsidR="00CE75D6" w:rsidRPr="00490C03" w:rsidRDefault="00CE75D6">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0BE37E95" w14:textId="77777777" w:rsidR="00336162" w:rsidRDefault="00336162" w:rsidP="00336162">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc233288015"/>
+      <w:r>
+        <w:t>Project management planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336162" w14:paraId="70A3942A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F988F2" w14:textId="77777777" w:rsidR="00EC55F2" w:rsidRDefault="00EC55F2">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC55F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>How do you intend to resource the project management of the application?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EC7DD1" w14:textId="2B3B0FD9" w:rsidR="00336162" w:rsidRPr="00DD044C" w:rsidRDefault="00880AD2" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880AD2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Lloyd’s recommends that a dedicated project manager is appointed to support the application process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00336162" w14:paraId="08C7818D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E77F5E9" w14:textId="77777777" w:rsidR="00336162" w:rsidRDefault="00336162">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B21BFC9" w14:textId="77777777" w:rsidR="00336162" w:rsidRPr="00490C03" w:rsidRDefault="00336162">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="707B49A5" w14:textId="6B123A8E" w:rsidR="0063529A" w:rsidRDefault="0063529A" w:rsidP="0063529A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc233288016"/>
+      <w:r>
+        <w:t xml:space="preserve">Contingency </w:t>
+      </w:r>
+      <w:r w:rsidR="000A25E5">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lanning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0063529A" w14:paraId="23741DDE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D3E0DB" w14:textId="3A5BD8CA" w:rsidR="0063529A" w:rsidRDefault="0063529A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00336162">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB39E3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>outline your</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00336162">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">contingency planning in place should the </w:t>
+            </w:r>
+            <w:r w:rsidR="00570BD1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">proposed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>timeline not be achiev</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB662B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB39E3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6784922B" w14:textId="77777777" w:rsidR="00322C79" w:rsidRPr="00322C79" w:rsidRDefault="00322C79" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322C79">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>This question is particularly relevant where a syndicate migration is proposed. In your response, please:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A9A1E9" w14:textId="77777777" w:rsidR="00322C79" w:rsidRPr="00225703" w:rsidRDefault="00322C79" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>confirm whether there are any critical dates by which authorisation must be obtained to ensure continuity of existing operations within Lloyd’s, and explain the reasons for these deadlines;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB546BA" w14:textId="77777777" w:rsidR="00322C79" w:rsidRPr="00225703" w:rsidRDefault="00322C79" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>describe the contingency arrangements in place should authorisation not be achieved within the proposed timeframe, including any plans to maintain continuity of operations;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B673AAB" w14:textId="77777777" w:rsidR="00322C79" w:rsidRPr="00225703" w:rsidRDefault="00322C79" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>where applicable, outline any proposed short-term extensions of existing turnkey arrangements, and the extent to which these have been discussed and agreed in principle with the current turnkey provider; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56660900" w14:textId="62427794" w:rsidR="00BF38A5" w:rsidRPr="00225703" w:rsidRDefault="00322C79" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>for turnkey managing agent applications, explain the potential operational impact on proposed managed syndicates if authorisation is not achieved within the planned timeline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0063529A" w14:paraId="13DEBB2B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AA9176" w14:textId="77777777" w:rsidR="0063529A" w:rsidRDefault="0063529A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029B1E1C" w14:textId="77777777" w:rsidR="0063529A" w:rsidRPr="00490C03" w:rsidRDefault="0063529A">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68402D54" w14:textId="77777777" w:rsidR="009112CE" w:rsidRDefault="009112CE" w:rsidP="009112CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc233288017"/>
       <w:r>
         <w:t>Financial resources</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="4CA01A7B" w14:textId="239258FF" w:rsidR="00912808" w:rsidRDefault="00C33F5B" w:rsidP="6C50EFF8">
-[...89 lines deleted...]
-    <w:p w14:paraId="20D66A36" w14:textId="3EBF0644" w:rsidR="004E18E4" w:rsidRDefault="003F086C" w:rsidP="00D76EDD">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009112CE" w14:paraId="770F3566" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB9FC9" w14:textId="573694A0" w:rsidR="002B6389" w:rsidRDefault="002B6389">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6389">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please confirm your understanding of the financial requirements associated with establishing a managing agent, and whether you foresee any challenges in meeting these requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00895D78">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178549AE" w14:textId="77777777" w:rsidR="00106B4A" w:rsidRPr="00106B4A" w:rsidRDefault="00106B4A" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106B4A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>In your response, please confirm that you will be able to demonstrate, prior to authorisation, compliance with the relevant financial and solvency requirements, including the submission of three-year financial projections. These should evidence, at a minimum:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114E980A" w14:textId="77777777" w:rsidR="00106B4A" w:rsidRPr="00225703" w:rsidRDefault="00106B4A" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>compliance with the minimum fixed capital requirement (e.g. £400,000);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F2B814A" w14:textId="77777777" w:rsidR="00106B4A" w:rsidRPr="00225703" w:rsidRDefault="00106B4A" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a positive net current asset position; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444DC17F" w14:textId="195C32C3" w:rsidR="00106B4A" w:rsidRPr="00225703" w:rsidRDefault="00106B4A" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>positive net assets.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35902CB0" w14:textId="7604EF2A" w:rsidR="009112CE" w:rsidRPr="00DD044C" w:rsidRDefault="00106B4A" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106B4A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please highlight any areas where there may be potential challenges or dependencies relevant to meeting these requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009112CE" w14:paraId="22070F59" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D80859D" w14:textId="77777777" w:rsidR="009112CE" w:rsidRDefault="009112CE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66929FBD" w14:textId="77777777" w:rsidR="009112CE" w:rsidRPr="00490C03" w:rsidRDefault="009112CE">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09F9B619" w14:textId="77777777" w:rsidR="0063529A" w:rsidRDefault="0063529A" w:rsidP="0063529A"/>
+    <w:p w14:paraId="112DA8B8" w14:textId="1DF386F1" w:rsidR="000A25E5" w:rsidRPr="00225703" w:rsidRDefault="00633A85" w:rsidP="000A25E5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc212473716"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc233288018"/>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current vs </w:t>
+      </w:r>
+      <w:r w:rsidR="003231FB" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Target </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Operating Model</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B41961" w14:textId="02100563" w:rsidR="00633A85" w:rsidRDefault="00633A85" w:rsidP="00633A85">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233288019"/>
       <w:r>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
+      <w:r w:rsidR="00813931">
+        <w:t>operational model</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00813931" w14:paraId="3F97DF67" w14:textId="77777777" w:rsidTr="00225703">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE057DF" w14:textId="1F4199FA" w:rsidR="006D33BB" w:rsidRPr="003B2A1F" w:rsidRDefault="00813931" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who is the current </w:t>
+            </w:r>
+            <w:r w:rsidR="00B17CAC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">turnkey managing agent </w:t>
+            </w:r>
+            <w:r w:rsidR="007B179A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">from which you </w:t>
+            </w:r>
+            <w:r w:rsidR="00B17CAC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>proposed to migrate</w:t>
+            </w:r>
+            <w:r w:rsidR="00073D9E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A91D69">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>if applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD40D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, and the extent to which this project has been discussed</w:t>
+            </w:r>
+            <w:r w:rsidR="004518EB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the turnkey</w:t>
+            </w:r>
+            <w:r w:rsidR="00F955DE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0095017D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00F955DE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">anaging </w:t>
+            </w:r>
+            <w:r w:rsidR="0095017D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F955DE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gent</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD40D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00813931" w14:paraId="5FEB09A4" w14:textId="77777777" w:rsidTr="00225703">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406240A5" w14:textId="77777777" w:rsidR="00813931" w:rsidRDefault="00813931">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1456C5B2" w14:textId="77777777" w:rsidR="00813931" w:rsidRPr="00490C03" w:rsidRDefault="00813931">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39E60A3D" w14:textId="5717B033" w:rsidR="00683D1C" w:rsidRDefault="00683D1C" w:rsidP="00683D1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc233288020"/>
+      <w:r>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3016C">
+        <w:t>splits</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3016C">
+        <w:t>service</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00683D1C" w14:paraId="32FDF68D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1948F1F0" w14:textId="2312C0F5" w:rsidR="003B2A1F" w:rsidRDefault="00B3016C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>What is the current spl</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2073">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>t of service between the syndicate and the turnkey managing agent</w:t>
+            </w:r>
+            <w:r w:rsidR="00683D1C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00683D1C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E51DB8" w14:textId="77777777" w:rsidR="00B72856" w:rsidRPr="00B72856" w:rsidRDefault="00B72856" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B72856">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide an overview of how services are currently delivered between the syndicate and the turnkey managing agent, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2928AEE8" w14:textId="77777777" w:rsidR="00B72856" w:rsidRPr="00225703" w:rsidRDefault="00B72856" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>services delivered wholly by the turnkey managing agent;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18CACB95" w14:textId="77777777" w:rsidR="00B72856" w:rsidRPr="00225703" w:rsidRDefault="00B72856" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>services delivered jointly between the syndicate and the turnkey (including a description of respective responsibilities); and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EF2F7F" w14:textId="36F0C9AD" w:rsidR="00683D1C" w:rsidRPr="00225703" w:rsidRDefault="00B72856" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>services where the turnkey acts primarily in an oversight, review, or submission capacity only.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683D1C" w14:paraId="23D6E8BE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E849C7" w14:textId="77777777" w:rsidR="00683D1C" w:rsidRDefault="00683D1C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116326DF" w14:textId="77777777" w:rsidR="00683D1C" w:rsidRPr="00490C03" w:rsidRDefault="00683D1C">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F93B494" w14:textId="008975D1" w:rsidR="00BD3449" w:rsidRDefault="00BD3449" w:rsidP="00BD3449">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc233288021"/>
+      <w:r>
+        <w:t>Target model</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BD3449" w14:paraId="13D7E208" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36717C2A" w14:textId="77777777" w:rsidR="005317A9" w:rsidRDefault="005317A9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005317A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>What is the target operating model you are seeking to establish under the proposed managing agent?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68ECC533" w14:textId="77777777" w:rsidR="007305EF" w:rsidRPr="007305EF" w:rsidRDefault="007305EF" w:rsidP="007305EF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007305EF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide an overview of the proposed operating model, including the intended scope and allocation of services within the new managing agent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E56283E" w14:textId="77777777" w:rsidR="007305EF" w:rsidRPr="007305EF" w:rsidRDefault="007305EF" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007305EF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Your response should include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41325761" w14:textId="77777777" w:rsidR="007305EF" w:rsidRPr="00225703" w:rsidRDefault="007305EF" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a description of services to be delivered by the managing agent, including how responsibilities will be structured across key functional areas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="434EFBC1" w14:textId="260A8EBF" w:rsidR="007305EF" w:rsidRPr="00225703" w:rsidRDefault="007305EF" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>an explanation of the extent of build</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6BAD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>out required to support the operating model, identifying:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD3FBF8" w14:textId="62EF9963" w:rsidR="007305EF" w:rsidRPr="00225703" w:rsidRDefault="007305EF" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>areas requiring full development;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51761BB4" w14:textId="77777777" w:rsidR="007305EF" w:rsidRPr="00225703" w:rsidRDefault="007305EF" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>areas where existing capabilities will be enhanced or adapted; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB0AC8A" w14:textId="3B11B496" w:rsidR="00BD3449" w:rsidRPr="00225703" w:rsidRDefault="007305EF" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>areas where the model will leverage or replicate existing frameworks and services currently provided under any turnkey arrangement (if applicable).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD3449" w14:paraId="18B0EB9D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0713B6" w14:textId="77777777" w:rsidR="00BD3449" w:rsidRDefault="00BD3449">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168C1FE9" w14:textId="77777777" w:rsidR="00BD3449" w:rsidRPr="00490C03" w:rsidRDefault="00BD3449">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44CFBFB4" w14:textId="1DCDD6AC" w:rsidR="00302578" w:rsidRDefault="00302578" w:rsidP="00302578">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc233288022"/>
+      <w:r>
+        <w:t>Outsourcing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F67CB" w14:paraId="60869A4C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A09D78" w14:textId="77777777" w:rsidR="009F64DD" w:rsidRDefault="009F64DD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F64DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please outline the proposed outsourcing arrangements for the new managing agent, including coverage of key business functions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299EE19C" w14:textId="44DE13F2" w:rsidR="002E7602" w:rsidRPr="002E7602" w:rsidRDefault="00CA2073" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="002E7602" w:rsidRPr="002E7602">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>our response should include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE6B817" w14:textId="77777777" w:rsidR="002E7602" w:rsidRPr="00225703" w:rsidRDefault="002E7602" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>details of functions that will be recaptured from the existing turnkey arrangement (where applicable);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41312A0A" w14:textId="77777777" w:rsidR="002E7602" w:rsidRPr="00225703" w:rsidRDefault="002E7602" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>details of functions that are intended to be outsourced to third-party providers or group entities; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162699C0" w14:textId="77777777" w:rsidR="002E7602" w:rsidRPr="00225703" w:rsidRDefault="002E7602" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>clarification of whether these arrangements are already in place or still to be established, including expected timelines for implementation where new contractual arrangements are required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="214B4AF0" w14:textId="2EE07065" w:rsidR="008F67CB" w:rsidRPr="00DD044C" w:rsidRDefault="002E7602" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E7602">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please ensure your response clearly sets out how these outsourcing arrangements will support the effective operation of the managing agent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F67CB" w14:paraId="1711CFD4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DA4FE5" w14:textId="77777777" w:rsidR="008F67CB" w:rsidRDefault="008F67CB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2037C874" w14:textId="77777777" w:rsidR="008F67CB" w:rsidRPr="00490C03" w:rsidRDefault="008F67CB">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D304DEB" w14:textId="38590060" w:rsidR="00396954" w:rsidRDefault="00396954" w:rsidP="00394517">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233288023"/>
+      <w:r>
+        <w:t xml:space="preserve">Resourcing the managing </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7141">
+        <w:t>agent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000417B4" w14:paraId="6AAB2D11" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B34D9D" w14:textId="4C72E5B5" w:rsidR="000417B4" w:rsidRDefault="0077709F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the current resourcing position within the applicant and what additional resource will be required to </w:t>
+            </w:r>
+            <w:r w:rsidR="009112CE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>deliver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the target operating model</w:t>
+            </w:r>
+            <w:r w:rsidR="000417B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C69B1B1" w14:textId="77777777" w:rsidR="009426D0" w:rsidRPr="009426D0" w:rsidRDefault="009426D0" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009426D0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please provide an overview of:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41DC99B5" w14:textId="77777777" w:rsidR="009426D0" w:rsidRPr="00225703" w:rsidRDefault="009426D0" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>the current number of staff (FTE) within the applicant, including any key roles already recruited;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47019197" w14:textId="77777777" w:rsidR="009426D0" w:rsidRPr="00225703" w:rsidRDefault="009426D0" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>the additional resources required to support the build-out of the proposed managing agent; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223B29B8" w14:textId="77777777" w:rsidR="009426D0" w:rsidRPr="00225703" w:rsidRDefault="009426D0" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="54"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>the anticipated resourcing required at go-live to deliver ongoing managing agent functions and responsibilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B53B27" w14:textId="72009A85" w:rsidR="000417B4" w:rsidRPr="00DD044C" w:rsidRDefault="009426D0" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009426D0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">While final headcount is not required at this stage, your response should include sufficient detail to demonstrate that appropriate consideration has been given to </w:t>
+            </w:r>
+            <w:r w:rsidR="00535E4B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">the likely </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009426D0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>recruitment and resourcing needs to achieve the target operating model.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000417B4" w14:paraId="7CF2E148" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43ECE694" w14:textId="77777777" w:rsidR="000417B4" w:rsidRDefault="000417B4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725689D7" w14:textId="77777777" w:rsidR="000417B4" w:rsidRPr="00490C03" w:rsidRDefault="000417B4">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="31DB67C4" w14:textId="77777777" w:rsidR="00D47189" w:rsidRDefault="006E2A83" w:rsidP="00D47189">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc230790903"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc230790904"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc230790905"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc233288024"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>Resourcing risk assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D47189" w14:paraId="22544792" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0275669B" w14:textId="3853EE8B" w:rsidR="00D47189" w:rsidRDefault="00D47189">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47189">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Have you completed a resourcing risk assessment</w:t>
+            </w:r>
+            <w:r w:rsidR="00382EE6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47189">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and if not</w:t>
+            </w:r>
+            <w:r w:rsidR="00382EE6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47189">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when is this planned?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44503695" w14:textId="4F72C528" w:rsidR="00C85BBC" w:rsidRPr="00C85BBC" w:rsidRDefault="00092422" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85BBC" w:rsidRPr="00C85BBC">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>lease provide:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544ABC15" w14:textId="77777777" w:rsidR="00C85BBC" w:rsidRPr="00225703" w:rsidRDefault="00C85BBC" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>details of any critical recruitment required to deliver the target operating model, including key roles and timelines;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521E562F" w14:textId="77777777" w:rsidR="00C85BBC" w:rsidRPr="00225703" w:rsidRDefault="00C85BBC" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>an assessment of any anticipated challenges associated with this recruitment;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DD19C5" w14:textId="0CD80B9F" w:rsidR="00C85BBC" w:rsidRPr="00225703" w:rsidRDefault="00C85BBC" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">where external consultancy support is proposed, an overview of the experience and capabilities of </w:t>
+            </w:r>
+            <w:r w:rsidR="003918F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">the proposed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>providers in supporting the build</w:t>
+            </w:r>
+            <w:r w:rsidR="00701CAC">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>out; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B388507" w14:textId="1CA3B5AE" w:rsidR="00D47189" w:rsidRPr="00225703" w:rsidRDefault="00C85BBC" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="56"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>an explanation of how knowledge transfer will be managed to ensure that sufficient expertise and capability are retained within the business to support ongoing operations following implementation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D47189" w14:paraId="53408C50" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="164A6058" w14:textId="77777777" w:rsidR="00D47189" w:rsidRDefault="00D47189">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E5EBB34" w14:textId="77777777" w:rsidR="00D47189" w:rsidRPr="00490C03" w:rsidRDefault="00D47189">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F3811AD" w14:textId="77777777" w:rsidR="00DD5158" w:rsidRDefault="00DD5158" w:rsidP="00DD5158">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38697B79" w14:textId="3F4D3005" w:rsidR="00947AC8" w:rsidRDefault="00947AC8" w:rsidP="00947AC8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc233288025"/>
+      <w:r>
+        <w:t>Lloyd’s overseas platforms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00947AC8" w14:paraId="4AECCE77" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D0D749" w14:textId="77777777" w:rsidR="003F555E" w:rsidRDefault="003F555E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F555E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Do the managed syndicates currently underwrite, or intend to underwrite, business through Lloyd’s overseas platforms, including Lloyd’s Insurance Company S.A. (LIC)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286878BE" w14:textId="40F0C529" w:rsidR="00947AC8" w:rsidRPr="00225703" w:rsidRDefault="00B96FE7" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96FE7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please outline the LIC operating model currently utilised by the managed syndicate and the extent to which this may need to be adapted following the establishment of the new managing agent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00947AC8" w14:paraId="7276BD37" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B982F8" w14:textId="77777777" w:rsidR="00947AC8" w:rsidRDefault="00947AC8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE258D5" w14:textId="77777777" w:rsidR="00947AC8" w:rsidRPr="00490C03" w:rsidRDefault="00947AC8">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0429B0B2" w14:textId="77777777" w:rsidR="00947AC8" w:rsidRDefault="00947AC8" w:rsidP="00947AC8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C7D896" w14:textId="355F18A8" w:rsidR="008A4506" w:rsidRPr="00225703" w:rsidRDefault="00AC2358" w:rsidP="008A4506">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc230790908"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc230790909"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc230790910"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc233288026"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Governance </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3B9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tructure and </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4506" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Senior Leadership (Senior Management Function holders)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="36E8C17B" w14:textId="473498D3" w:rsidR="00086985" w:rsidRDefault="00426643" w:rsidP="00086985">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc233288027"/>
+      <w:r>
+        <w:t xml:space="preserve">Governance </w:t>
+      </w:r>
+      <w:r w:rsidR="00086985">
+        <w:t>structure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidR="00086985">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00350322" w14:paraId="22C9821D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6671C0FA" w14:textId="34E1040B" w:rsidR="00350322" w:rsidRDefault="00350322">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is your proposed </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0E76" w:rsidRPr="00FD0E76">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>governance structure for the new managing agent</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0E76">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539401A1" w14:textId="77777777" w:rsidR="00E55787" w:rsidRPr="00E55787" w:rsidRDefault="00E55787" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55787">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please provide an overview of the proposed governance framework, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4D7862" w14:textId="77777777" w:rsidR="00E55787" w:rsidRPr="00225703" w:rsidRDefault="00E55787" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>the structure of the Board and key committees;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06100BB7" w14:textId="77777777" w:rsidR="00E55787" w:rsidRPr="00225703" w:rsidRDefault="00E55787" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>the proposed composition of each, including membership and Chairs (where known at this stage); and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309E233A" w14:textId="77777777" w:rsidR="00E55787" w:rsidRPr="00225703" w:rsidRDefault="00E55787" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="59"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>how the overall governance structure is designed to support effective oversight, decision-making, and accountability across the business.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4E5002" w14:textId="77777777" w:rsidR="00E55787" w:rsidRPr="00E55787" w:rsidRDefault="00E55787" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E55787">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Your response should also demonstrate how you have considered:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD01BC0" w14:textId="51949577" w:rsidR="00E55787" w:rsidRPr="00225703" w:rsidRDefault="00E55787" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="58"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>alignment and connectivity between committees</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2073">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and functions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to ensure a cohesive and joined-up view across the organisation; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35052E2F" w14:textId="5CC56F7D" w:rsidR="00350322" w:rsidRPr="00225703" w:rsidRDefault="00E55787" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="58"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>the inclusion of appropriate levels of independent representation within the governance framework.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00350322" w14:paraId="68565F0D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27915F7D" w14:textId="77777777" w:rsidR="00350322" w:rsidRDefault="00350322">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0906CB" w14:textId="77777777" w:rsidR="00350322" w:rsidRPr="00490C03" w:rsidRDefault="00350322">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48C6E2C6" w14:textId="28F66244" w:rsidR="00F36FF7" w:rsidRPr="002830EA" w:rsidRDefault="00D227DD" w:rsidP="00F36FF7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc233288028"/>
+      <w:r w:rsidRPr="002830EA">
+        <w:t>key functions and the responsible Senior Management Function holders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D227DD" w14:paraId="57B31D75" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103C8647" w14:textId="77777777" w:rsidR="006E43BF" w:rsidRDefault="006E43BF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E43BF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide an organisational structure chart for the proposed managing agent, including key functions and Senior Management Function (SMF) holders.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD43006" w14:textId="77777777" w:rsidR="00557BD5" w:rsidRPr="00557BD5" w:rsidRDefault="00557BD5" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00557BD5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Your response should:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C603D7E" w14:textId="7B8645FC" w:rsidR="00557BD5" w:rsidRPr="00225703" w:rsidRDefault="00557BD5" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>clearly set out all key functions within the managing agent and the individuals responsible for overseeing them, including identified SMF holders</w:t>
+            </w:r>
+            <w:r w:rsidR="00174FFA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (where known)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13240489" w14:textId="77777777" w:rsidR="00557BD5" w:rsidRPr="00225703" w:rsidRDefault="00557BD5" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>illustrate reporting lines and functional responsibilities across the organisation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001D0A71" w14:textId="77777777" w:rsidR="00557BD5" w:rsidRPr="00557BD5" w:rsidRDefault="00557BD5" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00557BD5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>In developing your proposed structure, please also explain how you have considered:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56AFD145" w14:textId="77777777" w:rsidR="00557BD5" w:rsidRPr="00225703" w:rsidRDefault="00557BD5" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>potential conflicts of interest, including any overlap of responsibilities;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FC2241" w14:textId="77777777" w:rsidR="00557BD5" w:rsidRPr="00225703" w:rsidRDefault="00557BD5" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>capacity constraints for individuals holding multiple roles; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F847617" w14:textId="007824F6" w:rsidR="00D227DD" w:rsidRPr="00225703" w:rsidRDefault="00557BD5" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="60"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>any proposed dual</w:t>
+            </w:r>
+            <w:r w:rsidR="007417BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">hatting arrangements across the managing agent and the wider group, including how </w:t>
+            </w:r>
+            <w:r w:rsidR="00535E4B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">any perceived conflicts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>will be managed effectively.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D227DD" w14:paraId="742CDC1B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7DE7D3" w14:textId="77777777" w:rsidR="00D227DD" w:rsidRDefault="00D227DD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323346B8" w14:textId="77777777" w:rsidR="00D227DD" w:rsidRPr="00490C03" w:rsidRDefault="00D227DD">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C586336" w14:textId="4F384A6D" w:rsidR="001A7BA8" w:rsidRDefault="001A7BA8" w:rsidP="00225703">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc233288029"/>
+      <w:r>
+        <w:t>Executive and Non-Executive roles</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00450536" w14:paraId="5B32B172" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEEF627" w14:textId="77777777" w:rsidR="00932E48" w:rsidRDefault="00932E48" w:rsidP="00450536">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932E48">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Have you identified individuals to fill Executive and Non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932E48">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932E48">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Executive roles within the proposed managing agent?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB1E740" w14:textId="77777777" w:rsidR="007C12B3" w:rsidRPr="007C12B3" w:rsidRDefault="007C12B3" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C12B3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please provide:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F43C23" w14:textId="77777777" w:rsidR="007C12B3" w:rsidRPr="00225703" w:rsidRDefault="007C12B3" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>details of any individuals identified for Senior Management Function (SMF) roles, including their names and a high-level summary of their relevant experience;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB3B2BA" w14:textId="77777777" w:rsidR="007C12B3" w:rsidRPr="00225703" w:rsidRDefault="007C12B3" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>where proposed Executive roles are expected to be filled by individuals from within the wider group, an assessment of their suitability, including capabilities, any potential conflicts of interest, and any proposed dual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>hatting arrangements, along with how associated risks will be mitigated; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E20CBAE" w14:textId="2CB8BDFF" w:rsidR="00450536" w:rsidRPr="00225703" w:rsidRDefault="007C12B3" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>for Non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Executive roles, while appointments may not yet be known, an outline of the desired candidate profile, including skills, experience, and independence considerations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00450536" w14:paraId="0CC24E75" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CE3715" w14:textId="77777777" w:rsidR="00450536" w:rsidRDefault="00450536">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C240435" w14:textId="77777777" w:rsidR="00450536" w:rsidRPr="00490C03" w:rsidRDefault="00450536">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="328F22FD" w14:textId="6E8F9099" w:rsidR="00547599" w:rsidRDefault="00BB6728" w:rsidP="00547599">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc233288030"/>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00547599">
+        <w:t>ppointing individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00862841">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB6728" w14:paraId="258A2294" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FA92E7" w14:textId="563B0450" w:rsidR="00862841" w:rsidRDefault="00D53B62">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6728" w:rsidRPr="00BB6728">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">progress have you made in appointing those individuals? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB038B1" w14:textId="77777777" w:rsidR="000C5B0C" w:rsidRPr="000C5B0C" w:rsidRDefault="000C5B0C" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5B0C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please provide:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2462C520" w14:textId="77777777" w:rsidR="000C5B0C" w:rsidRPr="00225703" w:rsidRDefault="000C5B0C" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="63"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>an update on the status of appointments for key Executive, Non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Executive, and Senior Management Function (SMF) roles;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C312620" w14:textId="2B59F455" w:rsidR="000C5B0C" w:rsidRPr="00225703" w:rsidRDefault="000C5B0C" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="63"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">expected start dates for identified candidates, ensuring alignment with the overall project plan and </w:t>
+            </w:r>
+            <w:r w:rsidR="002A7FA2" w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>considering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any applicable notice periods; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0490A119" w14:textId="77777777" w:rsidR="000C5B0C" w:rsidRPr="00225703" w:rsidRDefault="000C5B0C" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="63"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>details of any remaining gaps and your plan to address these.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46CF9B6B" w14:textId="6FF82DFA" w:rsidR="00BB6728" w:rsidRPr="00DD044C" w:rsidRDefault="000C5B0C" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C5B0C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">While recognising the timing sensitivities associated with appointments, applicants are expected to have identified preferred candidates for </w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">the most critical </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5B0C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>SMF roles ahead of B</w:t>
+            </w:r>
+            <w:r w:rsidR="00C56435">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00535E4B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5B0C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>, and to demonstrate a credible and deliverable plan to complete outstanding hires.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB6728" w14:paraId="6F811B32" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5D3EEA" w14:textId="77777777" w:rsidR="00BB6728" w:rsidRDefault="00BB6728">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="774364DB" w14:textId="77777777" w:rsidR="00BB6728" w:rsidRPr="00490C03" w:rsidRDefault="00BB6728">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EE7BC9A" w14:textId="77777777" w:rsidR="002F5677" w:rsidRDefault="002F5677" w:rsidP="00086985">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc233288031"/>
+      <w:r>
+        <w:t>Parallel governance runs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F5677" w14:paraId="7468CE42" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4445949C" w14:textId="77777777" w:rsidR="00C04159" w:rsidRDefault="00C04159" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04159">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If migrating, please outline your plan for parallel governance runs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A359702" w14:textId="77777777" w:rsidR="00C04159" w:rsidRDefault="00C04159" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A271817" w14:textId="3C62ED47" w:rsidR="004967CB" w:rsidRPr="004967CB" w:rsidRDefault="004967CB" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Yo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004967CB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ur response should include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E62F8D" w14:textId="77777777" w:rsidR="004967CB" w:rsidRPr="00225703" w:rsidRDefault="004967CB" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="64"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>an overview of the proposed approach to parallel governance runs, including the number of runs planned and the rationale for this;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DBAF317" w14:textId="77777777" w:rsidR="004967CB" w:rsidRPr="00225703" w:rsidRDefault="004967CB" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="64"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>how the parallel runs will enable governance structures (Board and committees) to evolve, embed learnings, and demonstrate effectiveness prior to go</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>live;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780C7C0A" w14:textId="5AE8CE14" w:rsidR="004967CB" w:rsidRPr="00225703" w:rsidRDefault="004967CB" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="64"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">details of any key Board and </w:t>
+            </w:r>
+            <w:r w:rsidR="00E50712">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ommittee meetings during the parallel run that will be critical in testing and evidencing governance effectiveness; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="437180D9" w14:textId="5B1EF181" w:rsidR="00EE03EA" w:rsidRPr="00225703" w:rsidRDefault="004967CB" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="64"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>confirmation of whether the approach to parallel governance has been discussed with the existing turnkey managing agent (where applicable).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F5677" w14:paraId="4FAE3880" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BDBA7A" w14:textId="77777777" w:rsidR="002F5677" w:rsidRDefault="002F5677">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A7C7F1" w14:textId="77777777" w:rsidR="002F5677" w:rsidRPr="00490C03" w:rsidRDefault="002F5677">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2730CD57" w14:textId="77777777" w:rsidR="00DD5158" w:rsidRDefault="00DD5158" w:rsidP="00DD5158">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc230790917"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc230790918"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc230790919"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc230790920"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc230790921"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc230790922"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc230790923"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc230790924"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc230790925"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc230790926"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="20D66A36" w14:textId="202E3194" w:rsidR="004E18E4" w:rsidRPr="00225703" w:rsidRDefault="003F086C" w:rsidP="00D76EDD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc233288032"/>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lloyd’s </w:t>
       </w:r>
-      <w:r w:rsidR="004E18E4">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="004E18E4" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principles Based Oversight </w:t>
+      </w:r>
+      <w:r w:rsidR="001564AD" w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>– Gap Analysis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="0E4FCF92" w14:textId="5FD1FD18" w:rsidR="004E18E4" w:rsidRDefault="00FE14AB" w:rsidP="004E18E4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc212473717"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc233288033"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PBO gap analysis - </w:t>
       </w:r>
       <w:r w:rsidR="004E18E4">
         <w:t xml:space="preserve">outline </w:t>
       </w:r>
       <w:r w:rsidR="7EFEA7DA">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="004E18E4">
         <w:t xml:space="preserve"> gap analysis for the proposed managing </w:t>
       </w:r>
       <w:r w:rsidR="007A7141">
         <w:t>agent</w:t>
       </w:r>
       <w:r w:rsidR="004E18E4">
         <w:t xml:space="preserve"> against Lloyd’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00091D45" w:rsidRPr="00091D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Principles-based oversight framework</w:t>
         </w:r>
-        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="44"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78411A86" w14:textId="65072A9B" w:rsidR="005E1FD8" w:rsidRPr="0090554F" w:rsidRDefault="005E1FD8" w:rsidP="005E1FD8">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="78411A86" w14:textId="295B9C9E" w:rsidR="005E1FD8" w:rsidRPr="00225703" w:rsidRDefault="00005E15" w:rsidP="005E1FD8">
+      <w:r>
+        <w:t>Please n</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve">ote that </w:t>
+      </w:r>
+      <w:r w:rsidR="0090554F" w:rsidRPr="00225703">
         <w:t>six</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1FD8">
-[...26 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve"> Principles are assessed by Lloyd’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36CE">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36CE">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve">anaging </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36CE">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve">gent level: </w:t>
+      </w:r>
+      <w:r w:rsidR="001526F8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve">#4 Claims Management, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63F3C" w:rsidRPr="00225703">
         <w:t xml:space="preserve">#5 </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1FD8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
         <w:t xml:space="preserve">Customer Outcomes, </w:t>
       </w:r>
-      <w:r w:rsidR="00DC02D4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DC02D4" w:rsidRPr="00225703">
         <w:t>#10</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1FD8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve"> Governance</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2A51">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
+        <w:t xml:space="preserve"> Risk Management and Reporting, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17DEC" w:rsidRPr="00225703">
         <w:t xml:space="preserve">#11 </w:t>
       </w:r>
-      <w:r w:rsidR="002913A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002913A8" w:rsidRPr="00225703">
         <w:t xml:space="preserve">Regulatory &amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1FD8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
         <w:t xml:space="preserve">Financial Crime, </w:t>
       </w:r>
-      <w:r w:rsidR="00F17DEC">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F17DEC" w:rsidRPr="00225703">
+        <w:t xml:space="preserve">#12 Operational Resilience and </w:t>
+      </w:r>
+      <w:r w:rsidR="00343B41" w:rsidRPr="00225703">
         <w:t>#13</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E1FD8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005E1FD8" w:rsidRPr="00225703">
         <w:t xml:space="preserve"> Culture. </w:t>
       </w:r>
-      <w:r w:rsidR="00B15DCD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B15DCD" w:rsidRPr="00225703">
         <w:t xml:space="preserve">Other principles are assessed at syndicate level. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577BA847" w14:textId="77777777" w:rsidR="007C7637" w:rsidRPr="00500FB3" w:rsidRDefault="00E16109" w:rsidP="00E16109">
-[...16 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8017"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00561493" w14:paraId="180B5585" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFEE7D6" w14:textId="3DE292DB" w:rsidR="00561493" w:rsidRPr="002F5677" w:rsidRDefault="00561493" w:rsidP="00432C57">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principle 4: Claims Management </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DA45C0" w14:textId="771C15A7" w:rsidR="00561493" w:rsidRDefault="008F5E72">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00561493" w:rsidRPr="002F5677">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease outline </w:t>
+            </w:r>
+            <w:r w:rsidR="00561493">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00561493">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan </w:t>
+            </w:r>
+            <w:r w:rsidR="002E1CE1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to stand up resource and capabilities to demonstrate </w:t>
+            </w:r>
+            <w:r w:rsidR="00432C57">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>maturity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6DE0B3" w14:textId="4D6F0D72" w:rsidR="003F3FF0" w:rsidRDefault="00561493" w:rsidP="00432C57">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F131A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="00E57491">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>include the scope of existing coverage of responsibilities within the syndicate</w:t>
+            </w:r>
+            <w:r w:rsidR="00C759EF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (where applicable)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3531">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>, as well as</w:t>
+            </w:r>
+            <w:r w:rsidR="001C260F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3531">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scope of services to be recaptured and the key gaps that will need to be addressed. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400EEF9E" w14:textId="28B6B02A" w:rsidR="00561493" w:rsidRPr="00DD044C" w:rsidRDefault="00DB3531" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">We are not looking </w:t>
+            </w:r>
+            <w:r w:rsidR="00F035A4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">for a full plan at this </w:t>
+            </w:r>
+            <w:r w:rsidR="005F32EF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>stage;</w:t>
+            </w:r>
+            <w:r w:rsidR="00F035A4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> however</w:t>
+            </w:r>
+            <w:r w:rsidR="005F32EF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F035A4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the applicant should </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB38EC">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>be able</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB38EC">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F035A4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">demonstrate that it has </w:t>
+            </w:r>
+            <w:r w:rsidR="007B6ACF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>appropriately</w:t>
+            </w:r>
+            <w:r w:rsidR="00F035A4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> considered i</w:t>
+            </w:r>
+            <w:r w:rsidR="007B6ACF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ts</w:t>
+            </w:r>
+            <w:r w:rsidR="00F035A4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> current position </w:t>
+            </w:r>
+            <w:r w:rsidR="003219BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r w:rsidR="00F035A4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007B6ACF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lloyd’s maturity matrix</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB38EC">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE76EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">can articulate </w:t>
+            </w:r>
+            <w:r w:rsidR="005F32EF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>where the gaps exist</w:t>
+            </w:r>
+            <w:r w:rsidR="0063025C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="005F32EF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="0063025C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">commit to </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3FF0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>clos</w:t>
+            </w:r>
+            <w:r w:rsidR="0063025C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">ing </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52648">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">those </w:t>
+            </w:r>
+            <w:r w:rsidR="0063025C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">gaps as part of its </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4281D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>operational build-out</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3FF0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00561493" w14:paraId="1964EA05" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9128B7" w14:textId="77777777" w:rsidR="00561493" w:rsidRPr="00DD044C" w:rsidRDefault="00561493">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DC8FFC" w14:textId="2D3AB07B" w:rsidR="00561493" w:rsidRDefault="00561493">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="798C60A7" w14:textId="77777777" w:rsidR="00561493" w:rsidRPr="00490C03" w:rsidRDefault="00561493">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B5FC7AA" w14:textId="77777777" w:rsidR="00561493" w:rsidRDefault="00561493" w:rsidP="004E18E4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8017"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00441317" w14:paraId="23FC5A94" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A69FBE" w14:textId="6828DC5A" w:rsidR="00441317" w:rsidRPr="002F5677" w:rsidRDefault="00441317">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principle 5: Customer Outcomes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4B01C8" w14:textId="73C34FA0" w:rsidR="00441317" w:rsidRDefault="00441317">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F5677">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease outline </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan to stand up resource and capabilities to demonstrate maturity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF14AC5" w14:textId="39237668" w:rsidR="00441317" w:rsidRDefault="00441317" w:rsidP="005F32EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F131A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">include the scope of existing coverage of responsibilities within the syndicate (where applicable), as well as </w:t>
+            </w:r>
+            <w:r w:rsidR="001C260F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">scope of services to be recaptured and the key gaps that will need to be addressed. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6DFD8B" w14:textId="79ECD1DF" w:rsidR="00441317" w:rsidRDefault="00441317" w:rsidP="005F32EF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">We are not looking for a full plan at this stage; however, the applicant should be able </w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">demonstrate that it has appropriately considered its current position </w:t>
+            </w:r>
+            <w:r w:rsidR="003219BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lloyd’s maturity matrix, can articulate where the gaps exist, and commit to closing </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52648">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">those </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>gaps as part of its operational build-out.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1905B2" w14:textId="3DE009BA" w:rsidR="00441317" w:rsidRPr="00DD044C" w:rsidRDefault="00441317" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Where possible, please include</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33F1D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A923BA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">ligible </w:t>
+            </w:r>
+            <w:r w:rsidR="002E58B4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">omplainants from </w:t>
+            </w:r>
+            <w:r w:rsidR="004D7803">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">most recent FCA/Lloyd’s return, as well as plans to oversee product Fair Value, conduct risk assessments, and </w:t>
+            </w:r>
+            <w:r w:rsidR="00893F9F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">compliance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>with regulat</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5376">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ory requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as Consumer Duty.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00441317" w14:paraId="60EF2424" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="232B9C3C" w14:textId="77777777" w:rsidR="00441317" w:rsidRPr="00DD044C" w:rsidRDefault="00441317">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1573AD" w14:textId="77777777" w:rsidR="00441317" w:rsidRDefault="00441317">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6103916E" w14:textId="77777777" w:rsidR="00441317" w:rsidRPr="00490C03" w:rsidRDefault="00441317">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00441317" w14:paraId="2710CD5C" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34A2114A" w14:textId="77777777" w:rsidR="00441317" w:rsidRPr="00DD044C" w:rsidRDefault="00441317">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AD4727" w14:textId="22D362FB" w:rsidR="00AB2F50" w:rsidRDefault="00441317" w:rsidP="00AB2F50">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please outline the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2F50">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>proposed managed s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00441317">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>yndicate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00441317">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> method of insurance product distribution</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2F50">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6C9DD1" w14:textId="36F9653B" w:rsidR="00AB2F50" w:rsidRPr="005B0F62" w:rsidRDefault="00AB2F50" w:rsidP="00AB2F50">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0F62">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the proposed managed syndicate write a significant proportion of GWP via delegated authority arrangements, including consortia and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B0F62">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>lineslips</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B0F62">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>? Please outline the planned oversight of these arrangements to be put in place at the new managing agent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487E0EF6" w14:textId="449DF074" w:rsidR="00441317" w:rsidRPr="00225703" w:rsidRDefault="00AB2F50" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0F62">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>A high-level description is sufficient at this stage but will be helpful for Lloyd’s to better understand the customer oversight and underwriting control risk associated with managing the syndicate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00441317" w14:paraId="5F1A460A" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA2FBAB" w14:textId="77777777" w:rsidR="00441317" w:rsidRPr="00DD044C" w:rsidRDefault="00441317">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D488E3F" w14:textId="77777777" w:rsidR="00441317" w:rsidRDefault="00441317" w:rsidP="00441317">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699DA044" w14:textId="4385EF69" w:rsidR="00441317" w:rsidRPr="00DD044C" w:rsidRDefault="00441317" w:rsidP="00441317">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3558E" w14:paraId="7D38B670" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47518969" w14:textId="0D331226" w:rsidR="00E3558E" w:rsidRPr="002F5677" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principle 10: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4281D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Governance</w:t>
+            </w:r>
+            <w:r w:rsidR="00261616">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4281D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE3035">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Risk Management and Reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1157D7" w14:textId="6D73C9D6" w:rsidR="00E3558E" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Governance - P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F5677">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease outline </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan to stand up resource and capabilities to demonstrate </w:t>
+            </w:r>
+            <w:r w:rsidR="002A7FA2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>maturity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A63A3A8" w14:textId="55E5B5AE" w:rsidR="00E3558E" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F131A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>include the scope of existing coverage of responsibilities within the syndicate (where applicable), as well as</w:t>
+            </w:r>
+            <w:r w:rsidR="001C260F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scope of services to be recaptured and the key gaps that will need to be addressed. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F171E6" w14:textId="0D7ED7B0" w:rsidR="00E3558E" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">We are not looking for a full plan at this stage; however, the applicant should be able </w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">demonstrate that it has appropriately considered its current position </w:t>
+            </w:r>
+            <w:r w:rsidR="003219BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lloyd’s maturity matrix, can articulate where the gaps exist, and commit to closing </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52648">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">those </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>gaps as part of its operational build</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4FF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>out.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8A219E" w14:textId="6EAE8A3A" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>We note some aspects are likely to have been covered in previous sections.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3558E" w14:paraId="415332D2" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03BBD343" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A46C75" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E1AA68" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRPr="00490C03" w:rsidRDefault="00E3558E">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3558E" w14:paraId="2A9DC393" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43B63E69" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1150471D" w14:textId="577B5A54" w:rsidR="00904FB7" w:rsidRDefault="00904FB7" w:rsidP="00904FB7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Risk Management - P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F5677">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease outline </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan to stand up resource and capabilities to demonstrate </w:t>
+            </w:r>
+            <w:r w:rsidR="002A7FA2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>maturity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC4CE78" w14:textId="26B037AF" w:rsidR="00904FB7" w:rsidRDefault="00904FB7" w:rsidP="00904FB7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F131A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">include the scope of existing coverage of responsibilities within the syndicate (where applicable), as well as </w:t>
+            </w:r>
+            <w:r w:rsidR="001C260F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">scope of services to be recaptured and the key gaps that will need to be addressed. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41851C5C" w14:textId="6BD425C8" w:rsidR="00E3558E" w:rsidRPr="00225703" w:rsidRDefault="00904FB7" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>We are not looking for a full plan at this stage; however, the applicant should be able</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> demonstrate that it has appropriately considered its current position </w:t>
+            </w:r>
+            <w:r w:rsidR="003219BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lloyd’s maturity matrix, can articulate where the gaps exist, and commit to closing </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8740B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">those </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>gaps as part of its operational build</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4FF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>out.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3558E" w14:paraId="6AE6C047" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0164A331" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41024B5A" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRDefault="00E3558E" w:rsidP="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD5388A" w14:textId="101180A2" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E" w:rsidP="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3558E" w14:paraId="2E492B03" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCAC0CE" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="235D43C1" w14:textId="3AF4A31B" w:rsidR="008F3089" w:rsidRDefault="00FE3035" w:rsidP="008F3089">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Reporting</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3089">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - P</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3089" w:rsidRPr="002F5677">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease outline </w:t>
+            </w:r>
+            <w:r w:rsidR="008F3089">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77B66">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3089">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan to stand up resource and capabilities to demonstrate </w:t>
+            </w:r>
+            <w:r w:rsidR="002A7FA2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>maturity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BFD10E3" w14:textId="2D7E14A1" w:rsidR="008F3089" w:rsidRDefault="008F3089" w:rsidP="008F3089">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F131A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">include the scope of existing coverage of responsibilities within the syndicate (where applicable), as well as </w:t>
+            </w:r>
+            <w:r w:rsidR="001C260F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">scope of services to be recaptured and the key gaps that will need to be addressed. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50537F58" w14:textId="6DC511D8" w:rsidR="00E3558E" w:rsidRPr="00225703" w:rsidRDefault="008F3089" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">We are not looking for a full plan at this stage; however, the applicant should be able </w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">demonstrate that it has appropriately considered its current position </w:t>
+            </w:r>
+            <w:r w:rsidR="003219BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lloyd’s maturity matrix, can articulate where the gaps exist, and commit to closing </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8740B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">those </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>gaps as part of its operational build</w:t>
+            </w:r>
+            <w:r w:rsidR="00B93AAA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>out.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3558E" w14:paraId="3C124EC7" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4803D5FA" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76310872" w14:textId="77777777" w:rsidR="00E3558E" w:rsidRDefault="00E3558E" w:rsidP="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5634A106" w14:textId="521DF646" w:rsidR="00E3558E" w:rsidRPr="00DD044C" w:rsidRDefault="00E3558E" w:rsidP="00E3558E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48A93F3E" w14:textId="77777777" w:rsidR="00A4281D" w:rsidRDefault="00A4281D" w:rsidP="004E18E4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8017"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F5A0C" w14:paraId="289C5F9D" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C364001" w14:textId="2865F0E5" w:rsidR="003F5A0C" w:rsidRPr="002F5677" w:rsidRDefault="003F5A0C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principle 11: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F5A0C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regulatory &amp; Financial Crime</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6803C081" w14:textId="1F182253" w:rsidR="00FB510A" w:rsidRPr="008715F5" w:rsidRDefault="00FB510A" w:rsidP="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please outline you</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan to stand up resource and capabilities to demonstrate maturity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FD0CD2" w14:textId="3CAA04DA" w:rsidR="00FB510A" w:rsidRPr="008715F5" w:rsidRDefault="00FB510A" w:rsidP="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please include the scope of existing coverage of responsibilities within the syndicate (where applicable), as well as</w:t>
+            </w:r>
+            <w:r w:rsidR="001C260F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scope of services to be recaptured and the key gaps that will need to be addressed. </w:t>
+            </w:r>
+            <w:r w:rsidR="00646817" w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Outline the extent of your existing understanding of the UK regulatory framework, and your relationships with the regulators.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075024B1" w14:textId="360D85BE" w:rsidR="00F42E0D" w:rsidRPr="008715F5" w:rsidRDefault="00FB510A" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">We are not looking for a full plan at this stage; however, the applicant should be able </w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">demonstrate that it has appropriately considered its current position </w:t>
+            </w:r>
+            <w:r w:rsidR="003219BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lloyd’s maturity matrix, can articulate where the gaps exist, and commit to closing </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8740B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">those </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>gaps as part of its operational build-out.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5A0C" w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5A0C" w14:paraId="5365301B" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="120CC9B1" w14:textId="77777777" w:rsidR="003F5A0C" w:rsidRPr="00DD044C" w:rsidRDefault="003F5A0C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA23740" w14:textId="77777777" w:rsidR="003F5A0C" w:rsidRPr="008715F5" w:rsidRDefault="003F5A0C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008715F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2E46F6" w14:textId="77777777" w:rsidR="003F5A0C" w:rsidRPr="008715F5" w:rsidRDefault="003F5A0C">
+            <w:r w:rsidRPr="008715F5">
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0BDB0324" w14:textId="77777777" w:rsidR="003F5A0C" w:rsidRPr="004E18E4" w:rsidRDefault="003F5A0C" w:rsidP="004E18E4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8017"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F62B50" w14:paraId="2E5724C7" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:trPr>
+          <w:trHeight w:val="439"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177A84D3" w14:textId="78EB60E6" w:rsidR="00F62B50" w:rsidRPr="002F5677" w:rsidRDefault="00F62B50">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principle 12: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F5A0C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Operational Resilience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC331B7" w14:textId="1E78F2DF" w:rsidR="00F62B50" w:rsidRPr="000F3363" w:rsidRDefault="00F62B50" w:rsidP="00F62B50">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>See section 6 below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0EC0F2C6" w14:textId="77777777" w:rsidR="00FB510A" w:rsidRDefault="00FB510A" w:rsidP="00FB510A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="37303F56" w14:textId="3528C662" w:rsidR="007C7637" w:rsidRPr="00500FB3" w:rsidRDefault="007C7637" w:rsidP="007C7637">
-[...45 lines deleted...]
-    <w:p w14:paraId="4DCB0A80" w14:textId="52D06C45" w:rsidR="00D76EDD" w:rsidRPr="00590751" w:rsidRDefault="00E5436A" w:rsidP="00D76EDD">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="8017"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB510A" w14:paraId="23798320" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="553538D7" w14:textId="30632187" w:rsidR="00FB510A" w:rsidRDefault="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Principle 13: Culture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D264FF" w14:textId="533D8D18" w:rsidR="00FB510A" w:rsidRDefault="00FB510A" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB510A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide a high-level overview of the organisational culture you intend to foster in the new managing agent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB510A" w14:paraId="2B85A4EA" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A8191A" w14:textId="4FF36425" w:rsidR="00FB510A" w:rsidRDefault="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBE2B3F" w14:textId="77777777" w:rsidR="00FB510A" w:rsidRDefault="00FB510A" w:rsidP="00FB510A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D7AFF1" w14:textId="1D8DFB7C" w:rsidR="00FB510A" w:rsidRDefault="00FB510A" w:rsidP="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB510A" w14:paraId="0FD7D626" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF336E0" w14:textId="3F8F7E7E" w:rsidR="00FB510A" w:rsidRPr="002F5677" w:rsidRDefault="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="607302C1" w14:textId="2DEB4A70" w:rsidR="00FB510A" w:rsidRDefault="00FB510A" w:rsidP="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F5677">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease outline </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plan to stand up resource and capabilities to demonstrate maturity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="373D8F2A" w14:textId="49A1E941" w:rsidR="00FB510A" w:rsidRDefault="00FB510A" w:rsidP="00FB510A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F131A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>include the scope of existing coverage of responsibilities within the syndicate (where applicable), as well as</w:t>
+            </w:r>
+            <w:r w:rsidR="001C260F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scope of services to be recaptured and the key gaps that will need to be addressed. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2762AEC7" w14:textId="36FD04FD" w:rsidR="00FB510A" w:rsidRPr="00DD044C" w:rsidRDefault="00FB510A" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">We are not looking for a full plan at this stage; however, the applicant should be able </w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">demonstrate that it has appropriately considered its current position </w:t>
+            </w:r>
+            <w:r w:rsidR="003219BD">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lloyd’s maturity matrix, can articulate where the gaps exist, and commit to closing</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8740B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> those</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gaps as part of its operational build-out.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB510A" w14:paraId="4C48FF6A" w14:textId="77777777" w:rsidTr="002D6BCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="663F18B7" w14:textId="77777777" w:rsidR="00FB510A" w:rsidRPr="00DD044C" w:rsidRDefault="00FB510A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA40511" w14:textId="77777777" w:rsidR="00FB510A" w:rsidRDefault="00FB510A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386315D3" w14:textId="77777777" w:rsidR="00FB510A" w:rsidRPr="00490C03" w:rsidRDefault="00FB510A">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1429B3D1" w14:textId="77777777" w:rsidR="00DD5158" w:rsidRDefault="00DD5158" w:rsidP="00FB510A"/>
+    <w:p w14:paraId="5CA8E17A" w14:textId="4D70D2DA" w:rsidR="00D82790" w:rsidRPr="00225703" w:rsidRDefault="00187D1E" w:rsidP="00D82790">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc230790929"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc230790930"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc230790931"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc230790932"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc230790933"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc230790934"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc230790935"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc230790936"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc230790937"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc230790938"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc230790939"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc230790940"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc230790941"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc230790942"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc230790943"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc230790944"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc230790945"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc230790946"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc230790947"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc233288034"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>Please share your proposed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC6DF3">
+        <w:t>Assurance and Other Critical F</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52535" w:rsidRPr="00225703">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> timeline </w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t>unctions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="1410767B" w14:textId="13EE9300" w:rsidR="00A463EC" w:rsidRDefault="00C25FFD" w:rsidP="000F3363">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc230790949"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc230790950"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc230790951"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc230790952"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc230790953"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc230790954"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc230790955"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc230790956"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc230790957"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc230790958"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc230790959"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc233288035"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:r>
-        <w:rPr>
-[...60 lines deleted...]
-      </w:r>
+        <w:t>Second</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10CD5">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006033DA">
+        <w:t>Line</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
-    <w:p w14:paraId="7F222F50" w14:textId="77777777" w:rsidR="007C7637" w:rsidRDefault="007C7637" w:rsidP="007C7637">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00761B31" w14:paraId="5CE34C62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C09A8D8" w14:textId="444CEBC8" w:rsidR="009B3A5B" w:rsidRPr="009B3A5B" w:rsidRDefault="009B3A5B" w:rsidP="009B3A5B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B3A5B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>How do you assess the current maturity of your second</w:t>
+            </w:r>
+            <w:r w:rsidR="00A10CD5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B3A5B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>line risk function and overall risk framework?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399F2AA7" w14:textId="77777777" w:rsidR="009B3A5B" w:rsidRPr="00225703" w:rsidRDefault="009B3A5B" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please provide:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ECBD380" w14:textId="475D2989" w:rsidR="009B3A5B" w:rsidRPr="00225703" w:rsidRDefault="009B3A5B" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>an assessment of the current maturity and effectiveness of the second</w:t>
+            </w:r>
+            <w:r w:rsidR="00A10CD5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>line risk function, including governance, resourcing, and oversight capabilities;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7DAA8B" w14:textId="77777777" w:rsidR="009B3A5B" w:rsidRPr="00225703" w:rsidRDefault="009B3A5B" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>the current status and level of development of the risk management framework, including risk appetite statements and supporting policies;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C04768E" w14:textId="77777777" w:rsidR="009B3A5B" w:rsidRPr="00225703" w:rsidRDefault="009B3A5B" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>details on the evolution of the syndicate’s Own Risk and Solvency Assessment (ORSA) process, including how it is being adapted to reflect the risks associated with establishing the proposed managing agent; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7118BBA3" w14:textId="3244FA2E" w:rsidR="00A8265B" w:rsidRPr="00225703" w:rsidRDefault="009B3A5B" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>an explanation of how the timeline for appointing the Chief Risk Officer (CRO) aligns with the development and embedding of the risk framework, policies, and ORSA process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761B31" w14:paraId="237E0031" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F6224C" w14:textId="77777777" w:rsidR="00761B31" w:rsidRDefault="00761B31">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8E7727" w14:textId="77777777" w:rsidR="00761B31" w:rsidRPr="00490C03" w:rsidRDefault="00761B31">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3287B8EE" w14:textId="0377E489" w:rsidR="002E3194" w:rsidRDefault="002E3194" w:rsidP="00761B31">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc233288036"/>
       <w:r>
-        <w:t>[X]</w:t>
-      </w:r>
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
-    <w:p w14:paraId="10610758" w14:textId="77777777" w:rsidR="009350E1" w:rsidRDefault="009350E1" w:rsidP="00BE42BA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E3194" w14:paraId="5D02307D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E1EDA5" w14:textId="52C02BF8" w:rsidR="002E3194" w:rsidRPr="00286F28" w:rsidRDefault="00286F28">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is there a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F16723">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">ompliance </w:t>
+            </w:r>
+            <w:r w:rsidR="00F16723">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>lan for the first year of operation?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244AF26C" w14:textId="5987DA50" w:rsidR="00686063" w:rsidRPr="00686063" w:rsidRDefault="00686063" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686063">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please provide:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A42D819" w14:textId="2018748E" w:rsidR="00686063" w:rsidRPr="00225703" w:rsidRDefault="00686063" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">confirmation of whether a </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2846">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">ompliance </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2846">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>lan has been developed for the first year of operation, and an overview of its scope, key priorities, and planned activities; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21692022" w14:textId="77777777" w:rsidR="00686063" w:rsidRPr="00225703" w:rsidRDefault="00686063" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="66"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>details of the approach to developing key policies and procedures, including whether these will be newly created or adapted from existing frameworks (for example, where migrating from a turnkey or existing managing agent).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16949419" w14:textId="50BB09FA" w:rsidR="002E3194" w:rsidRPr="00DD044C" w:rsidRDefault="00686063" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686063">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Where existing policies are to be adapted, please explain how these will be reviewed and tailored to ensure they are appropriate for the proposed managing agent and its operating model.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E3194" w14:paraId="028FA3F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380B0819" w14:textId="77777777" w:rsidR="002E3194" w:rsidRDefault="002E3194">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A427503" w14:textId="77777777" w:rsidR="002E3194" w:rsidRPr="00490C03" w:rsidRDefault="002E3194">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03C6EEC2" w14:textId="787E4058" w:rsidR="00761B31" w:rsidRDefault="00DF78D0" w:rsidP="00761B31">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...3 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Third Line</w:t>
+      </w:r>
+      <w:r w:rsidR="00761B31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A5BF41C" w14:textId="77777777" w:rsidR="00BE42BA" w:rsidRDefault="009350E1" w:rsidP="00E5436A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC2EB7" w14:paraId="093046E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD0746C" w14:textId="45B8A79B" w:rsidR="00AC2EB7" w:rsidRDefault="00DA45C7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will </w:t>
+            </w:r>
+            <w:r w:rsidR="0063445C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC3A7E">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>nternal audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3291">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> delivered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA45C7">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">house </w:t>
+            </w:r>
+            <w:r w:rsidR="00005D0C">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">through </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>a dedicated function or outsourced?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335E1360" w14:textId="77777777" w:rsidR="008E45DA" w:rsidRPr="008E45DA" w:rsidRDefault="008E45DA" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E45DA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please confirm whether internal audit will be delivered via an in-house function or outsourced to a third-party provider.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41EB9BB5" w14:textId="04B1E5EF" w:rsidR="008E45DA" w:rsidRPr="00225703" w:rsidRDefault="008E45DA" w:rsidP="00384539">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="67"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>If in-house: Please outline the existing internal audit resources and capabilities, and how these compare to those required to support the target operating model. You should also describe the extent to which the internal audit framework will need to be further developed to demonstrate effectiveness.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7698B62D" w14:textId="41F9BB94" w:rsidR="00384539" w:rsidRPr="00225703" w:rsidRDefault="00384539" w:rsidP="00384539">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="67"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>If outsourced: Please provide details of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> likely</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC4E50">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proposed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">service provider and explain how you have assessed the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>suitability of outsourcing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002A7FA2" w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>considering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the scale, nature, and complexity of the business model.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270F189F" w14:textId="03A3D344" w:rsidR="00A673E3" w:rsidRPr="00DD044C" w:rsidRDefault="008E45DA" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E45DA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">In all cases, please describe the governance and oversight arrangements in place, including the relevant Senior Management Function (SMF) </w:t>
+            </w:r>
+            <w:r w:rsidR="007755DF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">who will </w:t>
+            </w:r>
+            <w:r w:rsidR="00B02B02">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E45DA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>responsible for internal audit, to ensure effective delivery of audit responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC2EB7" w14:paraId="0135147A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1C0BA5" w14:textId="77777777" w:rsidR="00AC2EB7" w:rsidRDefault="00AC2EB7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF76D9D" w14:textId="77777777" w:rsidR="00AC2EB7" w:rsidRPr="00490C03" w:rsidRDefault="00AC2EB7">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2DD0848B" w14:textId="257F9391" w:rsidR="00187D1E" w:rsidRDefault="00187D1E" w:rsidP="00187D1E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc212473720"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc233288038"/>
       <w:r>
-        <w:t>Project manage</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t>Human Resources</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
-    <w:p w14:paraId="5BEE7585" w14:textId="34777242" w:rsidR="00437758" w:rsidRPr="00316682" w:rsidRDefault="00437758" w:rsidP="00316682">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00187D1E" w14:paraId="22500706" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEB6561" w14:textId="77777777" w:rsidR="003B2635" w:rsidRDefault="003B2635">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2635">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>How will the HR function be structured for the proposed managing agent?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E95D63C" w14:textId="77777777" w:rsidR="00985ADA" w:rsidRPr="00985ADA" w:rsidRDefault="00985ADA" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985ADA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please confirm whether HR will be delivered via an in-house function or outsourced to a third-party provider.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCD0493" w14:textId="22CF44AF" w:rsidR="00985ADA" w:rsidRPr="00225703" w:rsidRDefault="00985ADA" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>If in-house: Please outline the existing HR resources and capabilities, and the extent to which the HR function and supporting framework will need to be developed or enhanced to support the target operating model and demonstrate effectiveness.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF70421" w14:textId="2BB6DBE1" w:rsidR="00985ADA" w:rsidRPr="00225703" w:rsidRDefault="00985ADA" w:rsidP="00225703">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="68"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>If outsourced: Please provide details of the</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77B66">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> likely</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proposed service provider and explain how you have assessed the </w:t>
+            </w:r>
+            <w:r w:rsidR="00813E80">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">suitability of </w:t>
+            </w:r>
+            <w:r w:rsidR="00384539">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>outsourcing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002A7FA2" w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>considering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the scale, nature, and complexity of the business model.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E20E6B" w14:textId="275FCC30" w:rsidR="00187D1E" w:rsidRPr="00DD044C" w:rsidRDefault="00985ADA" w:rsidP="00225703">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00985ADA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>n all cases, please outline how the HR function will support the managing agent’s governance, culture, and people strategy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00187D1E" w14:paraId="77FD1DE1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732A3716" w14:textId="77777777" w:rsidR="00187D1E" w:rsidRDefault="00187D1E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359032E4" w14:textId="77777777" w:rsidR="00187D1E" w:rsidRPr="00490C03" w:rsidRDefault="00187D1E">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74E6778D" w14:textId="42D4F496" w:rsidR="00190B84" w:rsidRDefault="00190B84" w:rsidP="006247D6">
+      <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00316682">
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="131BDB8C" w14:textId="77777777" w:rsidR="007C7637" w:rsidRDefault="007C7637" w:rsidP="007C7637">
-[...9 lines deleted...]
-    <w:p w14:paraId="20EAA6B7" w14:textId="2F36AE10" w:rsidR="001621A9" w:rsidRDefault="001621A9" w:rsidP="00D82790">
+    <w:p w14:paraId="2494BF66" w14:textId="788DE4F8" w:rsidR="00AC2DB8" w:rsidRPr="00225703" w:rsidRDefault="00B7363A" w:rsidP="00AC2DB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc230790964"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc230790965"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc230790966"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc230790967"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc230790968"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc230790969"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc230790970"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc230790971"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc230790972"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc230790973"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc230790974"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc230790975"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc230790976"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc230790977"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc230790978"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc230790979"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc230790980"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc230790981"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc230790982"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc230790983"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc230790984"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc230790985"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc230790986"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc230790987"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc230790988"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc230790989"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc230790990"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc230790991"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc230790992"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc230790993"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc233288039"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Operation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62B50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62B50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>esilience</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
     </w:p>
-    <w:p w14:paraId="6BC78D96" w14:textId="41E24FE8" w:rsidR="004012E4" w:rsidRDefault="000106A3" w:rsidP="004012E4">
+    <w:p w14:paraId="0229226F" w14:textId="75D5F496" w:rsidR="006E66E2" w:rsidRPr="00574D9F" w:rsidRDefault="00F62B50" w:rsidP="00225703">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...22 lines deleted...]
-      <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C4893">
+      <w:bookmarkStart w:id="110" w:name="_Toc233288040"/>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4EA3">
+        <w:t>mplementation of new systems and IT architecture</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F62B50" w14:paraId="05F8C1AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA73B22" w14:textId="77777777" w:rsidR="00F62B50" w:rsidRDefault="00F62B50">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62B50">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Does the proposed new managing agent require the implementation of new systems and IT architecture to cover core business functions?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF0E11B" w14:textId="341D9F8C" w:rsidR="00F62B50" w:rsidRPr="00DD044C" w:rsidRDefault="00F62B50" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F62B50">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please provide a high-level overview by business function, e.g. policy administration system, financial reporting, capital modelling etc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F62B50" w14:paraId="4D9C36AE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="332A9683" w14:textId="77777777" w:rsidR="00F62B50" w:rsidRDefault="00F62B50">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03DCEDD2" w14:textId="77777777" w:rsidR="00F62B50" w:rsidRPr="00490C03" w:rsidRDefault="00F62B50">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F959F60" w14:textId="76882B88" w:rsidR="001916A5" w:rsidRDefault="00EF2C00" w:rsidP="00BF4EA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Toc230790996"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc230790997"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc233288041"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7363A">
+        <w:t>valuati</w:t>
+      </w:r>
+      <w:r>
+        <w:t>on of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7363A">
+        <w:t xml:space="preserve"> systems, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036428D">
+        <w:t>governance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7363A">
+        <w:t xml:space="preserve"> and resilience of IT service requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidR="00BF4EA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00086B56" w14:paraId="329B8451" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCFFFF7" w14:textId="2679F8B2" w:rsidR="00086B56" w:rsidRPr="00225703" w:rsidRDefault="00086B56" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please provide a narrative response outlining the extent to which these have been considered thus far and/or are covered in your forward planning</w:t>
+            </w:r>
+            <w:r w:rsidR="00067498" w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="2513A9C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="537E085D" w14:textId="73E632CE" w:rsidR="00067498" w:rsidRPr="00225703" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT and third-party governance, </w:t>
+            </w:r>
+            <w:r w:rsidR="0036428D" w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>strategy,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and independent assurance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00086B56" w14:paraId="44E67897" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="132FEC3F" w14:textId="77777777" w:rsidR="00086B56" w:rsidRDefault="00086B56">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3086F80B" w14:textId="77777777" w:rsidR="00086B56" w:rsidRPr="00490C03" w:rsidRDefault="00086B56">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="5BCD15C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C91433C" w14:textId="0F42D76F" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Risk management and third-party oversight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="5CA82E27" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE0A647" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C89FD2" w14:textId="3857B42E" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="7F72324F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7902EE" w14:textId="53094058" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>System and service mapping, including associated contractual arrangements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="4EF721F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A721EEA" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B00F656" w14:textId="7718C202" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="6BF0FAFF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FFE495" w14:textId="708682B6" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Service and business continuity planning and testing, covering cyber security, disaster recovery, and Important Business Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="44F6B8D6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F484CBB" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16DA04CC" w14:textId="03B45EA1" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="01915FD3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CEE76F" w14:textId="6DCC562A" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>IT change management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="7D8A0590" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465928C9" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4115D49B" w14:textId="657E72EC" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="1F3DB240" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2149974A" w14:textId="68A511A1" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Incident management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="2343734E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3F9C6C" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CEBF5DA" w14:textId="1260A917" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="59FF1801" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5674CD91" w14:textId="7C265CC8" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Policies and approach to third party management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="440E8635" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="080E1BA7" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A48C085" w14:textId="20479702" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="2A743B20" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3F7B90" w14:textId="469A6180" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Identity and access management, including privileged access controls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="35A68FA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64360784" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480CFF2F" w14:textId="07CB2C32" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="3FD7A057" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E1005C" w14:textId="03A86910" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Threat and vulnerability management </w:t>
+            </w:r>
+            <w:r w:rsidR="000849A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IT systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="7AEF11BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF2C362" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2EF80E" w14:textId="653E7472" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="516FBE15" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40888C00" w14:textId="658957E8" w:rsidR="00067498" w:rsidRPr="00633C22" w:rsidRDefault="00067498" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00225703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Physical environment management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067498" w14:paraId="00748DA9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EB7419" w14:textId="77777777" w:rsidR="00067498" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DBFC8D" w14:textId="2BD1D74C" w:rsidR="00067498" w:rsidRPr="00DD044C" w:rsidRDefault="00067498" w:rsidP="00067498">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="688857F1" w14:textId="77777777" w:rsidR="00086B56" w:rsidRDefault="00086B56" w:rsidP="00BF4EA3">
+      <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Where individuals have been identified, please provide their name, proposed SMF role, and a high level description of their prior experience relevant to this role.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F06FE41" w14:textId="77777777" w:rsidR="007C7637" w:rsidRDefault="007C7637" w:rsidP="007C7637">
-[...41 lines deleted...]
-    <w:p w14:paraId="5CA8E17A" w14:textId="72F5D606" w:rsidR="00D82790" w:rsidRDefault="00D82790" w:rsidP="00D82790">
+    <w:p w14:paraId="406E4E6A" w14:textId="65E482F9" w:rsidR="00FD1332" w:rsidRPr="00225703" w:rsidRDefault="004177D9" w:rsidP="00FD1332">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-      </w:pPr>
-[...333 lines deleted...]
-      <w:r w:rsidRPr="00CF322F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>Human resources</w:t>
-[...455 lines deleted...]
-      <w:r w:rsidRPr="00C1315B">
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc230790999"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc230791000"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc230791001"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc230791002"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc230791003"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc230791004"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc230791005"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc230791006"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc230791007"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc230791008"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc230791009"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc230791010"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc230791011"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc233288042"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r w:rsidRPr="00225703">
         <w:rPr>
           <w:b/>
-          <w:i/>
-          <w:u w:val="single"/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>at a high level</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C1315B">
+        <w:t xml:space="preserve">Additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1AF0">
         <w:rPr>
-          <w:i/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the extent to which these have been considered thus far and/or are covered in your forward planning.</w:t>
-      </w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00225703">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>nformation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
     </w:p>
-    <w:p w14:paraId="430E47B2" w14:textId="56756AB4" w:rsidR="00BF4EA3" w:rsidRPr="00C1315B" w:rsidRDefault="00BF4EA3" w:rsidP="00BF4EA3">
-[...218 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00947AC8" w14:paraId="1996B58C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1995DB" w14:textId="398868BD" w:rsidR="00947AC8" w:rsidRPr="00225703" w:rsidRDefault="00947AC8" w:rsidP="00DD5158">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00947AC8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please outline any other information</w:t>
+            </w:r>
+            <w:r w:rsidR="00C4130C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specific to your business</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947AC8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that you </w:t>
+            </w:r>
+            <w:r w:rsidR="000849A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">consider </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00947AC8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>relevant to our review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00947AC8" w14:paraId="77F55BBF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BF7E2C" w14:textId="77777777" w:rsidR="00947AC8" w:rsidRDefault="00947AC8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD044C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E582E4E" w14:textId="77777777" w:rsidR="00947AC8" w:rsidRPr="00490C03" w:rsidRDefault="00947AC8">
+            <w:r>
+              <w:t>[X]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="65EC971E" w14:textId="77777777" w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidRDefault="00FD1332" w:rsidP="00EC4C2B"/>
-    <w:sectPr w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidSect="008B7EFA">
+    <w:sectPr w:rsidR="00FD1332" w:rsidRPr="00AC2DB8" w:rsidSect="001B240A">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1474" w:right="1021" w:bottom="1361" w:left="1588" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1474" w:right="1021" w:bottom="1361" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7870FAF5" w14:textId="77777777" w:rsidR="001F37F2" w:rsidRDefault="001F37F2">
+    <w:p w14:paraId="4160D360" w14:textId="77777777" w:rsidR="0034772F" w:rsidRDefault="0034772F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C104DF3" w14:textId="77777777" w:rsidR="001F37F2" w:rsidRDefault="001F37F2">
+    <w:p w14:paraId="3EEF5C10" w14:textId="77777777" w:rsidR="0034772F" w:rsidRDefault="0034772F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11585234" w14:textId="77777777" w:rsidR="001F37F2" w:rsidRDefault="001F37F2">
+    <w:p w14:paraId="78BF6D82" w14:textId="77777777" w:rsidR="0034772F" w:rsidRDefault="0034772F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5486,83 +12075,93 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{5231391C-3486-4AC1-B582-AA67028CE9DA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CCC2A758-DA3A-4044-8BF5-A8027E109741}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{541EAA8C-5484-4503-9096-FF9A29FBAD1E}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{01864FE2-2AE4-4B93-91B4-CAFC13552D28}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{180F1B32-9488-420D-A430-770DFBCD0591}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{5150F7FC-9983-47A9-BDB0-9A466F01879A}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{DD66A08F-1EFB-4BE1-9BE9-40621A94D3AD}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{F912274E-EFD8-43E5-AA01-630395C9A3E1}"/>
+    <w:embedBoldItalic r:id="rId6" w:fontKey="{70EABFBE-40C9-4FD0-AE29-2922F7C0B449}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EEDCEED" w14:textId="4D8C0B61" w:rsidR="005478FF" w:rsidRDefault="005478FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="109D79FC" wp14:editId="616B2D62">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10229850</wp:posOffset>
               </wp:positionV>
@@ -5608,60 +12207,60 @@
                               <w:color w:val="000000"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00684955">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t>Classification: Unclassified</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="109D79FC">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="109D79FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd2054220b1ccff59bf62a22c" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:805.5pt;width:595.35pt;height:21.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOCP7zFAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igQNeIULFWTJOq&#10;thKd+mwcm0SyfZ5tSNhfv7MToOv2NO3Fudyd78f3fV7cdlqRg3C+AVPS8SinRBgOVWN2Jf3+sv70&#10;mRIfmKmYAiNKehSe3i4/fli0thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgX8dbuscqzF&#10;6lplkzyfZy24yjrgwnv03vdBukz1pRQ8PEnpRSCqpDhbSKdL5zae2XLBip1jtm74MAb7hyk0aww2&#10;PZe6Z4GRvWv+KKUb7sCDDCMOOgMpGy7SDrjNOH+3zaZmVqRdEBxvzzD5/1eWPx429tmR0H2BDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4PMMmukA4Oq9n8/xmOqOEY2xyfZXPEq7Z5bZ1PnwVoEk0SuqQloQW&#10;Ozz4gB0x9ZQSmxlYN0olapQhbUnnV1jytwjeUAYvXmaNVui23bDAFqoj7uWgp9xbvm6w+QPz4Zk5&#10;5BhXQd2GJzykAmwCg0VJDe7n3/wxH6HHKCUtaqak/seeOUGJ+maQlJvxdBpFln7QcG+925PX7PUd&#10;oBzH+DIsT2bMDepkSgf6FWW9it0wxAzHniXdnsy70CsYnwUXq1VKQjlZFh7MxvJYOoIVIX3pXpmz&#10;A+4BGXuEk6pY8Q7+PreHebUPIJvETQS2R3PAG6WYKBueTdT62/+UdXncy18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA6h7a53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqB1U&#10;Cg1xKgTigoQQBXF24s1PE6+j2G2Tt2dzgtvuzGr2m2w3uV6ccAytJw3JSoFAKr1tqdbw/fV68wAi&#10;REPW9J5Qw4wBdvnlRWZS68/0iad9rAWHUEiNhibGIZUylA06E1Z+QGKv8qMzkdexlnY0Zw53vbxV&#10;aiOdaYk/NGbA5wbLbn90GtYf26KSh84d3ue3eW676uelqLS+vpqeHkFEnOLfMSz4jA45MxX+SDaI&#10;XgMXiaxukoSnxU+26h5EsWh3awUyz+T/DvkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AM4I/vMUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADqHtrnfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+            <v:shape id="MSIPCMd2054220b1ccff59bf62a22c" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:805.5pt;width:595.35pt;height:21.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOCP7zFAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igQNeIULFWTJOq&#10;thKd+mwcm0SyfZ5tSNhfv7MToOv2NO3Fudyd78f3fV7cdlqRg3C+AVPS8SinRBgOVWN2Jf3+sv70&#10;mRIfmKmYAiNKehSe3i4/fli0thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgX8dbuscqzF&#10;6lplkzyfZy24yjrgwnv03vdBukz1pRQ8PEnpRSCqpDhbSKdL5zae2XLBip1jtm74MAb7hyk0aww2&#10;PZe6Z4GRvWv+KKUb7sCDDCMOOgMpGy7SDrjNOH+3zaZmVqRdEBxvzzD5/1eWPx429tmR0H2BDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4PMMmukA4Oq9n8/xmOqOEY2xyfZXPEq7Z5bZ1PnwVoEk0SuqQloQW&#10;Ozz4gB0x9ZQSmxlYN0olapQhbUnnV1jytwjeUAYvXmaNVui23bDAFqoj7uWgp9xbvm6w+QPz4Zk5&#10;5BhXQd2GJzykAmwCg0VJDe7n3/wxH6HHKCUtaqak/seeOUGJ+maQlJvxdBpFln7QcG+925PX7PUd&#10;oBzH+DIsT2bMDepkSgf6FWW9it0wxAzHniXdnsy70CsYnwUXq1VKQjlZFh7MxvJYOoIVIX3pXpmz&#10;A+4BGXuEk6pY8Q7+PreHebUPIJvETQS2R3PAG6WYKBueTdT62/+UdXncy18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA6h7a53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqB1U&#10;Cg1xKgTigoQQBXF24s1PE6+j2G2Tt2dzgtvuzGr2m2w3uV6ccAytJw3JSoFAKr1tqdbw/fV68wAi&#10;REPW9J5Qw4wBdvnlRWZS68/0iad9rAWHUEiNhibGIZUylA06E1Z+QGKv8qMzkdexlnY0Zw53vbxV&#10;aiOdaYk/NGbA5wbLbn90GtYf26KSh84d3ue3eW676uelqLS+vpqeHkFEnOLfMSz4jA45MxX+SDaI&#10;XgMXiaxukoSnxU+26h5EsWh3awUyz+T/DvkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AM4I/vMUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADqHtrnfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00684955" w:rsidR="005478FF" w:rsidP="00684955" w:rsidRDefault="00684955" w14:paraId="3823610C" w14:textId="1A72AC9F">
+                  <w:p w14:paraId="0073B6AD" w14:textId="1A72AC9F" w:rsidR="005478FF" w:rsidRPr="00684955" w:rsidRDefault="00684955" w:rsidP="00684955">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00684955">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
@@ -5731,204 +12330,193 @@
                               <w:color w:val="000000"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00684955">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                             </w:rPr>
                             <w:t>Classification: Unclassified</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3E9DEED1">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3E9DEED1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM140945fc8cdac927ca82108c" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:805.5pt;width:595.35pt;height:21.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT9J+4FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id22kEy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyq+mPRW9UKvd5T5mhrP7TiuyF843YEo6HOSUCMOhasy2pN9fl58+&#10;U+IDMxVTYERJD8LT+/nHD7PWFmIENahKOIJFjC9aW9I6BFtkmee10MwPwAqDQQlOs4C/bptVjrVY&#10;XatslOfTrAVXWQdceI/exz5I56m+lIKHZym9CESVFGcL6XTp3MQzm89YsXXM1g0/jsH+YQrNGoNN&#10;z6UeWWBk55o/SumGO/Agw4CDzkDKhou0A24zzN9ts66ZFWkXBMfbM0z+/5XlT/u1fXEkdF+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAezrCJLhCOztvJNL8bTyjhGBvd3uSThGt2uW2dD18FaBKNkjqkJaHF&#10;9isfsCOmnlJiMwPLRqlEjTKkLen0Bkv+FsEbyuDFy6zRCt2mI011tccGqgOu56Bn3lu+bHCGFfPh&#10;hTmkGjdC+YZnPKQC7AVHi5Ia3M+/+WM+MoBRSlqUTkn9jx1zghL1zSA3d8PxOGot/aDhrr2bk9fs&#10;9AOgKof4QCxPZswN6mRKB/oN1b2I3TDEDMeeJd2czIfQCxlfBxeLRUpCVVkWVmZteSwdMYvIvnZv&#10;zNkj/AGJe4KTuFjxjoU+t0d7sQsgm0RRxLdH8wg7KjIxd3w9UfLX/ynr8sbnvwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADqHtrnfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;HVQKDXEqBOKChBAFcXbizU8Tr6PYbZO3Z3OC2+7MavabbDe5XpxwDK0nDclKgUAqvW2p1vD99Xrz&#10;ACJEQ9b0nlDDjAF2+eVFZlLrz/SJp32sBYdQSI2GJsYhlTKUDToTVn5AYq/yozOR17GWdjRnDne9&#10;vFVqI51piT80ZsDnBstuf3Qa1h/bopKHzh3e57d5brvq56WotL6+mp4eQUSc4t8xLPiMDjkzFf5I&#10;NoheAxeJrG6ShKfFT7bqHkSxaHdrBTLP5P8O+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAU/SfuBYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAOoe2ud8AAAALAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+            <v:shape id="MSIPCM140945fc8cdac927ca82108c" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:2087960443,&quot;Height&quot;:842.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:805.5pt;width:595.35pt;height:21.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT9J+4FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id22kEy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyq+mPRW9UKvd5T5mhrP7TiuyF843YEo6HOSUCMOhasy2pN9fl58+&#10;U+IDMxVTYERJD8LT+/nHD7PWFmIENahKOIJFjC9aW9I6BFtkmee10MwPwAqDQQlOs4C/bptVjrVY&#10;XatslOfTrAVXWQdceI/exz5I56m+lIKHZym9CESVFGcL6XTp3MQzm89YsXXM1g0/jsH+YQrNGoNN&#10;z6UeWWBk55o/SumGO/Agw4CDzkDKhou0A24zzN9ts66ZFWkXBMfbM0z+/5XlT/u1fXEkdF+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAezrCJLhCOztvJNL8bTyjhGBvd3uSThGt2uW2dD18FaBKNkjqkJaHF&#10;9isfsCOmnlJiMwPLRqlEjTKkLen0Bkv+FsEbyuDFy6zRCt2mI011tccGqgOu56Bn3lu+bHCGFfPh&#10;hTmkGjdC+YZnPKQC7AVHi5Ia3M+/+WM+MoBRSlqUTkn9jx1zghL1zSA3d8PxOGot/aDhrr2bk9fs&#10;9AOgKof4QCxPZswN6mRKB/oN1b2I3TDEDMeeJd2czIfQCxlfBxeLRUpCVVkWVmZteSwdMYvIvnZv&#10;zNkj/AGJe4KTuFjxjoU+t0d7sQsgm0RRxLdH8wg7KjIxd3w9UfLX/ynr8sbnvwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADqHtrnfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;HVQKDXEqBOKChBAFcXbizU8Tr6PYbZO3Z3OC2+7MavabbDe5XpxwDK0nDclKgUAqvW2p1vD99Xrz&#10;ACJEQ9b0nlDDjAF2+eVFZlLrz/SJp32sBYdQSI2GJsYhlTKUDToTVn5AYq/yozOR17GWdjRnDne9&#10;vFVqI51piT80ZsDnBstuf3Qa1h/bopKHzh3e57d5brvq56WotL6+mp4eQUSc4t8xLPiMDjkzFf5I&#10;NoheAxeJrG6ShKfFT7bqHkSxaHdrBTLP5P8O+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAU/SfuBYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAOoe2ud8AAAALAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00684955" w:rsidR="005478FF" w:rsidP="00684955" w:rsidRDefault="00684955" w14:paraId="22F7CDF7" w14:textId="40F90B38">
+                  <w:p w14:paraId="73F6AA87" w14:textId="40F90B38" w:rsidR="005478FF" w:rsidRPr="00684955" w:rsidRDefault="00684955" w:rsidP="00684955">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00684955">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27DEC8AC" w14:textId="77777777" w:rsidR="004B1905" w:rsidRDefault="004B1905" w:rsidP="003C5324">
     <w:pPr>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="28C537EA" w14:textId="5294850D" w:rsidR="004B1905" w:rsidRPr="00E560D7" w:rsidRDefault="005E0ED0" w:rsidP="003C5324">
+  <w:p w14:paraId="28C537EA" w14:textId="471A0336" w:rsidR="004B1905" w:rsidRPr="00E560D7" w:rsidRDefault="005E0ED0" w:rsidP="003C5324">
     <w:pPr>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>REF  class2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A40177" w:rsidRPr="008E03C9">
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="00092422">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Error! Reference source not found.</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30FEE626" w14:textId="6136BBFC" w:rsidR="004B1905" w:rsidRPr="008C1955" w:rsidRDefault="004B1905" w:rsidP="003C5324">
+  <w:p w14:paraId="30FEE626" w14:textId="4BFA150B" w:rsidR="004B1905" w:rsidRPr="008C1955" w:rsidRDefault="004B1905" w:rsidP="003C5324">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME  \* Lower  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A40177">
+    <w:r w:rsidR="00092422">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>20220831_triage qualitative submission</w:t>
+      <w:t>managing-agent-triage-submission-template - working edits</w:t>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DF6772C" w14:textId="77777777" w:rsidR="001F37F2" w:rsidRDefault="001F37F2">
+    <w:p w14:paraId="27CF1ED4" w14:textId="77777777" w:rsidR="0034772F" w:rsidRDefault="0034772F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EB92ED6" w14:textId="77777777" w:rsidR="001F37F2" w:rsidRDefault="001F37F2">
+    <w:p w14:paraId="26A716B7" w14:textId="77777777" w:rsidR="0034772F" w:rsidRDefault="0034772F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23A7FE48" w14:textId="77777777" w:rsidR="001F37F2" w:rsidRDefault="001F37F2">
+    <w:p w14:paraId="0F032CB1" w14:textId="77777777" w:rsidR="0034772F" w:rsidRDefault="0034772F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="14175" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14175"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B1905" w14:paraId="7373C3CC" w14:textId="77777777" w:rsidTr="00060343">
       <w:tc>
@@ -6148,50 +12736,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02911646"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BA261A6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05F35C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD122158"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6233,51 +12934,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07451F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29003B10"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6319,51 +13020,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DC04085"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFAC48EA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E092A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29003B10"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6405,51 +13219,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EE21C3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9128C04"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FA673F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5980DA4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -6494,51 +13421,539 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15411DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="325204A4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="157A2C34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="264EE82E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15866606"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94783D40"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15D36D60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9386F10"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16027364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16B45D1E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6607,88 +14022,91 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17596C47"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="55C4D1C4"/>
+    <w:tmpl w:val="779E6934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -6755,51 +14173,277 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3829"/>
         </w:tabs>
         <w:ind w:left="3829" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4405"/>
         </w:tabs>
         <w:ind w:left="4405" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17721385"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2544E6AC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="243E0D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDB083AE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24EA4DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521A20FE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6868,51 +14512,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25DB6CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02E45342"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6981,51 +14625,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="269E3C59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0C4F1F6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29636339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B578349E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7094,51 +14851,313 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A5B2E07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E47274A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C560CC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3070AA92"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9C20D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="340AF2C2"/>
     <w:lvl w:ilvl="0" w:tplc="2F6481BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7235,51 +15254,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CFC00A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA380E28"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7348,51 +15367,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D4602F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C16749E"/>
     <w:lvl w:ilvl="0" w:tplc="D7904CC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Sub-Bullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -7410,553 +15429,2392 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="ý"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EF0582B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A087FCC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30270000"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80F84D24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324124F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B4060C6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32B3417D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FDE5BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32FC1CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D0A8462"/>
     <w:lvl w:ilvl="0" w:tplc="815C0448">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33660236"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED4E57C2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34526E16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04B6389E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35C928EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0B68F12"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36371B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA629F5C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39287271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75A49130"/>
     <w:lvl w:ilvl="0" w:tplc="10BC47DA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B9A5156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3989498"/>
     <w:lvl w:ilvl="0" w:tplc="6C86A80E">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E451EA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCD8ACD6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ED3640F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D85A8AA8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="421F68A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7FAC536C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="434A432D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="064629C0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A94D60"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B521998"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48610535"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF00055E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49214E1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92B46BF0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE57214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8926EA0E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54783750"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C665000"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="556C4999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="541C4060"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5592167D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4981530"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ABF207E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D24A0272"/>
     <w:lvl w:ilvl="0" w:tplc="04BE2B48">
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="LetterList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AFD715C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E38E3B6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B2726C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9496A34E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C0C019C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59CAFBF2"/>
     <w:lvl w:ilvl="0" w:tplc="18803B0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8025,451 +17883,713 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C265FC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E16CDF4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C271F1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="026AE7B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E68782A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A6298D4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60242186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B8AA1B6"/>
     <w:lvl w:ilvl="0" w:tplc="0660D71E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="612D5563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44608F2E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63285134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9BA0DF2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="693A3227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEFCE4FA"/>
     <w:lvl w:ilvl="0" w:tplc="10BC47DA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C084795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6680EA6"/>
     <w:lvl w:ilvl="0" w:tplc="2DA46180">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="713427DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B03ED018"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780A6F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB74F99C"/>
     <w:lvl w:ilvl="0" w:tplc="10BC47DA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F9B67F6C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78680AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8941EFC"/>
     <w:lvl w:ilvl="0" w:tplc="19148356">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8538,1892 +18658,3034 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BC174CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7661AC8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1C0078"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6140FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="913EA1F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="976884747">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="254245984">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="473304128">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1067188362">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2038115115">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="637034443">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1564027175">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1705789460">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1781366581">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1062875136">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1144350424">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="56514982">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1175995530">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="975185215">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1465196536">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1719430768">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1586960835">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="372390153">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1353148467">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="144247951">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1603951239">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1955747950">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="304896578">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2121297937">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="949317239">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="403645545">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="528185246">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="125439706">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1451775713">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1088964147">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1056928565">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="64843069">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1759709058">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1318151805">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="683290885">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1091009140">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2051418886">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="121076741">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="121076741">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="39" w16cid:durableId="1084952934">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1054933731">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="386956695">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="386956695">
+  <w:num w:numId="42" w16cid:durableId="207958139">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1878739470">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1114792124">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1436368174">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1249995711">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1691180219">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="217203059">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1290748578">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="985430763">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="2091005087">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2058434101">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1426340591">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1735354708">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1959530529">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1194995328">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1247574970">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1135637987">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1869022288">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="982931730">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1129473894">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1471242593">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1893342887">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1163083580">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="275910323">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1215121035">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="207958139">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="67" w16cid:durableId="1856915888">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="5"/>
+  <w:num w:numId="68" w16cid:durableId="1076125975">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="675229798">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="1692796540">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1623535416">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="454911962">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1517618276">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1031420912">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="271278525">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="From" w:val=" "/>
     <w:docVar w:name="FromTitle" w:val=" "/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="000B763A"/>
+    <w:rsid w:val="00000C1E"/>
+    <w:rsid w:val="00001C9C"/>
     <w:rsid w:val="00003025"/>
+    <w:rsid w:val="000034F9"/>
     <w:rsid w:val="00005036"/>
     <w:rsid w:val="000054BF"/>
+    <w:rsid w:val="00005D0C"/>
+    <w:rsid w:val="00005E15"/>
     <w:rsid w:val="000106A3"/>
     <w:rsid w:val="000116EE"/>
     <w:rsid w:val="00011B08"/>
+    <w:rsid w:val="000127A3"/>
     <w:rsid w:val="0001336A"/>
     <w:rsid w:val="0001404B"/>
+    <w:rsid w:val="000157E7"/>
     <w:rsid w:val="000160E5"/>
     <w:rsid w:val="0001720D"/>
     <w:rsid w:val="00017647"/>
     <w:rsid w:val="00021C9C"/>
     <w:rsid w:val="00022314"/>
     <w:rsid w:val="000259C8"/>
     <w:rsid w:val="00025BD2"/>
+    <w:rsid w:val="000262CF"/>
     <w:rsid w:val="00026429"/>
     <w:rsid w:val="000312B9"/>
     <w:rsid w:val="00031664"/>
     <w:rsid w:val="00031709"/>
+    <w:rsid w:val="00033ABF"/>
+    <w:rsid w:val="000359AC"/>
     <w:rsid w:val="00036347"/>
     <w:rsid w:val="0003733B"/>
+    <w:rsid w:val="00041371"/>
+    <w:rsid w:val="000417B4"/>
+    <w:rsid w:val="000433E7"/>
     <w:rsid w:val="00043FFF"/>
     <w:rsid w:val="00045CA8"/>
     <w:rsid w:val="00045E87"/>
+    <w:rsid w:val="000526B4"/>
     <w:rsid w:val="00053A78"/>
     <w:rsid w:val="00054C5F"/>
     <w:rsid w:val="00055A9A"/>
     <w:rsid w:val="00055B2B"/>
     <w:rsid w:val="000600E3"/>
     <w:rsid w:val="000600EA"/>
     <w:rsid w:val="00060343"/>
     <w:rsid w:val="00060BDC"/>
     <w:rsid w:val="00062721"/>
     <w:rsid w:val="000650FE"/>
     <w:rsid w:val="00065388"/>
     <w:rsid w:val="0006582E"/>
+    <w:rsid w:val="00065B04"/>
     <w:rsid w:val="00066969"/>
     <w:rsid w:val="00066AF6"/>
     <w:rsid w:val="0006731E"/>
+    <w:rsid w:val="00067498"/>
+    <w:rsid w:val="00067E47"/>
     <w:rsid w:val="000713BA"/>
     <w:rsid w:val="00071467"/>
     <w:rsid w:val="00072DD0"/>
+    <w:rsid w:val="00073D9E"/>
+    <w:rsid w:val="00074102"/>
+    <w:rsid w:val="000764CB"/>
+    <w:rsid w:val="00076B27"/>
+    <w:rsid w:val="000778D5"/>
+    <w:rsid w:val="00077EE5"/>
     <w:rsid w:val="000824A6"/>
+    <w:rsid w:val="000827D5"/>
+    <w:rsid w:val="000837EF"/>
     <w:rsid w:val="000848C7"/>
+    <w:rsid w:val="000849A1"/>
     <w:rsid w:val="00085737"/>
     <w:rsid w:val="000868F1"/>
+    <w:rsid w:val="00086985"/>
+    <w:rsid w:val="00086B56"/>
     <w:rsid w:val="00087B11"/>
     <w:rsid w:val="0009030D"/>
     <w:rsid w:val="000912E6"/>
     <w:rsid w:val="00091B8A"/>
     <w:rsid w:val="00091D45"/>
+    <w:rsid w:val="00092422"/>
+    <w:rsid w:val="00092435"/>
     <w:rsid w:val="00093D1A"/>
     <w:rsid w:val="0009430D"/>
     <w:rsid w:val="00094E10"/>
     <w:rsid w:val="00095694"/>
     <w:rsid w:val="0009686E"/>
+    <w:rsid w:val="00096FD4"/>
     <w:rsid w:val="000973CD"/>
+    <w:rsid w:val="000A07B6"/>
+    <w:rsid w:val="000A0868"/>
     <w:rsid w:val="000A153C"/>
+    <w:rsid w:val="000A25E5"/>
     <w:rsid w:val="000A4C27"/>
     <w:rsid w:val="000A4D96"/>
     <w:rsid w:val="000A6AFE"/>
+    <w:rsid w:val="000A6B62"/>
     <w:rsid w:val="000A7065"/>
+    <w:rsid w:val="000A75F6"/>
     <w:rsid w:val="000A7A0C"/>
     <w:rsid w:val="000A7B78"/>
     <w:rsid w:val="000A7CFB"/>
     <w:rsid w:val="000B0102"/>
     <w:rsid w:val="000B0CD8"/>
     <w:rsid w:val="000B2030"/>
     <w:rsid w:val="000B2491"/>
+    <w:rsid w:val="000B2F37"/>
     <w:rsid w:val="000B32DB"/>
     <w:rsid w:val="000B44F4"/>
+    <w:rsid w:val="000B5044"/>
     <w:rsid w:val="000B5FDF"/>
     <w:rsid w:val="000B763A"/>
+    <w:rsid w:val="000C0041"/>
     <w:rsid w:val="000C19A3"/>
+    <w:rsid w:val="000C208B"/>
+    <w:rsid w:val="000C3889"/>
     <w:rsid w:val="000C4962"/>
     <w:rsid w:val="000C5494"/>
+    <w:rsid w:val="000C5B0C"/>
     <w:rsid w:val="000C6E92"/>
+    <w:rsid w:val="000D0324"/>
     <w:rsid w:val="000D1001"/>
     <w:rsid w:val="000D173F"/>
+    <w:rsid w:val="000D412C"/>
+    <w:rsid w:val="000D78D0"/>
     <w:rsid w:val="000E0991"/>
+    <w:rsid w:val="000E1F74"/>
+    <w:rsid w:val="000E3C4A"/>
     <w:rsid w:val="000E3FD6"/>
     <w:rsid w:val="000E45B9"/>
+    <w:rsid w:val="000E58BE"/>
     <w:rsid w:val="000F0E52"/>
+    <w:rsid w:val="000F131A"/>
     <w:rsid w:val="000F1C09"/>
     <w:rsid w:val="000F244A"/>
+    <w:rsid w:val="000F308C"/>
+    <w:rsid w:val="000F3363"/>
+    <w:rsid w:val="000F3A34"/>
     <w:rsid w:val="00100C38"/>
+    <w:rsid w:val="00101F9E"/>
     <w:rsid w:val="0010205B"/>
+    <w:rsid w:val="001024D4"/>
     <w:rsid w:val="00102561"/>
+    <w:rsid w:val="00103E7F"/>
     <w:rsid w:val="00103FD7"/>
     <w:rsid w:val="001045A1"/>
     <w:rsid w:val="00105028"/>
     <w:rsid w:val="00106B3E"/>
+    <w:rsid w:val="00106B4A"/>
     <w:rsid w:val="001075BA"/>
     <w:rsid w:val="00107D4C"/>
+    <w:rsid w:val="00110BA8"/>
+    <w:rsid w:val="001119B7"/>
     <w:rsid w:val="00115300"/>
     <w:rsid w:val="00116093"/>
     <w:rsid w:val="00116261"/>
     <w:rsid w:val="001175E2"/>
     <w:rsid w:val="0012179F"/>
+    <w:rsid w:val="001219AB"/>
     <w:rsid w:val="00122AEB"/>
     <w:rsid w:val="00122AF4"/>
+    <w:rsid w:val="00123D64"/>
+    <w:rsid w:val="00125023"/>
     <w:rsid w:val="001265BA"/>
     <w:rsid w:val="001266DF"/>
     <w:rsid w:val="001274B0"/>
+    <w:rsid w:val="001275FD"/>
     <w:rsid w:val="00127D4E"/>
     <w:rsid w:val="00130738"/>
     <w:rsid w:val="00131F47"/>
     <w:rsid w:val="00134C8A"/>
     <w:rsid w:val="001354E3"/>
     <w:rsid w:val="001358EC"/>
+    <w:rsid w:val="001401F7"/>
+    <w:rsid w:val="001406AF"/>
     <w:rsid w:val="00143146"/>
     <w:rsid w:val="001449B2"/>
+    <w:rsid w:val="00145794"/>
     <w:rsid w:val="00150670"/>
+    <w:rsid w:val="00150EE0"/>
+    <w:rsid w:val="00151F39"/>
+    <w:rsid w:val="0015257E"/>
     <w:rsid w:val="001526F8"/>
     <w:rsid w:val="00153993"/>
     <w:rsid w:val="001539DE"/>
     <w:rsid w:val="00154937"/>
+    <w:rsid w:val="00154C14"/>
     <w:rsid w:val="00155444"/>
     <w:rsid w:val="0015620D"/>
+    <w:rsid w:val="001564AD"/>
     <w:rsid w:val="001614C8"/>
     <w:rsid w:val="0016176A"/>
     <w:rsid w:val="00161E6D"/>
     <w:rsid w:val="001621A9"/>
     <w:rsid w:val="00163E94"/>
+    <w:rsid w:val="001677A8"/>
+    <w:rsid w:val="001720C6"/>
     <w:rsid w:val="001723A5"/>
     <w:rsid w:val="00173767"/>
+    <w:rsid w:val="00174FFA"/>
+    <w:rsid w:val="00175464"/>
     <w:rsid w:val="0017551D"/>
     <w:rsid w:val="00175DF5"/>
     <w:rsid w:val="001767BD"/>
     <w:rsid w:val="001806B6"/>
     <w:rsid w:val="0018070A"/>
     <w:rsid w:val="0018138B"/>
     <w:rsid w:val="00182385"/>
     <w:rsid w:val="0018298C"/>
     <w:rsid w:val="00182B7B"/>
+    <w:rsid w:val="0018342D"/>
+    <w:rsid w:val="001838D9"/>
     <w:rsid w:val="00186043"/>
     <w:rsid w:val="00186C62"/>
+    <w:rsid w:val="00187D1E"/>
     <w:rsid w:val="00190B84"/>
     <w:rsid w:val="00190F75"/>
     <w:rsid w:val="001916A5"/>
     <w:rsid w:val="001918FC"/>
     <w:rsid w:val="00192718"/>
     <w:rsid w:val="00192AE9"/>
+    <w:rsid w:val="00192B18"/>
     <w:rsid w:val="00193712"/>
+    <w:rsid w:val="00193A37"/>
+    <w:rsid w:val="00195749"/>
     <w:rsid w:val="00197974"/>
     <w:rsid w:val="001A03FC"/>
     <w:rsid w:val="001A160F"/>
     <w:rsid w:val="001A3818"/>
     <w:rsid w:val="001A3EB4"/>
     <w:rsid w:val="001A56A5"/>
     <w:rsid w:val="001A5B32"/>
+    <w:rsid w:val="001A7BA8"/>
     <w:rsid w:val="001B076E"/>
     <w:rsid w:val="001B0F38"/>
+    <w:rsid w:val="001B240A"/>
     <w:rsid w:val="001B418A"/>
     <w:rsid w:val="001B50E4"/>
+    <w:rsid w:val="001B5E73"/>
+    <w:rsid w:val="001B617B"/>
     <w:rsid w:val="001B660C"/>
     <w:rsid w:val="001B6618"/>
     <w:rsid w:val="001C0019"/>
     <w:rsid w:val="001C0484"/>
     <w:rsid w:val="001C0539"/>
+    <w:rsid w:val="001C0B62"/>
     <w:rsid w:val="001C0B81"/>
     <w:rsid w:val="001C10BA"/>
+    <w:rsid w:val="001C260F"/>
     <w:rsid w:val="001C342C"/>
     <w:rsid w:val="001C37EA"/>
+    <w:rsid w:val="001C439F"/>
     <w:rsid w:val="001C48AE"/>
     <w:rsid w:val="001C594D"/>
     <w:rsid w:val="001C6922"/>
     <w:rsid w:val="001C7C59"/>
     <w:rsid w:val="001D0B5B"/>
+    <w:rsid w:val="001D1702"/>
     <w:rsid w:val="001D2CAA"/>
     <w:rsid w:val="001D3FB2"/>
     <w:rsid w:val="001D4A06"/>
     <w:rsid w:val="001D5AEE"/>
     <w:rsid w:val="001D6217"/>
     <w:rsid w:val="001D663F"/>
     <w:rsid w:val="001D6965"/>
     <w:rsid w:val="001E171F"/>
+    <w:rsid w:val="001E2A6E"/>
+    <w:rsid w:val="001E2FBC"/>
     <w:rsid w:val="001E32A9"/>
     <w:rsid w:val="001E43D6"/>
     <w:rsid w:val="001E5AD7"/>
     <w:rsid w:val="001E5E40"/>
+    <w:rsid w:val="001E6E56"/>
+    <w:rsid w:val="001F0C30"/>
     <w:rsid w:val="001F1ACC"/>
     <w:rsid w:val="001F37F2"/>
     <w:rsid w:val="001F4D43"/>
     <w:rsid w:val="001F5559"/>
     <w:rsid w:val="001F5D69"/>
     <w:rsid w:val="001F61BB"/>
+    <w:rsid w:val="001F623D"/>
+    <w:rsid w:val="001F7DF7"/>
+    <w:rsid w:val="002000C8"/>
     <w:rsid w:val="002003D9"/>
     <w:rsid w:val="002022BB"/>
     <w:rsid w:val="0020330E"/>
     <w:rsid w:val="00204085"/>
+    <w:rsid w:val="00205482"/>
     <w:rsid w:val="00206552"/>
     <w:rsid w:val="00206C8E"/>
     <w:rsid w:val="00207DD7"/>
+    <w:rsid w:val="00210A39"/>
     <w:rsid w:val="0021107B"/>
     <w:rsid w:val="00211F31"/>
     <w:rsid w:val="002122CE"/>
     <w:rsid w:val="002145A0"/>
     <w:rsid w:val="00216309"/>
     <w:rsid w:val="0021715B"/>
     <w:rsid w:val="002174FC"/>
     <w:rsid w:val="002178A8"/>
     <w:rsid w:val="002211F1"/>
     <w:rsid w:val="0022221E"/>
     <w:rsid w:val="002248CD"/>
+    <w:rsid w:val="00225703"/>
     <w:rsid w:val="0022667F"/>
+    <w:rsid w:val="00226D4C"/>
     <w:rsid w:val="00227399"/>
+    <w:rsid w:val="00231A38"/>
     <w:rsid w:val="00231A6B"/>
     <w:rsid w:val="00232DD7"/>
     <w:rsid w:val="002358D8"/>
     <w:rsid w:val="0023677F"/>
     <w:rsid w:val="0024186B"/>
     <w:rsid w:val="00241FDF"/>
     <w:rsid w:val="002431B7"/>
     <w:rsid w:val="002432DD"/>
     <w:rsid w:val="00244DF5"/>
+    <w:rsid w:val="0024684D"/>
     <w:rsid w:val="00247B29"/>
     <w:rsid w:val="00247E1B"/>
     <w:rsid w:val="00254BB9"/>
+    <w:rsid w:val="00254FF9"/>
     <w:rsid w:val="0025669E"/>
     <w:rsid w:val="002600EC"/>
     <w:rsid w:val="0026075D"/>
     <w:rsid w:val="00260D17"/>
+    <w:rsid w:val="00261616"/>
     <w:rsid w:val="002616A9"/>
     <w:rsid w:val="00264415"/>
     <w:rsid w:val="00265EF2"/>
     <w:rsid w:val="00267F6E"/>
     <w:rsid w:val="00270CE3"/>
     <w:rsid w:val="002731AE"/>
     <w:rsid w:val="00274C24"/>
     <w:rsid w:val="002765C1"/>
+    <w:rsid w:val="00277BBE"/>
     <w:rsid w:val="0028145A"/>
     <w:rsid w:val="002825B9"/>
     <w:rsid w:val="002828BB"/>
     <w:rsid w:val="00282B9A"/>
+    <w:rsid w:val="002830EA"/>
+    <w:rsid w:val="00283161"/>
     <w:rsid w:val="00283200"/>
+    <w:rsid w:val="00284748"/>
+    <w:rsid w:val="0028507D"/>
     <w:rsid w:val="002856E8"/>
     <w:rsid w:val="002866FC"/>
+    <w:rsid w:val="00286F28"/>
     <w:rsid w:val="00290198"/>
     <w:rsid w:val="00290B27"/>
+    <w:rsid w:val="00291350"/>
     <w:rsid w:val="002913A8"/>
     <w:rsid w:val="0029202E"/>
+    <w:rsid w:val="002931A0"/>
     <w:rsid w:val="0029558A"/>
     <w:rsid w:val="00297478"/>
     <w:rsid w:val="00297B4F"/>
     <w:rsid w:val="00297F2C"/>
     <w:rsid w:val="002A00D3"/>
+    <w:rsid w:val="002A2717"/>
     <w:rsid w:val="002A2C19"/>
+    <w:rsid w:val="002A363A"/>
     <w:rsid w:val="002A3ABE"/>
     <w:rsid w:val="002A4D1E"/>
     <w:rsid w:val="002A5F96"/>
     <w:rsid w:val="002A63A3"/>
+    <w:rsid w:val="002A7FA2"/>
+    <w:rsid w:val="002B0A5A"/>
+    <w:rsid w:val="002B270F"/>
     <w:rsid w:val="002B3F29"/>
     <w:rsid w:val="002B4C81"/>
     <w:rsid w:val="002B62F7"/>
+    <w:rsid w:val="002B6389"/>
     <w:rsid w:val="002B67C5"/>
     <w:rsid w:val="002B6D5F"/>
     <w:rsid w:val="002B6F73"/>
     <w:rsid w:val="002B746A"/>
     <w:rsid w:val="002B75E1"/>
+    <w:rsid w:val="002C0C32"/>
     <w:rsid w:val="002C1B6A"/>
+    <w:rsid w:val="002C2C09"/>
     <w:rsid w:val="002C36D3"/>
     <w:rsid w:val="002C3C89"/>
     <w:rsid w:val="002C4600"/>
+    <w:rsid w:val="002C4872"/>
+    <w:rsid w:val="002C4E7D"/>
+    <w:rsid w:val="002C5C1E"/>
+    <w:rsid w:val="002C5FFD"/>
+    <w:rsid w:val="002C6AA7"/>
     <w:rsid w:val="002C6BC1"/>
     <w:rsid w:val="002C7825"/>
     <w:rsid w:val="002C7965"/>
     <w:rsid w:val="002D10BE"/>
+    <w:rsid w:val="002D14F2"/>
+    <w:rsid w:val="002D2B7D"/>
+    <w:rsid w:val="002D2C98"/>
     <w:rsid w:val="002D3178"/>
     <w:rsid w:val="002D3B93"/>
+    <w:rsid w:val="002D6BCF"/>
+    <w:rsid w:val="002D743E"/>
+    <w:rsid w:val="002E0DC8"/>
     <w:rsid w:val="002E1135"/>
+    <w:rsid w:val="002E1CE1"/>
+    <w:rsid w:val="002E3194"/>
+    <w:rsid w:val="002E4844"/>
     <w:rsid w:val="002E5383"/>
     <w:rsid w:val="002E569B"/>
+    <w:rsid w:val="002E58B4"/>
+    <w:rsid w:val="002E7602"/>
     <w:rsid w:val="002E7C58"/>
+    <w:rsid w:val="002F07D4"/>
     <w:rsid w:val="002F161C"/>
+    <w:rsid w:val="002F377A"/>
     <w:rsid w:val="002F4B09"/>
+    <w:rsid w:val="002F5677"/>
+    <w:rsid w:val="002F5C28"/>
     <w:rsid w:val="002F6264"/>
     <w:rsid w:val="002F6C06"/>
     <w:rsid w:val="0030196D"/>
     <w:rsid w:val="00302465"/>
+    <w:rsid w:val="00302578"/>
     <w:rsid w:val="003048AB"/>
     <w:rsid w:val="00310A82"/>
     <w:rsid w:val="00312A0C"/>
+    <w:rsid w:val="00316240"/>
     <w:rsid w:val="00316682"/>
     <w:rsid w:val="00320363"/>
+    <w:rsid w:val="00321609"/>
+    <w:rsid w:val="003219BD"/>
+    <w:rsid w:val="00321AE0"/>
     <w:rsid w:val="00321EA2"/>
     <w:rsid w:val="00321F0C"/>
     <w:rsid w:val="00322A79"/>
+    <w:rsid w:val="00322C79"/>
+    <w:rsid w:val="003231FB"/>
+    <w:rsid w:val="003237C0"/>
+    <w:rsid w:val="00324F31"/>
     <w:rsid w:val="00325CFD"/>
     <w:rsid w:val="0032675A"/>
     <w:rsid w:val="00330961"/>
     <w:rsid w:val="00331B57"/>
     <w:rsid w:val="003325B8"/>
+    <w:rsid w:val="00332FF0"/>
     <w:rsid w:val="00333575"/>
+    <w:rsid w:val="003345CB"/>
+    <w:rsid w:val="00336162"/>
     <w:rsid w:val="003376A4"/>
+    <w:rsid w:val="00340F26"/>
+    <w:rsid w:val="00340F34"/>
     <w:rsid w:val="00341DD6"/>
     <w:rsid w:val="003426E1"/>
     <w:rsid w:val="003429E8"/>
     <w:rsid w:val="00342DF4"/>
+    <w:rsid w:val="003435D2"/>
     <w:rsid w:val="00343B41"/>
     <w:rsid w:val="00344595"/>
     <w:rsid w:val="00345A6D"/>
+    <w:rsid w:val="00345CCD"/>
     <w:rsid w:val="00345E2D"/>
+    <w:rsid w:val="00347057"/>
     <w:rsid w:val="0034754C"/>
+    <w:rsid w:val="0034772F"/>
     <w:rsid w:val="00347AEE"/>
     <w:rsid w:val="00347FB8"/>
+    <w:rsid w:val="00350322"/>
     <w:rsid w:val="00351753"/>
+    <w:rsid w:val="003526B7"/>
     <w:rsid w:val="00353D55"/>
     <w:rsid w:val="003549E2"/>
     <w:rsid w:val="003555F9"/>
     <w:rsid w:val="003556D9"/>
     <w:rsid w:val="0035679E"/>
+    <w:rsid w:val="003602C6"/>
+    <w:rsid w:val="00360CFF"/>
     <w:rsid w:val="00362577"/>
     <w:rsid w:val="0036319A"/>
     <w:rsid w:val="00363861"/>
     <w:rsid w:val="00363E10"/>
+    <w:rsid w:val="0036428D"/>
     <w:rsid w:val="00364658"/>
+    <w:rsid w:val="0036528F"/>
     <w:rsid w:val="003656C4"/>
     <w:rsid w:val="0036603B"/>
+    <w:rsid w:val="003666B4"/>
     <w:rsid w:val="00367766"/>
+    <w:rsid w:val="003679C0"/>
+    <w:rsid w:val="00367B5F"/>
     <w:rsid w:val="00370274"/>
     <w:rsid w:val="00370753"/>
     <w:rsid w:val="00372238"/>
     <w:rsid w:val="00372EF8"/>
+    <w:rsid w:val="00373C4C"/>
     <w:rsid w:val="003742F1"/>
     <w:rsid w:val="00375706"/>
     <w:rsid w:val="00375EE6"/>
+    <w:rsid w:val="003801CA"/>
     <w:rsid w:val="00380294"/>
+    <w:rsid w:val="00380667"/>
     <w:rsid w:val="003806DA"/>
     <w:rsid w:val="0038139B"/>
     <w:rsid w:val="00381DD0"/>
+    <w:rsid w:val="00382EE6"/>
     <w:rsid w:val="00384119"/>
     <w:rsid w:val="003842EA"/>
     <w:rsid w:val="00384431"/>
+    <w:rsid w:val="00384539"/>
     <w:rsid w:val="003866E1"/>
     <w:rsid w:val="003868FD"/>
     <w:rsid w:val="00386E5F"/>
     <w:rsid w:val="0038718F"/>
     <w:rsid w:val="003871F4"/>
     <w:rsid w:val="003915A7"/>
+    <w:rsid w:val="003918F5"/>
     <w:rsid w:val="00392CF3"/>
     <w:rsid w:val="003934A6"/>
     <w:rsid w:val="00393EA3"/>
     <w:rsid w:val="00394517"/>
     <w:rsid w:val="00396954"/>
+    <w:rsid w:val="003A0144"/>
     <w:rsid w:val="003A30C5"/>
     <w:rsid w:val="003A6F7B"/>
     <w:rsid w:val="003B04EA"/>
     <w:rsid w:val="003B07D7"/>
     <w:rsid w:val="003B0EE1"/>
     <w:rsid w:val="003B10F8"/>
+    <w:rsid w:val="003B2635"/>
+    <w:rsid w:val="003B2A1F"/>
     <w:rsid w:val="003B3378"/>
     <w:rsid w:val="003B4F40"/>
     <w:rsid w:val="003B5872"/>
     <w:rsid w:val="003B5DE1"/>
     <w:rsid w:val="003B6F9F"/>
     <w:rsid w:val="003B7A37"/>
     <w:rsid w:val="003C0D83"/>
     <w:rsid w:val="003C1516"/>
     <w:rsid w:val="003C1B29"/>
     <w:rsid w:val="003C26C4"/>
+    <w:rsid w:val="003C51D8"/>
     <w:rsid w:val="003C5324"/>
+    <w:rsid w:val="003D003E"/>
+    <w:rsid w:val="003D04BA"/>
     <w:rsid w:val="003D05D5"/>
     <w:rsid w:val="003D21EF"/>
+    <w:rsid w:val="003D2766"/>
+    <w:rsid w:val="003D2F68"/>
     <w:rsid w:val="003D76EF"/>
     <w:rsid w:val="003E148C"/>
+    <w:rsid w:val="003E33D3"/>
     <w:rsid w:val="003E4069"/>
     <w:rsid w:val="003E515E"/>
     <w:rsid w:val="003E54CD"/>
     <w:rsid w:val="003E643F"/>
     <w:rsid w:val="003E7E4B"/>
     <w:rsid w:val="003F086C"/>
     <w:rsid w:val="003F2288"/>
     <w:rsid w:val="003F3328"/>
     <w:rsid w:val="003F35A4"/>
+    <w:rsid w:val="003F3FF0"/>
     <w:rsid w:val="003F40B3"/>
     <w:rsid w:val="003F49F3"/>
+    <w:rsid w:val="003F555E"/>
+    <w:rsid w:val="003F5A0C"/>
     <w:rsid w:val="003F6000"/>
     <w:rsid w:val="003F75C4"/>
+    <w:rsid w:val="003F7C59"/>
     <w:rsid w:val="004006C0"/>
     <w:rsid w:val="004006C8"/>
     <w:rsid w:val="004012E4"/>
     <w:rsid w:val="0040218F"/>
+    <w:rsid w:val="004021FC"/>
     <w:rsid w:val="00403C32"/>
+    <w:rsid w:val="00407931"/>
     <w:rsid w:val="00411696"/>
     <w:rsid w:val="00412B71"/>
     <w:rsid w:val="0041371D"/>
+    <w:rsid w:val="004145B4"/>
     <w:rsid w:val="00415472"/>
     <w:rsid w:val="004177D9"/>
     <w:rsid w:val="0041782E"/>
     <w:rsid w:val="00417EE7"/>
+    <w:rsid w:val="0042258C"/>
     <w:rsid w:val="00423428"/>
     <w:rsid w:val="004237D0"/>
+    <w:rsid w:val="004245E0"/>
     <w:rsid w:val="00426508"/>
+    <w:rsid w:val="00426643"/>
+    <w:rsid w:val="00426D72"/>
+    <w:rsid w:val="00427000"/>
     <w:rsid w:val="004310A8"/>
+    <w:rsid w:val="00431B94"/>
     <w:rsid w:val="00432B88"/>
+    <w:rsid w:val="00432C57"/>
+    <w:rsid w:val="0043409E"/>
     <w:rsid w:val="004350D8"/>
+    <w:rsid w:val="00436390"/>
     <w:rsid w:val="00436656"/>
     <w:rsid w:val="00437758"/>
     <w:rsid w:val="00437FBC"/>
+    <w:rsid w:val="00441317"/>
     <w:rsid w:val="00441750"/>
     <w:rsid w:val="00443270"/>
     <w:rsid w:val="00444E19"/>
     <w:rsid w:val="0044602D"/>
     <w:rsid w:val="0044655A"/>
     <w:rsid w:val="00446D33"/>
+    <w:rsid w:val="00450536"/>
     <w:rsid w:val="00450FD0"/>
+    <w:rsid w:val="004518EB"/>
+    <w:rsid w:val="004520A1"/>
     <w:rsid w:val="00452353"/>
     <w:rsid w:val="00452D18"/>
     <w:rsid w:val="004534DD"/>
     <w:rsid w:val="004537B3"/>
     <w:rsid w:val="0045397A"/>
     <w:rsid w:val="00453F98"/>
     <w:rsid w:val="00454FCA"/>
     <w:rsid w:val="0045559A"/>
     <w:rsid w:val="00455EB8"/>
     <w:rsid w:val="004569A1"/>
     <w:rsid w:val="004569E3"/>
     <w:rsid w:val="00456EC4"/>
     <w:rsid w:val="004578B9"/>
     <w:rsid w:val="004601FC"/>
     <w:rsid w:val="00461A67"/>
+    <w:rsid w:val="00461F23"/>
     <w:rsid w:val="004651FD"/>
+    <w:rsid w:val="00466C18"/>
+    <w:rsid w:val="004678E5"/>
     <w:rsid w:val="004700F2"/>
     <w:rsid w:val="004710F1"/>
+    <w:rsid w:val="0047157F"/>
     <w:rsid w:val="00471C00"/>
     <w:rsid w:val="00471D4E"/>
     <w:rsid w:val="00474579"/>
     <w:rsid w:val="00474A4F"/>
+    <w:rsid w:val="0048077C"/>
     <w:rsid w:val="004832BE"/>
+    <w:rsid w:val="00483A3D"/>
     <w:rsid w:val="00483E64"/>
     <w:rsid w:val="004840AC"/>
+    <w:rsid w:val="0048463B"/>
     <w:rsid w:val="00484991"/>
     <w:rsid w:val="004849BB"/>
+    <w:rsid w:val="004868F7"/>
+    <w:rsid w:val="004875B6"/>
     <w:rsid w:val="00487A05"/>
+    <w:rsid w:val="00490C03"/>
     <w:rsid w:val="00490CD7"/>
     <w:rsid w:val="00490FC4"/>
     <w:rsid w:val="00491B8D"/>
     <w:rsid w:val="00491FDA"/>
     <w:rsid w:val="0049456B"/>
+    <w:rsid w:val="00495603"/>
+    <w:rsid w:val="00496489"/>
+    <w:rsid w:val="004967AE"/>
+    <w:rsid w:val="004967CB"/>
     <w:rsid w:val="00496F40"/>
+    <w:rsid w:val="004A0E6A"/>
     <w:rsid w:val="004A1022"/>
+    <w:rsid w:val="004A16E3"/>
+    <w:rsid w:val="004A2D45"/>
+    <w:rsid w:val="004A40F5"/>
     <w:rsid w:val="004A536B"/>
     <w:rsid w:val="004A6DD5"/>
     <w:rsid w:val="004A6FAD"/>
     <w:rsid w:val="004B0DD2"/>
     <w:rsid w:val="004B1905"/>
+    <w:rsid w:val="004B1FEA"/>
     <w:rsid w:val="004B24AC"/>
     <w:rsid w:val="004B31A3"/>
+    <w:rsid w:val="004B44F5"/>
+    <w:rsid w:val="004B497D"/>
     <w:rsid w:val="004B681D"/>
     <w:rsid w:val="004C02C9"/>
+    <w:rsid w:val="004C0C10"/>
+    <w:rsid w:val="004C322E"/>
     <w:rsid w:val="004C3793"/>
     <w:rsid w:val="004C382A"/>
     <w:rsid w:val="004C4893"/>
     <w:rsid w:val="004C75D6"/>
     <w:rsid w:val="004D09EB"/>
     <w:rsid w:val="004D12E3"/>
+    <w:rsid w:val="004D437E"/>
     <w:rsid w:val="004D4F34"/>
+    <w:rsid w:val="004D6A6E"/>
+    <w:rsid w:val="004D7803"/>
     <w:rsid w:val="004E04AC"/>
     <w:rsid w:val="004E18E4"/>
     <w:rsid w:val="004E1B3B"/>
     <w:rsid w:val="004E328C"/>
+    <w:rsid w:val="004E4801"/>
     <w:rsid w:val="004E63D0"/>
     <w:rsid w:val="004E79EC"/>
     <w:rsid w:val="004F0826"/>
     <w:rsid w:val="004F1159"/>
     <w:rsid w:val="004F1594"/>
     <w:rsid w:val="004F19B4"/>
+    <w:rsid w:val="004F1C4C"/>
     <w:rsid w:val="004F30CA"/>
     <w:rsid w:val="004F32B3"/>
     <w:rsid w:val="004F667E"/>
     <w:rsid w:val="004F7878"/>
     <w:rsid w:val="004F79C4"/>
     <w:rsid w:val="005004AB"/>
     <w:rsid w:val="00500FB3"/>
     <w:rsid w:val="005025C9"/>
+    <w:rsid w:val="00503436"/>
     <w:rsid w:val="00504413"/>
     <w:rsid w:val="00504641"/>
     <w:rsid w:val="00505178"/>
     <w:rsid w:val="005051D9"/>
     <w:rsid w:val="00505769"/>
+    <w:rsid w:val="00505DC9"/>
     <w:rsid w:val="0050629C"/>
     <w:rsid w:val="0050758D"/>
     <w:rsid w:val="005078D8"/>
     <w:rsid w:val="00507DD2"/>
     <w:rsid w:val="005104C2"/>
     <w:rsid w:val="00512A78"/>
+    <w:rsid w:val="00514669"/>
     <w:rsid w:val="0051520D"/>
     <w:rsid w:val="0051660F"/>
     <w:rsid w:val="00516D7B"/>
     <w:rsid w:val="00516EEB"/>
     <w:rsid w:val="00517646"/>
     <w:rsid w:val="00517EC8"/>
     <w:rsid w:val="00517FD2"/>
+    <w:rsid w:val="0052143A"/>
     <w:rsid w:val="00521961"/>
+    <w:rsid w:val="00522F8F"/>
     <w:rsid w:val="00526762"/>
+    <w:rsid w:val="00527474"/>
+    <w:rsid w:val="0052760F"/>
     <w:rsid w:val="00530B04"/>
     <w:rsid w:val="0053107F"/>
     <w:rsid w:val="00531197"/>
+    <w:rsid w:val="005317A9"/>
     <w:rsid w:val="00531F5D"/>
+    <w:rsid w:val="00532148"/>
+    <w:rsid w:val="005329A0"/>
     <w:rsid w:val="00532F67"/>
     <w:rsid w:val="00533FFE"/>
     <w:rsid w:val="00534CD4"/>
+    <w:rsid w:val="00535E4B"/>
+    <w:rsid w:val="00536528"/>
     <w:rsid w:val="00536C84"/>
     <w:rsid w:val="00537B90"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="005423CE"/>
+    <w:rsid w:val="0054336E"/>
     <w:rsid w:val="00544E17"/>
+    <w:rsid w:val="005465B1"/>
     <w:rsid w:val="00546886"/>
     <w:rsid w:val="005472D4"/>
+    <w:rsid w:val="00547599"/>
     <w:rsid w:val="005478FF"/>
     <w:rsid w:val="005535D9"/>
+    <w:rsid w:val="00553FB4"/>
     <w:rsid w:val="005565DF"/>
     <w:rsid w:val="00556864"/>
     <w:rsid w:val="00556CF3"/>
+    <w:rsid w:val="005571F6"/>
+    <w:rsid w:val="00557BD5"/>
+    <w:rsid w:val="00557EAB"/>
+    <w:rsid w:val="00561493"/>
+    <w:rsid w:val="00565045"/>
     <w:rsid w:val="00566B8B"/>
+    <w:rsid w:val="00570BD1"/>
+    <w:rsid w:val="00572644"/>
     <w:rsid w:val="0057291E"/>
     <w:rsid w:val="005731B5"/>
+    <w:rsid w:val="00573274"/>
     <w:rsid w:val="00574332"/>
     <w:rsid w:val="00574427"/>
+    <w:rsid w:val="00574D9F"/>
     <w:rsid w:val="005751E8"/>
+    <w:rsid w:val="00575C3D"/>
     <w:rsid w:val="00575CFB"/>
     <w:rsid w:val="0058051B"/>
     <w:rsid w:val="00581215"/>
     <w:rsid w:val="005813EF"/>
+    <w:rsid w:val="00581D4A"/>
     <w:rsid w:val="005833D7"/>
     <w:rsid w:val="005845FD"/>
     <w:rsid w:val="005858B1"/>
     <w:rsid w:val="00590751"/>
     <w:rsid w:val="00591F3F"/>
+    <w:rsid w:val="00592092"/>
     <w:rsid w:val="005920AA"/>
+    <w:rsid w:val="00593902"/>
     <w:rsid w:val="0059560F"/>
     <w:rsid w:val="00595707"/>
     <w:rsid w:val="0059672E"/>
     <w:rsid w:val="00596F8A"/>
+    <w:rsid w:val="005971C7"/>
+    <w:rsid w:val="005A03CD"/>
+    <w:rsid w:val="005A0E52"/>
+    <w:rsid w:val="005A21D6"/>
     <w:rsid w:val="005A2520"/>
     <w:rsid w:val="005A3DDF"/>
     <w:rsid w:val="005A44BC"/>
+    <w:rsid w:val="005A485E"/>
     <w:rsid w:val="005A5439"/>
     <w:rsid w:val="005A5FF9"/>
+    <w:rsid w:val="005A6878"/>
     <w:rsid w:val="005A6D0B"/>
     <w:rsid w:val="005A7C92"/>
     <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0593"/>
     <w:rsid w:val="005B0A74"/>
     <w:rsid w:val="005B0F62"/>
     <w:rsid w:val="005B0FD7"/>
+    <w:rsid w:val="005B246D"/>
+    <w:rsid w:val="005B29CA"/>
     <w:rsid w:val="005B36B8"/>
     <w:rsid w:val="005B4061"/>
     <w:rsid w:val="005B5125"/>
+    <w:rsid w:val="005B5230"/>
     <w:rsid w:val="005B587F"/>
+    <w:rsid w:val="005B62A5"/>
     <w:rsid w:val="005B655F"/>
     <w:rsid w:val="005B66E7"/>
     <w:rsid w:val="005B7566"/>
     <w:rsid w:val="005B7969"/>
     <w:rsid w:val="005C046F"/>
     <w:rsid w:val="005C0625"/>
     <w:rsid w:val="005C34F5"/>
     <w:rsid w:val="005C422B"/>
     <w:rsid w:val="005C5E70"/>
     <w:rsid w:val="005C7E00"/>
     <w:rsid w:val="005D1442"/>
     <w:rsid w:val="005D14BC"/>
     <w:rsid w:val="005D1A91"/>
     <w:rsid w:val="005D4076"/>
     <w:rsid w:val="005D4B57"/>
+    <w:rsid w:val="005D51AA"/>
+    <w:rsid w:val="005D5A2B"/>
+    <w:rsid w:val="005D6650"/>
     <w:rsid w:val="005E079E"/>
+    <w:rsid w:val="005E09E2"/>
     <w:rsid w:val="005E0ED0"/>
     <w:rsid w:val="005E13FF"/>
     <w:rsid w:val="005E1FD8"/>
     <w:rsid w:val="005E3E64"/>
     <w:rsid w:val="005E4937"/>
     <w:rsid w:val="005E51AF"/>
     <w:rsid w:val="005E55E3"/>
+    <w:rsid w:val="005E6BD4"/>
     <w:rsid w:val="005E6E7E"/>
     <w:rsid w:val="005F32E6"/>
+    <w:rsid w:val="005F32EF"/>
     <w:rsid w:val="005F5387"/>
+    <w:rsid w:val="005F6DFD"/>
     <w:rsid w:val="005F7079"/>
+    <w:rsid w:val="005F729B"/>
+    <w:rsid w:val="005F7E9C"/>
     <w:rsid w:val="006006CF"/>
     <w:rsid w:val="00600842"/>
+    <w:rsid w:val="00601070"/>
     <w:rsid w:val="006023B2"/>
     <w:rsid w:val="00602E48"/>
     <w:rsid w:val="00602E89"/>
     <w:rsid w:val="00602F7A"/>
+    <w:rsid w:val="006033DA"/>
     <w:rsid w:val="0060388D"/>
     <w:rsid w:val="00604BD6"/>
+    <w:rsid w:val="00607612"/>
     <w:rsid w:val="006117A2"/>
     <w:rsid w:val="00612108"/>
+    <w:rsid w:val="006126AD"/>
+    <w:rsid w:val="006127B5"/>
     <w:rsid w:val="006128CA"/>
     <w:rsid w:val="0061494D"/>
     <w:rsid w:val="00615D88"/>
     <w:rsid w:val="00617175"/>
     <w:rsid w:val="0061743D"/>
     <w:rsid w:val="006175D8"/>
     <w:rsid w:val="0062010F"/>
+    <w:rsid w:val="00620364"/>
+    <w:rsid w:val="006225F2"/>
     <w:rsid w:val="00623748"/>
     <w:rsid w:val="006247D6"/>
+    <w:rsid w:val="00624833"/>
     <w:rsid w:val="00624E1A"/>
+    <w:rsid w:val="00624E42"/>
     <w:rsid w:val="006265E4"/>
+    <w:rsid w:val="00627967"/>
+    <w:rsid w:val="0063025C"/>
     <w:rsid w:val="00630C51"/>
+    <w:rsid w:val="00631B1A"/>
     <w:rsid w:val="006326A6"/>
     <w:rsid w:val="00632960"/>
+    <w:rsid w:val="00632E02"/>
+    <w:rsid w:val="00633A85"/>
+    <w:rsid w:val="00633C22"/>
+    <w:rsid w:val="0063445C"/>
     <w:rsid w:val="0063480E"/>
+    <w:rsid w:val="00634D31"/>
+    <w:rsid w:val="00634DD0"/>
+    <w:rsid w:val="0063529A"/>
     <w:rsid w:val="00635703"/>
+    <w:rsid w:val="00635B03"/>
     <w:rsid w:val="00636143"/>
     <w:rsid w:val="00636241"/>
+    <w:rsid w:val="0063647F"/>
     <w:rsid w:val="00637B13"/>
+    <w:rsid w:val="00640C07"/>
+    <w:rsid w:val="00641B0B"/>
     <w:rsid w:val="00641CD4"/>
     <w:rsid w:val="006424DD"/>
+    <w:rsid w:val="00643E8D"/>
+    <w:rsid w:val="00646817"/>
     <w:rsid w:val="00647722"/>
+    <w:rsid w:val="0065007E"/>
     <w:rsid w:val="00650665"/>
+    <w:rsid w:val="00650AC7"/>
     <w:rsid w:val="00650C79"/>
+    <w:rsid w:val="00650F01"/>
     <w:rsid w:val="00650F53"/>
+    <w:rsid w:val="0065221D"/>
     <w:rsid w:val="006527BD"/>
+    <w:rsid w:val="006546CE"/>
+    <w:rsid w:val="00654C9C"/>
+    <w:rsid w:val="00655D81"/>
     <w:rsid w:val="00656564"/>
+    <w:rsid w:val="00656E1D"/>
     <w:rsid w:val="00657F16"/>
+    <w:rsid w:val="006600A6"/>
     <w:rsid w:val="00660509"/>
     <w:rsid w:val="00660CC7"/>
     <w:rsid w:val="00661A7E"/>
+    <w:rsid w:val="00661C45"/>
     <w:rsid w:val="00662924"/>
+    <w:rsid w:val="00662F07"/>
     <w:rsid w:val="006631F4"/>
     <w:rsid w:val="00664319"/>
     <w:rsid w:val="00665FA1"/>
     <w:rsid w:val="00667F93"/>
     <w:rsid w:val="00671D9A"/>
     <w:rsid w:val="0067579B"/>
     <w:rsid w:val="006757CD"/>
     <w:rsid w:val="00676FEA"/>
+    <w:rsid w:val="00677368"/>
     <w:rsid w:val="00677E19"/>
     <w:rsid w:val="00677E4B"/>
     <w:rsid w:val="0068127E"/>
     <w:rsid w:val="006824B3"/>
+    <w:rsid w:val="00682D6F"/>
     <w:rsid w:val="00682EBE"/>
+    <w:rsid w:val="00683D1C"/>
     <w:rsid w:val="00684955"/>
     <w:rsid w:val="00684FAC"/>
     <w:rsid w:val="0068570E"/>
+    <w:rsid w:val="00686063"/>
+    <w:rsid w:val="00686F74"/>
+    <w:rsid w:val="0068782F"/>
+    <w:rsid w:val="00687E74"/>
+    <w:rsid w:val="006901DB"/>
+    <w:rsid w:val="0069263B"/>
     <w:rsid w:val="006926EB"/>
     <w:rsid w:val="00693156"/>
     <w:rsid w:val="00693B55"/>
     <w:rsid w:val="00694342"/>
+    <w:rsid w:val="00694D12"/>
     <w:rsid w:val="006951DF"/>
     <w:rsid w:val="00695A04"/>
     <w:rsid w:val="00697CE8"/>
+    <w:rsid w:val="006A025F"/>
+    <w:rsid w:val="006A0C39"/>
     <w:rsid w:val="006A0FB4"/>
+    <w:rsid w:val="006A356C"/>
     <w:rsid w:val="006A3C41"/>
     <w:rsid w:val="006A4CF9"/>
     <w:rsid w:val="006A688A"/>
     <w:rsid w:val="006A7158"/>
+    <w:rsid w:val="006A7307"/>
+    <w:rsid w:val="006A7E9D"/>
     <w:rsid w:val="006B0C14"/>
     <w:rsid w:val="006B1789"/>
     <w:rsid w:val="006B23E2"/>
     <w:rsid w:val="006B2A8F"/>
+    <w:rsid w:val="006B3E4A"/>
     <w:rsid w:val="006B4410"/>
     <w:rsid w:val="006B4D76"/>
     <w:rsid w:val="006B5C0B"/>
     <w:rsid w:val="006B69A4"/>
     <w:rsid w:val="006B6D0C"/>
     <w:rsid w:val="006B71BB"/>
     <w:rsid w:val="006B7F74"/>
+    <w:rsid w:val="006C1ADA"/>
+    <w:rsid w:val="006C27B0"/>
     <w:rsid w:val="006C2D09"/>
     <w:rsid w:val="006C441B"/>
+    <w:rsid w:val="006C4A03"/>
     <w:rsid w:val="006C4B4A"/>
+    <w:rsid w:val="006C5FEB"/>
+    <w:rsid w:val="006C707F"/>
     <w:rsid w:val="006D1818"/>
     <w:rsid w:val="006D1CCC"/>
     <w:rsid w:val="006D2842"/>
+    <w:rsid w:val="006D2854"/>
     <w:rsid w:val="006D2ED4"/>
+    <w:rsid w:val="006D33BB"/>
     <w:rsid w:val="006D3478"/>
     <w:rsid w:val="006D4671"/>
     <w:rsid w:val="006D5032"/>
+    <w:rsid w:val="006D5376"/>
     <w:rsid w:val="006D563C"/>
+    <w:rsid w:val="006D5C4A"/>
+    <w:rsid w:val="006D5C8D"/>
+    <w:rsid w:val="006D6547"/>
     <w:rsid w:val="006D787A"/>
     <w:rsid w:val="006D7FF6"/>
     <w:rsid w:val="006E0F80"/>
     <w:rsid w:val="006E20B5"/>
+    <w:rsid w:val="006E2138"/>
+    <w:rsid w:val="006E2A83"/>
     <w:rsid w:val="006E2CFF"/>
+    <w:rsid w:val="006E43BF"/>
     <w:rsid w:val="006E4D10"/>
+    <w:rsid w:val="006E5227"/>
     <w:rsid w:val="006E66E2"/>
+    <w:rsid w:val="006E66FB"/>
+    <w:rsid w:val="006E6BAD"/>
     <w:rsid w:val="006E6EF5"/>
+    <w:rsid w:val="006E75D8"/>
     <w:rsid w:val="006F084E"/>
+    <w:rsid w:val="006F115A"/>
     <w:rsid w:val="006F2698"/>
     <w:rsid w:val="006F2B5A"/>
     <w:rsid w:val="006F3B06"/>
     <w:rsid w:val="006F5023"/>
     <w:rsid w:val="006F6199"/>
     <w:rsid w:val="006F658E"/>
     <w:rsid w:val="006F773B"/>
     <w:rsid w:val="006F7C24"/>
     <w:rsid w:val="00700039"/>
+    <w:rsid w:val="007014AD"/>
     <w:rsid w:val="00701968"/>
+    <w:rsid w:val="00701CAC"/>
     <w:rsid w:val="00702B6C"/>
     <w:rsid w:val="00702D74"/>
     <w:rsid w:val="0070518B"/>
     <w:rsid w:val="00705613"/>
+    <w:rsid w:val="007056A9"/>
+    <w:rsid w:val="0070661A"/>
+    <w:rsid w:val="00707524"/>
     <w:rsid w:val="007077AE"/>
     <w:rsid w:val="0071024B"/>
     <w:rsid w:val="00710569"/>
     <w:rsid w:val="00710FD1"/>
     <w:rsid w:val="00711146"/>
+    <w:rsid w:val="007114B7"/>
+    <w:rsid w:val="007117D5"/>
     <w:rsid w:val="0071189D"/>
+    <w:rsid w:val="007127B8"/>
     <w:rsid w:val="007150BD"/>
     <w:rsid w:val="00715576"/>
     <w:rsid w:val="007157FA"/>
     <w:rsid w:val="007159D6"/>
+    <w:rsid w:val="00721277"/>
     <w:rsid w:val="007245AD"/>
     <w:rsid w:val="007254AC"/>
+    <w:rsid w:val="00725978"/>
     <w:rsid w:val="00725FD8"/>
     <w:rsid w:val="00726B04"/>
     <w:rsid w:val="00726F02"/>
     <w:rsid w:val="00727CDE"/>
+    <w:rsid w:val="00727E4C"/>
+    <w:rsid w:val="007305EF"/>
     <w:rsid w:val="00733079"/>
+    <w:rsid w:val="0073354F"/>
     <w:rsid w:val="007339C8"/>
+    <w:rsid w:val="00734335"/>
     <w:rsid w:val="007361E0"/>
+    <w:rsid w:val="007366AA"/>
     <w:rsid w:val="007370D7"/>
     <w:rsid w:val="007374BD"/>
     <w:rsid w:val="00740090"/>
     <w:rsid w:val="00740135"/>
     <w:rsid w:val="00740380"/>
     <w:rsid w:val="00740DA2"/>
+    <w:rsid w:val="007417BD"/>
     <w:rsid w:val="00742769"/>
+    <w:rsid w:val="007436F7"/>
+    <w:rsid w:val="00750159"/>
     <w:rsid w:val="00750384"/>
     <w:rsid w:val="00750ADD"/>
     <w:rsid w:val="007515D3"/>
     <w:rsid w:val="0075256C"/>
+    <w:rsid w:val="00752D98"/>
+    <w:rsid w:val="00752DF1"/>
     <w:rsid w:val="00752EBE"/>
+    <w:rsid w:val="00754018"/>
     <w:rsid w:val="00755B2D"/>
+    <w:rsid w:val="0075694B"/>
     <w:rsid w:val="00760EB6"/>
+    <w:rsid w:val="00761B31"/>
     <w:rsid w:val="00763344"/>
     <w:rsid w:val="00763B1F"/>
+    <w:rsid w:val="007644F0"/>
     <w:rsid w:val="00764E49"/>
     <w:rsid w:val="00766015"/>
     <w:rsid w:val="00766FD6"/>
+    <w:rsid w:val="00771719"/>
     <w:rsid w:val="00774445"/>
+    <w:rsid w:val="0077472A"/>
+    <w:rsid w:val="0077479B"/>
+    <w:rsid w:val="007755DF"/>
     <w:rsid w:val="007756B2"/>
+    <w:rsid w:val="007766D4"/>
+    <w:rsid w:val="0077709F"/>
     <w:rsid w:val="00777BBD"/>
     <w:rsid w:val="007808D3"/>
     <w:rsid w:val="007809E2"/>
     <w:rsid w:val="00780B3B"/>
     <w:rsid w:val="00782A30"/>
     <w:rsid w:val="00783194"/>
+    <w:rsid w:val="00784C51"/>
     <w:rsid w:val="007868CB"/>
+    <w:rsid w:val="00786A0E"/>
     <w:rsid w:val="007876D6"/>
+    <w:rsid w:val="00792835"/>
     <w:rsid w:val="0079345C"/>
     <w:rsid w:val="00794953"/>
     <w:rsid w:val="00795A33"/>
     <w:rsid w:val="00797625"/>
     <w:rsid w:val="007A00BD"/>
     <w:rsid w:val="007A11D0"/>
     <w:rsid w:val="007A1334"/>
+    <w:rsid w:val="007A1468"/>
     <w:rsid w:val="007A203C"/>
     <w:rsid w:val="007A3054"/>
+    <w:rsid w:val="007A34C7"/>
     <w:rsid w:val="007A7141"/>
     <w:rsid w:val="007B0A0D"/>
     <w:rsid w:val="007B0F37"/>
+    <w:rsid w:val="007B136A"/>
+    <w:rsid w:val="007B179A"/>
+    <w:rsid w:val="007B2036"/>
     <w:rsid w:val="007B231D"/>
     <w:rsid w:val="007B441F"/>
     <w:rsid w:val="007B50F0"/>
     <w:rsid w:val="007B5A5A"/>
+    <w:rsid w:val="007B6ACF"/>
     <w:rsid w:val="007B6EC8"/>
     <w:rsid w:val="007B7A42"/>
+    <w:rsid w:val="007C12B3"/>
     <w:rsid w:val="007C198F"/>
     <w:rsid w:val="007C1A71"/>
+    <w:rsid w:val="007C1EAC"/>
     <w:rsid w:val="007C4F60"/>
     <w:rsid w:val="007C54FA"/>
     <w:rsid w:val="007C6E30"/>
     <w:rsid w:val="007C7637"/>
     <w:rsid w:val="007D1E6F"/>
     <w:rsid w:val="007D285D"/>
     <w:rsid w:val="007D2A20"/>
     <w:rsid w:val="007D32FD"/>
     <w:rsid w:val="007D40E2"/>
     <w:rsid w:val="007D4B24"/>
     <w:rsid w:val="007D68E0"/>
+    <w:rsid w:val="007D7752"/>
     <w:rsid w:val="007E0031"/>
     <w:rsid w:val="007E08CC"/>
     <w:rsid w:val="007E197E"/>
     <w:rsid w:val="007E1B00"/>
     <w:rsid w:val="007E32A1"/>
     <w:rsid w:val="007E3AE1"/>
     <w:rsid w:val="007E3E84"/>
+    <w:rsid w:val="007E3FEC"/>
     <w:rsid w:val="007E49D3"/>
+    <w:rsid w:val="007E5947"/>
     <w:rsid w:val="007E71DB"/>
+    <w:rsid w:val="007E7911"/>
     <w:rsid w:val="007E7E0E"/>
+    <w:rsid w:val="007F1204"/>
+    <w:rsid w:val="007F31B6"/>
+    <w:rsid w:val="007F50AC"/>
     <w:rsid w:val="007F6798"/>
     <w:rsid w:val="007F7575"/>
     <w:rsid w:val="00801679"/>
     <w:rsid w:val="00802417"/>
+    <w:rsid w:val="00803879"/>
+    <w:rsid w:val="008039AA"/>
     <w:rsid w:val="00804180"/>
+    <w:rsid w:val="00804E2C"/>
     <w:rsid w:val="00805B24"/>
+    <w:rsid w:val="00806441"/>
     <w:rsid w:val="008109B7"/>
     <w:rsid w:val="00811110"/>
     <w:rsid w:val="00811D54"/>
+    <w:rsid w:val="00813931"/>
+    <w:rsid w:val="00813E80"/>
+    <w:rsid w:val="00814BB7"/>
     <w:rsid w:val="00815B45"/>
     <w:rsid w:val="00815EC6"/>
     <w:rsid w:val="00816186"/>
     <w:rsid w:val="008210AF"/>
     <w:rsid w:val="00823DFF"/>
     <w:rsid w:val="00825607"/>
     <w:rsid w:val="00826C9A"/>
+    <w:rsid w:val="00826E68"/>
+    <w:rsid w:val="00830217"/>
+    <w:rsid w:val="008304AF"/>
     <w:rsid w:val="00831D9E"/>
     <w:rsid w:val="00834AF3"/>
+    <w:rsid w:val="0083531B"/>
     <w:rsid w:val="00835681"/>
+    <w:rsid w:val="0083630B"/>
     <w:rsid w:val="0083658D"/>
+    <w:rsid w:val="00841668"/>
+    <w:rsid w:val="008427D1"/>
     <w:rsid w:val="008443DF"/>
+    <w:rsid w:val="0084497D"/>
     <w:rsid w:val="00845736"/>
     <w:rsid w:val="00845B69"/>
     <w:rsid w:val="00846DDE"/>
     <w:rsid w:val="008500E5"/>
     <w:rsid w:val="00850447"/>
     <w:rsid w:val="008522A4"/>
+    <w:rsid w:val="0085419B"/>
     <w:rsid w:val="0085545E"/>
+    <w:rsid w:val="008561D4"/>
     <w:rsid w:val="00856DC8"/>
     <w:rsid w:val="008609E7"/>
     <w:rsid w:val="0086126C"/>
     <w:rsid w:val="00861907"/>
+    <w:rsid w:val="008622D7"/>
+    <w:rsid w:val="00862841"/>
     <w:rsid w:val="00863179"/>
     <w:rsid w:val="0086337D"/>
     <w:rsid w:val="008636DF"/>
+    <w:rsid w:val="00865D4E"/>
+    <w:rsid w:val="0086682C"/>
+    <w:rsid w:val="008668C9"/>
+    <w:rsid w:val="00866F11"/>
     <w:rsid w:val="00867089"/>
     <w:rsid w:val="00867915"/>
     <w:rsid w:val="00867B7E"/>
+    <w:rsid w:val="008715F5"/>
     <w:rsid w:val="0087271F"/>
+    <w:rsid w:val="008728A9"/>
     <w:rsid w:val="008732DA"/>
     <w:rsid w:val="008760C1"/>
     <w:rsid w:val="00876308"/>
     <w:rsid w:val="0087686E"/>
+    <w:rsid w:val="00880AD2"/>
     <w:rsid w:val="00882C05"/>
     <w:rsid w:val="00882C8B"/>
+    <w:rsid w:val="008841A7"/>
     <w:rsid w:val="008845C1"/>
+    <w:rsid w:val="008857E4"/>
     <w:rsid w:val="008859C7"/>
     <w:rsid w:val="00886B2E"/>
     <w:rsid w:val="00890B3D"/>
+    <w:rsid w:val="00890D9A"/>
     <w:rsid w:val="00891A54"/>
     <w:rsid w:val="00892360"/>
     <w:rsid w:val="00893243"/>
+    <w:rsid w:val="00893F9F"/>
+    <w:rsid w:val="008942B0"/>
+    <w:rsid w:val="00895D78"/>
+    <w:rsid w:val="008A0002"/>
     <w:rsid w:val="008A2352"/>
+    <w:rsid w:val="008A4506"/>
     <w:rsid w:val="008A5172"/>
     <w:rsid w:val="008A7986"/>
+    <w:rsid w:val="008B0366"/>
     <w:rsid w:val="008B0B62"/>
     <w:rsid w:val="008B14C4"/>
+    <w:rsid w:val="008B1924"/>
     <w:rsid w:val="008B1B94"/>
+    <w:rsid w:val="008B66CF"/>
     <w:rsid w:val="008B7EFA"/>
     <w:rsid w:val="008C1955"/>
+    <w:rsid w:val="008D03AF"/>
     <w:rsid w:val="008D195D"/>
+    <w:rsid w:val="008D1F75"/>
     <w:rsid w:val="008D31E0"/>
     <w:rsid w:val="008D5170"/>
+    <w:rsid w:val="008D52C2"/>
     <w:rsid w:val="008D62B8"/>
     <w:rsid w:val="008D69C4"/>
     <w:rsid w:val="008D7112"/>
     <w:rsid w:val="008D7490"/>
     <w:rsid w:val="008E03C9"/>
     <w:rsid w:val="008E3808"/>
+    <w:rsid w:val="008E3C8A"/>
     <w:rsid w:val="008E43FC"/>
+    <w:rsid w:val="008E45DA"/>
     <w:rsid w:val="008E4765"/>
+    <w:rsid w:val="008E5BC6"/>
+    <w:rsid w:val="008E62B5"/>
+    <w:rsid w:val="008E65F6"/>
+    <w:rsid w:val="008E7FEB"/>
     <w:rsid w:val="008F064E"/>
+    <w:rsid w:val="008F0A8A"/>
     <w:rsid w:val="008F155E"/>
+    <w:rsid w:val="008F3089"/>
+    <w:rsid w:val="008F3538"/>
     <w:rsid w:val="008F3AAA"/>
     <w:rsid w:val="008F3D78"/>
     <w:rsid w:val="008F51E2"/>
     <w:rsid w:val="008F599E"/>
     <w:rsid w:val="008F5DD2"/>
+    <w:rsid w:val="008F5E72"/>
     <w:rsid w:val="008F65F9"/>
+    <w:rsid w:val="008F67CB"/>
     <w:rsid w:val="008F6813"/>
     <w:rsid w:val="008F6AB2"/>
     <w:rsid w:val="008F7E4B"/>
+    <w:rsid w:val="00900EEC"/>
+    <w:rsid w:val="00904FB7"/>
     <w:rsid w:val="0090554F"/>
+    <w:rsid w:val="00905FA2"/>
     <w:rsid w:val="00906544"/>
+    <w:rsid w:val="00907270"/>
+    <w:rsid w:val="009112CE"/>
     <w:rsid w:val="00911D68"/>
     <w:rsid w:val="00911EE8"/>
+    <w:rsid w:val="009127D7"/>
     <w:rsid w:val="00912808"/>
     <w:rsid w:val="009132E1"/>
     <w:rsid w:val="009138A9"/>
     <w:rsid w:val="00913C85"/>
     <w:rsid w:val="00913EC2"/>
     <w:rsid w:val="00914A84"/>
+    <w:rsid w:val="00920032"/>
     <w:rsid w:val="00920261"/>
     <w:rsid w:val="009209CB"/>
+    <w:rsid w:val="009216BE"/>
     <w:rsid w:val="00921E60"/>
     <w:rsid w:val="00922873"/>
     <w:rsid w:val="00924AE0"/>
     <w:rsid w:val="00926CC6"/>
     <w:rsid w:val="00927155"/>
     <w:rsid w:val="00927432"/>
     <w:rsid w:val="00927C06"/>
+    <w:rsid w:val="00927D78"/>
+    <w:rsid w:val="00930015"/>
     <w:rsid w:val="00931037"/>
+    <w:rsid w:val="00931187"/>
     <w:rsid w:val="00932347"/>
+    <w:rsid w:val="00932C4B"/>
+    <w:rsid w:val="00932E48"/>
     <w:rsid w:val="00932E4F"/>
     <w:rsid w:val="0093344C"/>
     <w:rsid w:val="00934707"/>
     <w:rsid w:val="009350E1"/>
     <w:rsid w:val="00937031"/>
     <w:rsid w:val="00937588"/>
     <w:rsid w:val="00937B89"/>
     <w:rsid w:val="009401B6"/>
+    <w:rsid w:val="009426D0"/>
     <w:rsid w:val="00942D2A"/>
     <w:rsid w:val="009432FA"/>
+    <w:rsid w:val="00943E40"/>
     <w:rsid w:val="00944B7B"/>
+    <w:rsid w:val="0094664B"/>
     <w:rsid w:val="00946789"/>
+    <w:rsid w:val="00946B44"/>
     <w:rsid w:val="00947084"/>
     <w:rsid w:val="00947758"/>
+    <w:rsid w:val="00947AC8"/>
+    <w:rsid w:val="0095017D"/>
     <w:rsid w:val="009515AB"/>
     <w:rsid w:val="009519BA"/>
+    <w:rsid w:val="00953050"/>
     <w:rsid w:val="00954A89"/>
     <w:rsid w:val="00954B63"/>
     <w:rsid w:val="009554E0"/>
     <w:rsid w:val="00955F71"/>
+    <w:rsid w:val="00956622"/>
     <w:rsid w:val="00961371"/>
     <w:rsid w:val="0096175B"/>
+    <w:rsid w:val="00962534"/>
     <w:rsid w:val="009641C0"/>
     <w:rsid w:val="00967E6E"/>
     <w:rsid w:val="00971FF1"/>
     <w:rsid w:val="00972251"/>
     <w:rsid w:val="009722FB"/>
     <w:rsid w:val="0097266D"/>
     <w:rsid w:val="009735EB"/>
     <w:rsid w:val="00974068"/>
     <w:rsid w:val="009750AB"/>
+    <w:rsid w:val="00975F50"/>
     <w:rsid w:val="00976882"/>
     <w:rsid w:val="00980030"/>
     <w:rsid w:val="0098058C"/>
+    <w:rsid w:val="00981257"/>
     <w:rsid w:val="00981EA2"/>
     <w:rsid w:val="0098224D"/>
     <w:rsid w:val="00982F63"/>
+    <w:rsid w:val="00985ADA"/>
     <w:rsid w:val="009860FF"/>
     <w:rsid w:val="009863E3"/>
     <w:rsid w:val="009867A2"/>
+    <w:rsid w:val="00987A85"/>
+    <w:rsid w:val="009908E7"/>
     <w:rsid w:val="0099489E"/>
     <w:rsid w:val="00995CEA"/>
+    <w:rsid w:val="00996993"/>
     <w:rsid w:val="009972A6"/>
     <w:rsid w:val="00997E8F"/>
     <w:rsid w:val="009A1CCF"/>
+    <w:rsid w:val="009A260E"/>
     <w:rsid w:val="009A2723"/>
     <w:rsid w:val="009A3334"/>
     <w:rsid w:val="009A3E72"/>
     <w:rsid w:val="009A3F19"/>
     <w:rsid w:val="009A4C35"/>
     <w:rsid w:val="009A5793"/>
     <w:rsid w:val="009A5E4B"/>
     <w:rsid w:val="009A75D5"/>
     <w:rsid w:val="009A7636"/>
     <w:rsid w:val="009B1DF1"/>
     <w:rsid w:val="009B227A"/>
+    <w:rsid w:val="009B3291"/>
+    <w:rsid w:val="009B3A5B"/>
     <w:rsid w:val="009B506A"/>
     <w:rsid w:val="009B5D40"/>
     <w:rsid w:val="009B5E54"/>
     <w:rsid w:val="009B7227"/>
+    <w:rsid w:val="009C01F7"/>
     <w:rsid w:val="009C0942"/>
+    <w:rsid w:val="009C10ED"/>
     <w:rsid w:val="009C186A"/>
     <w:rsid w:val="009C23F4"/>
     <w:rsid w:val="009C3B36"/>
     <w:rsid w:val="009C3EA2"/>
     <w:rsid w:val="009C43A4"/>
     <w:rsid w:val="009D0D2D"/>
+    <w:rsid w:val="009D105A"/>
     <w:rsid w:val="009D1917"/>
+    <w:rsid w:val="009D23D9"/>
     <w:rsid w:val="009D2572"/>
+    <w:rsid w:val="009D2CED"/>
     <w:rsid w:val="009D3A14"/>
+    <w:rsid w:val="009D3B9A"/>
     <w:rsid w:val="009D40DD"/>
+    <w:rsid w:val="009D4527"/>
     <w:rsid w:val="009D7A66"/>
     <w:rsid w:val="009E070A"/>
+    <w:rsid w:val="009E0FD4"/>
     <w:rsid w:val="009E1547"/>
+    <w:rsid w:val="009E17EE"/>
+    <w:rsid w:val="009E1813"/>
     <w:rsid w:val="009E1A26"/>
     <w:rsid w:val="009E1FE4"/>
     <w:rsid w:val="009E2640"/>
     <w:rsid w:val="009E2E72"/>
     <w:rsid w:val="009E2EF3"/>
+    <w:rsid w:val="009E437A"/>
     <w:rsid w:val="009E43A6"/>
+    <w:rsid w:val="009E4750"/>
+    <w:rsid w:val="009E4D5A"/>
     <w:rsid w:val="009E512C"/>
     <w:rsid w:val="009E51E2"/>
     <w:rsid w:val="009E6184"/>
     <w:rsid w:val="009E6E88"/>
     <w:rsid w:val="009E786E"/>
     <w:rsid w:val="009F1322"/>
     <w:rsid w:val="009F3670"/>
+    <w:rsid w:val="009F4EFA"/>
     <w:rsid w:val="009F4F50"/>
     <w:rsid w:val="009F4FAD"/>
+    <w:rsid w:val="009F64DD"/>
     <w:rsid w:val="009F68D6"/>
+    <w:rsid w:val="009F6C79"/>
     <w:rsid w:val="00A00ACF"/>
     <w:rsid w:val="00A03086"/>
     <w:rsid w:val="00A038E8"/>
     <w:rsid w:val="00A040BC"/>
+    <w:rsid w:val="00A055EB"/>
     <w:rsid w:val="00A07A8C"/>
+    <w:rsid w:val="00A07C50"/>
+    <w:rsid w:val="00A1089B"/>
     <w:rsid w:val="00A10978"/>
+    <w:rsid w:val="00A10CD5"/>
+    <w:rsid w:val="00A11CF2"/>
     <w:rsid w:val="00A1641E"/>
     <w:rsid w:val="00A1725D"/>
     <w:rsid w:val="00A20CEF"/>
     <w:rsid w:val="00A21263"/>
     <w:rsid w:val="00A24CD4"/>
+    <w:rsid w:val="00A25E78"/>
     <w:rsid w:val="00A260ED"/>
+    <w:rsid w:val="00A26839"/>
     <w:rsid w:val="00A27E34"/>
+    <w:rsid w:val="00A3120C"/>
+    <w:rsid w:val="00A31BD0"/>
     <w:rsid w:val="00A332DC"/>
+    <w:rsid w:val="00A370FB"/>
     <w:rsid w:val="00A373DA"/>
+    <w:rsid w:val="00A375F0"/>
     <w:rsid w:val="00A377DA"/>
     <w:rsid w:val="00A40177"/>
+    <w:rsid w:val="00A41163"/>
     <w:rsid w:val="00A42110"/>
+    <w:rsid w:val="00A423BD"/>
+    <w:rsid w:val="00A4281D"/>
     <w:rsid w:val="00A42C99"/>
     <w:rsid w:val="00A430AB"/>
     <w:rsid w:val="00A44D15"/>
     <w:rsid w:val="00A461D3"/>
+    <w:rsid w:val="00A463EC"/>
     <w:rsid w:val="00A47319"/>
     <w:rsid w:val="00A4746D"/>
+    <w:rsid w:val="00A52AED"/>
     <w:rsid w:val="00A52BB7"/>
     <w:rsid w:val="00A52EB4"/>
     <w:rsid w:val="00A53226"/>
     <w:rsid w:val="00A534C6"/>
+    <w:rsid w:val="00A53742"/>
     <w:rsid w:val="00A53815"/>
     <w:rsid w:val="00A552CD"/>
     <w:rsid w:val="00A55357"/>
     <w:rsid w:val="00A55F27"/>
+    <w:rsid w:val="00A55F99"/>
     <w:rsid w:val="00A560B2"/>
     <w:rsid w:val="00A56381"/>
     <w:rsid w:val="00A56685"/>
+    <w:rsid w:val="00A654F3"/>
     <w:rsid w:val="00A669E8"/>
     <w:rsid w:val="00A66EB3"/>
+    <w:rsid w:val="00A673E3"/>
     <w:rsid w:val="00A70890"/>
+    <w:rsid w:val="00A70AE0"/>
     <w:rsid w:val="00A72151"/>
     <w:rsid w:val="00A7441A"/>
     <w:rsid w:val="00A7675F"/>
     <w:rsid w:val="00A76F38"/>
     <w:rsid w:val="00A76FD1"/>
     <w:rsid w:val="00A770CA"/>
     <w:rsid w:val="00A77370"/>
+    <w:rsid w:val="00A7765C"/>
     <w:rsid w:val="00A80DEF"/>
     <w:rsid w:val="00A810FB"/>
     <w:rsid w:val="00A825D9"/>
+    <w:rsid w:val="00A8265B"/>
     <w:rsid w:val="00A8373A"/>
     <w:rsid w:val="00A852F6"/>
+    <w:rsid w:val="00A8662D"/>
     <w:rsid w:val="00A8716E"/>
+    <w:rsid w:val="00A8740B"/>
     <w:rsid w:val="00A91343"/>
     <w:rsid w:val="00A91AC7"/>
+    <w:rsid w:val="00A91D69"/>
+    <w:rsid w:val="00A923BA"/>
     <w:rsid w:val="00A925E2"/>
     <w:rsid w:val="00A92B35"/>
+    <w:rsid w:val="00A9765F"/>
+    <w:rsid w:val="00AA1E5D"/>
+    <w:rsid w:val="00AA3DCE"/>
     <w:rsid w:val="00AA51B4"/>
     <w:rsid w:val="00AA581A"/>
+    <w:rsid w:val="00AA59C6"/>
     <w:rsid w:val="00AA6F6E"/>
     <w:rsid w:val="00AA706E"/>
     <w:rsid w:val="00AA7424"/>
+    <w:rsid w:val="00AA7737"/>
     <w:rsid w:val="00AA7B0B"/>
     <w:rsid w:val="00AB0ED6"/>
+    <w:rsid w:val="00AB1AB5"/>
+    <w:rsid w:val="00AB2F50"/>
     <w:rsid w:val="00AB320C"/>
     <w:rsid w:val="00AB327C"/>
+    <w:rsid w:val="00AB4D31"/>
     <w:rsid w:val="00AB57CD"/>
     <w:rsid w:val="00AB5ABB"/>
     <w:rsid w:val="00AB5AEE"/>
     <w:rsid w:val="00AB6470"/>
     <w:rsid w:val="00AB744D"/>
     <w:rsid w:val="00AB7C91"/>
+    <w:rsid w:val="00AC07F7"/>
     <w:rsid w:val="00AC0E22"/>
     <w:rsid w:val="00AC0E75"/>
+    <w:rsid w:val="00AC2358"/>
     <w:rsid w:val="00AC2DB8"/>
+    <w:rsid w:val="00AC2EB7"/>
     <w:rsid w:val="00AC328A"/>
     <w:rsid w:val="00AC39A4"/>
     <w:rsid w:val="00AC4899"/>
+    <w:rsid w:val="00AC4E50"/>
     <w:rsid w:val="00AC57F8"/>
     <w:rsid w:val="00AC58FA"/>
     <w:rsid w:val="00AC5A17"/>
+    <w:rsid w:val="00AC5FDB"/>
     <w:rsid w:val="00AC7E53"/>
     <w:rsid w:val="00AD0132"/>
     <w:rsid w:val="00AD105C"/>
+    <w:rsid w:val="00AD23DE"/>
     <w:rsid w:val="00AD3629"/>
     <w:rsid w:val="00AD3682"/>
     <w:rsid w:val="00AD381F"/>
     <w:rsid w:val="00AD6710"/>
     <w:rsid w:val="00AD69F0"/>
     <w:rsid w:val="00AD6C12"/>
     <w:rsid w:val="00AD6C79"/>
     <w:rsid w:val="00AD6F21"/>
     <w:rsid w:val="00AD79C2"/>
     <w:rsid w:val="00AD7E23"/>
     <w:rsid w:val="00AE048A"/>
     <w:rsid w:val="00AE25CE"/>
     <w:rsid w:val="00AE26EC"/>
     <w:rsid w:val="00AE3042"/>
+    <w:rsid w:val="00AE3067"/>
     <w:rsid w:val="00AE3363"/>
     <w:rsid w:val="00AE457E"/>
     <w:rsid w:val="00AE7FF5"/>
     <w:rsid w:val="00AF01EB"/>
     <w:rsid w:val="00AF107B"/>
+    <w:rsid w:val="00AF1F7A"/>
     <w:rsid w:val="00AF3737"/>
+    <w:rsid w:val="00AF39F6"/>
     <w:rsid w:val="00AF3F5A"/>
+    <w:rsid w:val="00AF4FF9"/>
     <w:rsid w:val="00AF5D29"/>
     <w:rsid w:val="00AF7065"/>
     <w:rsid w:val="00B015D0"/>
+    <w:rsid w:val="00B02B02"/>
     <w:rsid w:val="00B031E4"/>
     <w:rsid w:val="00B032FB"/>
+    <w:rsid w:val="00B03546"/>
     <w:rsid w:val="00B03CA6"/>
     <w:rsid w:val="00B0426F"/>
     <w:rsid w:val="00B05597"/>
     <w:rsid w:val="00B05610"/>
     <w:rsid w:val="00B05688"/>
+    <w:rsid w:val="00B10157"/>
     <w:rsid w:val="00B112AD"/>
+    <w:rsid w:val="00B11AF0"/>
     <w:rsid w:val="00B1226E"/>
+    <w:rsid w:val="00B13191"/>
     <w:rsid w:val="00B133BC"/>
     <w:rsid w:val="00B139A1"/>
+    <w:rsid w:val="00B13C16"/>
     <w:rsid w:val="00B1400D"/>
+    <w:rsid w:val="00B1450E"/>
     <w:rsid w:val="00B145D4"/>
     <w:rsid w:val="00B148D6"/>
+    <w:rsid w:val="00B156AE"/>
     <w:rsid w:val="00B15DCD"/>
+    <w:rsid w:val="00B17CAC"/>
     <w:rsid w:val="00B20410"/>
+    <w:rsid w:val="00B20589"/>
     <w:rsid w:val="00B20B0B"/>
     <w:rsid w:val="00B20E14"/>
     <w:rsid w:val="00B21D27"/>
     <w:rsid w:val="00B26904"/>
+    <w:rsid w:val="00B27EF2"/>
+    <w:rsid w:val="00B3016C"/>
+    <w:rsid w:val="00B30599"/>
+    <w:rsid w:val="00B319A4"/>
     <w:rsid w:val="00B3229D"/>
     <w:rsid w:val="00B32508"/>
     <w:rsid w:val="00B354CD"/>
     <w:rsid w:val="00B364A0"/>
+    <w:rsid w:val="00B3699F"/>
     <w:rsid w:val="00B37ECA"/>
     <w:rsid w:val="00B40960"/>
     <w:rsid w:val="00B40A5C"/>
+    <w:rsid w:val="00B412C0"/>
     <w:rsid w:val="00B430F1"/>
     <w:rsid w:val="00B45F4D"/>
+    <w:rsid w:val="00B45FBD"/>
     <w:rsid w:val="00B46EA7"/>
+    <w:rsid w:val="00B50278"/>
     <w:rsid w:val="00B50FE9"/>
     <w:rsid w:val="00B5137B"/>
     <w:rsid w:val="00B52064"/>
     <w:rsid w:val="00B52B94"/>
     <w:rsid w:val="00B52C2E"/>
+    <w:rsid w:val="00B536E5"/>
+    <w:rsid w:val="00B53F0D"/>
     <w:rsid w:val="00B55B25"/>
+    <w:rsid w:val="00B56B17"/>
     <w:rsid w:val="00B5731C"/>
+    <w:rsid w:val="00B61809"/>
     <w:rsid w:val="00B6317E"/>
     <w:rsid w:val="00B64760"/>
     <w:rsid w:val="00B65058"/>
+    <w:rsid w:val="00B65C02"/>
     <w:rsid w:val="00B6776C"/>
     <w:rsid w:val="00B705C5"/>
     <w:rsid w:val="00B7080B"/>
     <w:rsid w:val="00B70842"/>
+    <w:rsid w:val="00B70DF0"/>
+    <w:rsid w:val="00B70E78"/>
     <w:rsid w:val="00B718BD"/>
     <w:rsid w:val="00B72311"/>
+    <w:rsid w:val="00B72856"/>
     <w:rsid w:val="00B7363A"/>
+    <w:rsid w:val="00B73938"/>
+    <w:rsid w:val="00B73E27"/>
     <w:rsid w:val="00B74D7D"/>
     <w:rsid w:val="00B750D8"/>
     <w:rsid w:val="00B75A72"/>
     <w:rsid w:val="00B7760C"/>
     <w:rsid w:val="00B77647"/>
     <w:rsid w:val="00B802BE"/>
     <w:rsid w:val="00B80D62"/>
     <w:rsid w:val="00B818C0"/>
+    <w:rsid w:val="00B83BDB"/>
     <w:rsid w:val="00B8456B"/>
+    <w:rsid w:val="00B84F91"/>
+    <w:rsid w:val="00B853D3"/>
     <w:rsid w:val="00B863EA"/>
     <w:rsid w:val="00B86BF5"/>
     <w:rsid w:val="00B872DB"/>
     <w:rsid w:val="00B87570"/>
     <w:rsid w:val="00B87902"/>
     <w:rsid w:val="00B87FAB"/>
     <w:rsid w:val="00B9089C"/>
     <w:rsid w:val="00B9111C"/>
+    <w:rsid w:val="00B93AAA"/>
     <w:rsid w:val="00B93EEF"/>
+    <w:rsid w:val="00B93F61"/>
+    <w:rsid w:val="00B94A19"/>
     <w:rsid w:val="00B957EB"/>
+    <w:rsid w:val="00B95C93"/>
     <w:rsid w:val="00B968C2"/>
     <w:rsid w:val="00B96DA9"/>
+    <w:rsid w:val="00B96FE7"/>
+    <w:rsid w:val="00B9746A"/>
     <w:rsid w:val="00BA0DF6"/>
     <w:rsid w:val="00BA101E"/>
+    <w:rsid w:val="00BA160E"/>
     <w:rsid w:val="00BA3495"/>
     <w:rsid w:val="00BA3622"/>
     <w:rsid w:val="00BA3710"/>
     <w:rsid w:val="00BA3A8D"/>
     <w:rsid w:val="00BA3CAA"/>
     <w:rsid w:val="00BA42A9"/>
     <w:rsid w:val="00BA4C25"/>
     <w:rsid w:val="00BA6D17"/>
+    <w:rsid w:val="00BA6EB5"/>
     <w:rsid w:val="00BB1824"/>
     <w:rsid w:val="00BB27E6"/>
+    <w:rsid w:val="00BB39E3"/>
     <w:rsid w:val="00BB3FD4"/>
+    <w:rsid w:val="00BB4008"/>
     <w:rsid w:val="00BB4036"/>
     <w:rsid w:val="00BB41B8"/>
     <w:rsid w:val="00BB4547"/>
+    <w:rsid w:val="00BB51B8"/>
+    <w:rsid w:val="00BB6728"/>
     <w:rsid w:val="00BC01FE"/>
     <w:rsid w:val="00BC0720"/>
     <w:rsid w:val="00BC078A"/>
+    <w:rsid w:val="00BC0CFB"/>
     <w:rsid w:val="00BC1B08"/>
     <w:rsid w:val="00BC3AB4"/>
     <w:rsid w:val="00BC3FC6"/>
     <w:rsid w:val="00BC6357"/>
     <w:rsid w:val="00BC75CF"/>
     <w:rsid w:val="00BC7E3C"/>
+    <w:rsid w:val="00BD03E8"/>
     <w:rsid w:val="00BD2868"/>
     <w:rsid w:val="00BD3195"/>
     <w:rsid w:val="00BD3381"/>
+    <w:rsid w:val="00BD3449"/>
+    <w:rsid w:val="00BD63D7"/>
     <w:rsid w:val="00BD676D"/>
+    <w:rsid w:val="00BD6C1A"/>
+    <w:rsid w:val="00BE141D"/>
     <w:rsid w:val="00BE15EA"/>
     <w:rsid w:val="00BE277C"/>
+    <w:rsid w:val="00BE35E5"/>
     <w:rsid w:val="00BE3CE7"/>
+    <w:rsid w:val="00BE3EA0"/>
     <w:rsid w:val="00BE42BA"/>
+    <w:rsid w:val="00BE56E6"/>
     <w:rsid w:val="00BE5E82"/>
     <w:rsid w:val="00BE6C75"/>
     <w:rsid w:val="00BE753F"/>
     <w:rsid w:val="00BF0B9F"/>
     <w:rsid w:val="00BF0BA0"/>
     <w:rsid w:val="00BF1178"/>
     <w:rsid w:val="00BF1B6B"/>
+    <w:rsid w:val="00BF2247"/>
     <w:rsid w:val="00BF361A"/>
+    <w:rsid w:val="00BF38A5"/>
     <w:rsid w:val="00BF4EA3"/>
+    <w:rsid w:val="00BF6334"/>
     <w:rsid w:val="00BF6B48"/>
     <w:rsid w:val="00BF7A64"/>
+    <w:rsid w:val="00C0259E"/>
+    <w:rsid w:val="00C02F80"/>
     <w:rsid w:val="00C04136"/>
+    <w:rsid w:val="00C04159"/>
+    <w:rsid w:val="00C05B9E"/>
     <w:rsid w:val="00C10C9E"/>
     <w:rsid w:val="00C11BCD"/>
+    <w:rsid w:val="00C11E51"/>
     <w:rsid w:val="00C11FDE"/>
     <w:rsid w:val="00C1315B"/>
     <w:rsid w:val="00C14FB0"/>
+    <w:rsid w:val="00C15976"/>
+    <w:rsid w:val="00C162BB"/>
+    <w:rsid w:val="00C16A36"/>
     <w:rsid w:val="00C16E9D"/>
     <w:rsid w:val="00C201A8"/>
     <w:rsid w:val="00C20C27"/>
     <w:rsid w:val="00C21F7A"/>
     <w:rsid w:val="00C25FFD"/>
     <w:rsid w:val="00C26111"/>
     <w:rsid w:val="00C271F5"/>
     <w:rsid w:val="00C315EB"/>
+    <w:rsid w:val="00C325F6"/>
     <w:rsid w:val="00C329E3"/>
     <w:rsid w:val="00C336DB"/>
     <w:rsid w:val="00C33F5B"/>
+    <w:rsid w:val="00C34AD2"/>
+    <w:rsid w:val="00C364D3"/>
     <w:rsid w:val="00C36716"/>
     <w:rsid w:val="00C36C88"/>
     <w:rsid w:val="00C401D4"/>
     <w:rsid w:val="00C4022B"/>
     <w:rsid w:val="00C404A0"/>
+    <w:rsid w:val="00C40B26"/>
     <w:rsid w:val="00C40E84"/>
+    <w:rsid w:val="00C411E6"/>
+    <w:rsid w:val="00C4130C"/>
+    <w:rsid w:val="00C415CB"/>
     <w:rsid w:val="00C41EAF"/>
     <w:rsid w:val="00C430E4"/>
     <w:rsid w:val="00C443DB"/>
+    <w:rsid w:val="00C44DF2"/>
     <w:rsid w:val="00C4568A"/>
     <w:rsid w:val="00C47191"/>
     <w:rsid w:val="00C4786F"/>
     <w:rsid w:val="00C52014"/>
+    <w:rsid w:val="00C542B7"/>
     <w:rsid w:val="00C542D4"/>
     <w:rsid w:val="00C542F6"/>
+    <w:rsid w:val="00C54E43"/>
+    <w:rsid w:val="00C56435"/>
     <w:rsid w:val="00C57453"/>
     <w:rsid w:val="00C575BD"/>
     <w:rsid w:val="00C6000C"/>
     <w:rsid w:val="00C61739"/>
+    <w:rsid w:val="00C62982"/>
+    <w:rsid w:val="00C633CA"/>
+    <w:rsid w:val="00C64D51"/>
     <w:rsid w:val="00C64DFB"/>
+    <w:rsid w:val="00C65138"/>
+    <w:rsid w:val="00C6563F"/>
+    <w:rsid w:val="00C71099"/>
+    <w:rsid w:val="00C71319"/>
     <w:rsid w:val="00C726AF"/>
     <w:rsid w:val="00C74F98"/>
+    <w:rsid w:val="00C759EF"/>
     <w:rsid w:val="00C76E97"/>
+    <w:rsid w:val="00C77B66"/>
     <w:rsid w:val="00C77EBD"/>
+    <w:rsid w:val="00C83B1C"/>
+    <w:rsid w:val="00C85BBC"/>
     <w:rsid w:val="00C866E7"/>
     <w:rsid w:val="00C919E2"/>
     <w:rsid w:val="00C9205E"/>
     <w:rsid w:val="00C927F1"/>
     <w:rsid w:val="00C93A96"/>
     <w:rsid w:val="00C94D3A"/>
     <w:rsid w:val="00C96937"/>
     <w:rsid w:val="00C97670"/>
     <w:rsid w:val="00C97F34"/>
     <w:rsid w:val="00CA013E"/>
+    <w:rsid w:val="00CA0FA4"/>
+    <w:rsid w:val="00CA1626"/>
+    <w:rsid w:val="00CA2073"/>
     <w:rsid w:val="00CA25C7"/>
     <w:rsid w:val="00CA2EB8"/>
     <w:rsid w:val="00CA321E"/>
     <w:rsid w:val="00CA4B96"/>
     <w:rsid w:val="00CA519C"/>
     <w:rsid w:val="00CB07A4"/>
     <w:rsid w:val="00CB09EF"/>
+    <w:rsid w:val="00CB1A83"/>
     <w:rsid w:val="00CB3495"/>
+    <w:rsid w:val="00CB3B83"/>
     <w:rsid w:val="00CB44D7"/>
+    <w:rsid w:val="00CB662B"/>
     <w:rsid w:val="00CB7305"/>
+    <w:rsid w:val="00CC15B9"/>
     <w:rsid w:val="00CC20AB"/>
+    <w:rsid w:val="00CC2CD9"/>
     <w:rsid w:val="00CC3809"/>
     <w:rsid w:val="00CC3E0C"/>
     <w:rsid w:val="00CC4ABB"/>
     <w:rsid w:val="00CC6DF3"/>
+    <w:rsid w:val="00CC7E6B"/>
+    <w:rsid w:val="00CD09D4"/>
+    <w:rsid w:val="00CD1BE6"/>
     <w:rsid w:val="00CD3154"/>
+    <w:rsid w:val="00CD36A7"/>
     <w:rsid w:val="00CD481A"/>
+    <w:rsid w:val="00CD55DE"/>
+    <w:rsid w:val="00CD6493"/>
     <w:rsid w:val="00CD6A67"/>
+    <w:rsid w:val="00CE0117"/>
     <w:rsid w:val="00CE091C"/>
+    <w:rsid w:val="00CE2A12"/>
     <w:rsid w:val="00CE3D09"/>
+    <w:rsid w:val="00CE4D33"/>
+    <w:rsid w:val="00CE75D6"/>
     <w:rsid w:val="00CF0382"/>
+    <w:rsid w:val="00CF0C9B"/>
     <w:rsid w:val="00CF18BD"/>
     <w:rsid w:val="00CF1A61"/>
     <w:rsid w:val="00CF1AE6"/>
     <w:rsid w:val="00CF322F"/>
     <w:rsid w:val="00CF33AB"/>
     <w:rsid w:val="00CF356F"/>
     <w:rsid w:val="00CF39FC"/>
     <w:rsid w:val="00CF4C74"/>
     <w:rsid w:val="00CF55C0"/>
     <w:rsid w:val="00CF5698"/>
+    <w:rsid w:val="00CF5A07"/>
     <w:rsid w:val="00CF5C65"/>
     <w:rsid w:val="00CF6ECF"/>
     <w:rsid w:val="00D00585"/>
     <w:rsid w:val="00D01858"/>
     <w:rsid w:val="00D02650"/>
     <w:rsid w:val="00D03DC1"/>
     <w:rsid w:val="00D044CE"/>
     <w:rsid w:val="00D05D41"/>
+    <w:rsid w:val="00D10C5D"/>
+    <w:rsid w:val="00D112E0"/>
     <w:rsid w:val="00D14889"/>
     <w:rsid w:val="00D17297"/>
     <w:rsid w:val="00D176E3"/>
     <w:rsid w:val="00D17AEE"/>
+    <w:rsid w:val="00D2015B"/>
+    <w:rsid w:val="00D20996"/>
     <w:rsid w:val="00D20F67"/>
+    <w:rsid w:val="00D210B7"/>
     <w:rsid w:val="00D211B4"/>
+    <w:rsid w:val="00D21CC8"/>
     <w:rsid w:val="00D22066"/>
+    <w:rsid w:val="00D2251F"/>
+    <w:rsid w:val="00D227DD"/>
+    <w:rsid w:val="00D233C1"/>
     <w:rsid w:val="00D2516C"/>
     <w:rsid w:val="00D25176"/>
+    <w:rsid w:val="00D27038"/>
     <w:rsid w:val="00D30078"/>
     <w:rsid w:val="00D301ED"/>
     <w:rsid w:val="00D302F5"/>
+    <w:rsid w:val="00D30D54"/>
     <w:rsid w:val="00D3185F"/>
+    <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D32EB4"/>
+    <w:rsid w:val="00D34305"/>
     <w:rsid w:val="00D3518A"/>
     <w:rsid w:val="00D3660A"/>
+    <w:rsid w:val="00D367F4"/>
+    <w:rsid w:val="00D37705"/>
     <w:rsid w:val="00D3784E"/>
     <w:rsid w:val="00D37CBF"/>
     <w:rsid w:val="00D4099F"/>
     <w:rsid w:val="00D42236"/>
     <w:rsid w:val="00D44096"/>
+    <w:rsid w:val="00D443AC"/>
+    <w:rsid w:val="00D44736"/>
     <w:rsid w:val="00D44E1A"/>
+    <w:rsid w:val="00D450E4"/>
+    <w:rsid w:val="00D47189"/>
     <w:rsid w:val="00D47A3B"/>
+    <w:rsid w:val="00D52648"/>
     <w:rsid w:val="00D527C2"/>
+    <w:rsid w:val="00D53B62"/>
     <w:rsid w:val="00D547E6"/>
     <w:rsid w:val="00D55BDB"/>
+    <w:rsid w:val="00D56A10"/>
     <w:rsid w:val="00D600B9"/>
     <w:rsid w:val="00D6202A"/>
     <w:rsid w:val="00D623A6"/>
     <w:rsid w:val="00D631E0"/>
+    <w:rsid w:val="00D63C54"/>
     <w:rsid w:val="00D644E9"/>
+    <w:rsid w:val="00D646B9"/>
     <w:rsid w:val="00D64988"/>
     <w:rsid w:val="00D66925"/>
+    <w:rsid w:val="00D676DA"/>
+    <w:rsid w:val="00D701C8"/>
+    <w:rsid w:val="00D7245C"/>
     <w:rsid w:val="00D72529"/>
     <w:rsid w:val="00D74DFD"/>
+    <w:rsid w:val="00D75E31"/>
+    <w:rsid w:val="00D76BB0"/>
     <w:rsid w:val="00D76E4E"/>
     <w:rsid w:val="00D76EDD"/>
     <w:rsid w:val="00D80CEC"/>
     <w:rsid w:val="00D810A9"/>
+    <w:rsid w:val="00D81AB0"/>
     <w:rsid w:val="00D82568"/>
     <w:rsid w:val="00D82790"/>
+    <w:rsid w:val="00D82792"/>
+    <w:rsid w:val="00D82CAC"/>
     <w:rsid w:val="00D8401E"/>
+    <w:rsid w:val="00D84C3A"/>
     <w:rsid w:val="00D85CF4"/>
     <w:rsid w:val="00D8712B"/>
     <w:rsid w:val="00D87DE3"/>
     <w:rsid w:val="00D911BC"/>
     <w:rsid w:val="00D91C15"/>
+    <w:rsid w:val="00D93D26"/>
+    <w:rsid w:val="00D94EA2"/>
+    <w:rsid w:val="00D94FDB"/>
     <w:rsid w:val="00D951D8"/>
     <w:rsid w:val="00D96329"/>
+    <w:rsid w:val="00D96370"/>
+    <w:rsid w:val="00D96FF7"/>
     <w:rsid w:val="00DA0753"/>
     <w:rsid w:val="00DA0D2A"/>
     <w:rsid w:val="00DA31A5"/>
+    <w:rsid w:val="00DA45C7"/>
+    <w:rsid w:val="00DA506C"/>
     <w:rsid w:val="00DA68AA"/>
     <w:rsid w:val="00DB128C"/>
+    <w:rsid w:val="00DB3531"/>
     <w:rsid w:val="00DB3632"/>
     <w:rsid w:val="00DB47B3"/>
+    <w:rsid w:val="00DB5BC3"/>
+    <w:rsid w:val="00DB6389"/>
     <w:rsid w:val="00DB6A21"/>
     <w:rsid w:val="00DB6FFB"/>
     <w:rsid w:val="00DB76D4"/>
     <w:rsid w:val="00DC02D4"/>
     <w:rsid w:val="00DC0782"/>
     <w:rsid w:val="00DC0E72"/>
+    <w:rsid w:val="00DC16C9"/>
     <w:rsid w:val="00DC2315"/>
     <w:rsid w:val="00DC3A7E"/>
     <w:rsid w:val="00DC42F4"/>
+    <w:rsid w:val="00DD0B57"/>
     <w:rsid w:val="00DD1029"/>
     <w:rsid w:val="00DD17E6"/>
     <w:rsid w:val="00DD2173"/>
     <w:rsid w:val="00DD25A3"/>
     <w:rsid w:val="00DD4023"/>
     <w:rsid w:val="00DD5066"/>
+    <w:rsid w:val="00DD5158"/>
     <w:rsid w:val="00DD5E61"/>
     <w:rsid w:val="00DD794D"/>
     <w:rsid w:val="00DE3438"/>
     <w:rsid w:val="00DE3757"/>
+    <w:rsid w:val="00DE381E"/>
+    <w:rsid w:val="00DE740A"/>
+    <w:rsid w:val="00DE76EB"/>
+    <w:rsid w:val="00DF094B"/>
+    <w:rsid w:val="00DF3897"/>
     <w:rsid w:val="00DF4A58"/>
     <w:rsid w:val="00DF511E"/>
     <w:rsid w:val="00DF55E5"/>
     <w:rsid w:val="00DF664D"/>
+    <w:rsid w:val="00DF6A30"/>
+    <w:rsid w:val="00DF78D0"/>
     <w:rsid w:val="00E0006E"/>
+    <w:rsid w:val="00E008F0"/>
     <w:rsid w:val="00E00E57"/>
     <w:rsid w:val="00E02911"/>
     <w:rsid w:val="00E032F0"/>
     <w:rsid w:val="00E03A06"/>
     <w:rsid w:val="00E05F32"/>
+    <w:rsid w:val="00E0627D"/>
     <w:rsid w:val="00E069E3"/>
     <w:rsid w:val="00E0745C"/>
     <w:rsid w:val="00E07F89"/>
     <w:rsid w:val="00E101BA"/>
+    <w:rsid w:val="00E1047E"/>
     <w:rsid w:val="00E1063C"/>
     <w:rsid w:val="00E106F8"/>
     <w:rsid w:val="00E1088B"/>
+    <w:rsid w:val="00E108B3"/>
     <w:rsid w:val="00E11422"/>
     <w:rsid w:val="00E1142A"/>
     <w:rsid w:val="00E119D7"/>
     <w:rsid w:val="00E13170"/>
     <w:rsid w:val="00E1445D"/>
     <w:rsid w:val="00E16109"/>
     <w:rsid w:val="00E2005D"/>
     <w:rsid w:val="00E20555"/>
     <w:rsid w:val="00E213DA"/>
     <w:rsid w:val="00E214C8"/>
     <w:rsid w:val="00E216F3"/>
     <w:rsid w:val="00E22798"/>
     <w:rsid w:val="00E22E1A"/>
     <w:rsid w:val="00E23377"/>
+    <w:rsid w:val="00E246D7"/>
+    <w:rsid w:val="00E263DB"/>
     <w:rsid w:val="00E268A8"/>
+    <w:rsid w:val="00E31218"/>
     <w:rsid w:val="00E316CF"/>
     <w:rsid w:val="00E317D1"/>
     <w:rsid w:val="00E32861"/>
+    <w:rsid w:val="00E33F1D"/>
     <w:rsid w:val="00E33F35"/>
     <w:rsid w:val="00E340EA"/>
     <w:rsid w:val="00E354CC"/>
+    <w:rsid w:val="00E3558E"/>
     <w:rsid w:val="00E366E4"/>
     <w:rsid w:val="00E3699C"/>
     <w:rsid w:val="00E377C6"/>
+    <w:rsid w:val="00E37A5D"/>
     <w:rsid w:val="00E37D91"/>
+    <w:rsid w:val="00E42683"/>
     <w:rsid w:val="00E436AE"/>
     <w:rsid w:val="00E443E1"/>
     <w:rsid w:val="00E450A1"/>
     <w:rsid w:val="00E45891"/>
     <w:rsid w:val="00E505D5"/>
+    <w:rsid w:val="00E50712"/>
+    <w:rsid w:val="00E50A26"/>
     <w:rsid w:val="00E52535"/>
     <w:rsid w:val="00E5436A"/>
     <w:rsid w:val="00E5454A"/>
+    <w:rsid w:val="00E55787"/>
     <w:rsid w:val="00E56D56"/>
     <w:rsid w:val="00E56DF5"/>
     <w:rsid w:val="00E571AE"/>
     <w:rsid w:val="00E5732C"/>
+    <w:rsid w:val="00E57491"/>
+    <w:rsid w:val="00E577F7"/>
     <w:rsid w:val="00E57AA5"/>
     <w:rsid w:val="00E600AA"/>
     <w:rsid w:val="00E60141"/>
     <w:rsid w:val="00E6027D"/>
     <w:rsid w:val="00E635AB"/>
     <w:rsid w:val="00E63F3C"/>
     <w:rsid w:val="00E641BA"/>
     <w:rsid w:val="00E64582"/>
+    <w:rsid w:val="00E67935"/>
+    <w:rsid w:val="00E67B1E"/>
     <w:rsid w:val="00E67B45"/>
     <w:rsid w:val="00E67E04"/>
+    <w:rsid w:val="00E71C33"/>
     <w:rsid w:val="00E7409D"/>
     <w:rsid w:val="00E746A6"/>
     <w:rsid w:val="00E751A5"/>
     <w:rsid w:val="00E753AD"/>
     <w:rsid w:val="00E76A64"/>
     <w:rsid w:val="00E77013"/>
     <w:rsid w:val="00E77934"/>
     <w:rsid w:val="00E80F59"/>
+    <w:rsid w:val="00E83A67"/>
+    <w:rsid w:val="00E84227"/>
+    <w:rsid w:val="00E868F9"/>
     <w:rsid w:val="00E90B19"/>
+    <w:rsid w:val="00E916BA"/>
+    <w:rsid w:val="00E94550"/>
+    <w:rsid w:val="00E96B57"/>
     <w:rsid w:val="00E97113"/>
     <w:rsid w:val="00E97283"/>
     <w:rsid w:val="00E97AB3"/>
+    <w:rsid w:val="00E97FD4"/>
     <w:rsid w:val="00EA0851"/>
     <w:rsid w:val="00EA0A26"/>
     <w:rsid w:val="00EA0B15"/>
+    <w:rsid w:val="00EA1FE2"/>
     <w:rsid w:val="00EA41D0"/>
+    <w:rsid w:val="00EA463B"/>
     <w:rsid w:val="00EA5462"/>
     <w:rsid w:val="00EA5ED7"/>
     <w:rsid w:val="00EA6C76"/>
     <w:rsid w:val="00EA71E9"/>
+    <w:rsid w:val="00EB0461"/>
+    <w:rsid w:val="00EB05E1"/>
     <w:rsid w:val="00EB1DED"/>
     <w:rsid w:val="00EB2DDA"/>
+    <w:rsid w:val="00EB38EC"/>
     <w:rsid w:val="00EB3D07"/>
+    <w:rsid w:val="00EB78E0"/>
+    <w:rsid w:val="00EC1661"/>
+    <w:rsid w:val="00EC37F1"/>
+    <w:rsid w:val="00EC3CB3"/>
     <w:rsid w:val="00EC4C2B"/>
+    <w:rsid w:val="00EC55F2"/>
     <w:rsid w:val="00EC562D"/>
+    <w:rsid w:val="00EC5929"/>
     <w:rsid w:val="00EC62E1"/>
     <w:rsid w:val="00EC7BFC"/>
     <w:rsid w:val="00ED03AB"/>
     <w:rsid w:val="00ED0952"/>
     <w:rsid w:val="00ED1B20"/>
     <w:rsid w:val="00ED1B79"/>
     <w:rsid w:val="00ED3F16"/>
     <w:rsid w:val="00ED70C6"/>
+    <w:rsid w:val="00EE03EA"/>
+    <w:rsid w:val="00EE095E"/>
     <w:rsid w:val="00EE4CEF"/>
     <w:rsid w:val="00EE5AB7"/>
     <w:rsid w:val="00EE5D1F"/>
     <w:rsid w:val="00EE5E3D"/>
     <w:rsid w:val="00EE6423"/>
     <w:rsid w:val="00EE7CD3"/>
     <w:rsid w:val="00EE7D91"/>
     <w:rsid w:val="00EF00E1"/>
     <w:rsid w:val="00EF047D"/>
     <w:rsid w:val="00EF0CFA"/>
     <w:rsid w:val="00EF0FE1"/>
     <w:rsid w:val="00EF151A"/>
     <w:rsid w:val="00EF19D0"/>
+    <w:rsid w:val="00EF1BD2"/>
     <w:rsid w:val="00EF245C"/>
+    <w:rsid w:val="00EF2846"/>
     <w:rsid w:val="00EF2C00"/>
+    <w:rsid w:val="00EF36CE"/>
     <w:rsid w:val="00EF3818"/>
     <w:rsid w:val="00EF4020"/>
+    <w:rsid w:val="00EF4533"/>
     <w:rsid w:val="00EF54ED"/>
     <w:rsid w:val="00EF6BE0"/>
+    <w:rsid w:val="00EF6DF3"/>
     <w:rsid w:val="00F0000F"/>
     <w:rsid w:val="00F000BB"/>
     <w:rsid w:val="00F01920"/>
     <w:rsid w:val="00F02BE6"/>
+    <w:rsid w:val="00F035A4"/>
+    <w:rsid w:val="00F045A2"/>
     <w:rsid w:val="00F04D88"/>
     <w:rsid w:val="00F052F2"/>
     <w:rsid w:val="00F05448"/>
+    <w:rsid w:val="00F058A8"/>
     <w:rsid w:val="00F05913"/>
     <w:rsid w:val="00F10CA2"/>
     <w:rsid w:val="00F12EA2"/>
     <w:rsid w:val="00F1469B"/>
+    <w:rsid w:val="00F15609"/>
     <w:rsid w:val="00F15BAF"/>
     <w:rsid w:val="00F15F3F"/>
+    <w:rsid w:val="00F16723"/>
+    <w:rsid w:val="00F16BBC"/>
+    <w:rsid w:val="00F174AE"/>
+    <w:rsid w:val="00F17517"/>
     <w:rsid w:val="00F17DEC"/>
     <w:rsid w:val="00F17F23"/>
+    <w:rsid w:val="00F23007"/>
+    <w:rsid w:val="00F23D3E"/>
     <w:rsid w:val="00F23E3E"/>
     <w:rsid w:val="00F2416B"/>
     <w:rsid w:val="00F25E8E"/>
     <w:rsid w:val="00F30051"/>
     <w:rsid w:val="00F32062"/>
     <w:rsid w:val="00F32BF6"/>
     <w:rsid w:val="00F32EA6"/>
     <w:rsid w:val="00F33AEC"/>
     <w:rsid w:val="00F348B6"/>
     <w:rsid w:val="00F35772"/>
     <w:rsid w:val="00F357FF"/>
     <w:rsid w:val="00F3681E"/>
+    <w:rsid w:val="00F36FF7"/>
     <w:rsid w:val="00F37CF1"/>
+    <w:rsid w:val="00F37CFC"/>
     <w:rsid w:val="00F41220"/>
     <w:rsid w:val="00F41AD3"/>
     <w:rsid w:val="00F423A8"/>
+    <w:rsid w:val="00F42E0D"/>
     <w:rsid w:val="00F44C0A"/>
     <w:rsid w:val="00F451D6"/>
     <w:rsid w:val="00F45FE5"/>
     <w:rsid w:val="00F46CDB"/>
     <w:rsid w:val="00F47A13"/>
     <w:rsid w:val="00F50A4F"/>
     <w:rsid w:val="00F50D48"/>
     <w:rsid w:val="00F521A9"/>
+    <w:rsid w:val="00F53716"/>
     <w:rsid w:val="00F55F1B"/>
     <w:rsid w:val="00F56F51"/>
+    <w:rsid w:val="00F57372"/>
     <w:rsid w:val="00F60874"/>
     <w:rsid w:val="00F611BF"/>
     <w:rsid w:val="00F61254"/>
+    <w:rsid w:val="00F62B50"/>
+    <w:rsid w:val="00F63361"/>
     <w:rsid w:val="00F6392F"/>
     <w:rsid w:val="00F63C12"/>
     <w:rsid w:val="00F66003"/>
+    <w:rsid w:val="00F6617F"/>
     <w:rsid w:val="00F66DB5"/>
     <w:rsid w:val="00F677A1"/>
+    <w:rsid w:val="00F678BB"/>
+    <w:rsid w:val="00F67D0B"/>
     <w:rsid w:val="00F702F2"/>
     <w:rsid w:val="00F704C0"/>
+    <w:rsid w:val="00F71B66"/>
     <w:rsid w:val="00F74E3C"/>
     <w:rsid w:val="00F75034"/>
     <w:rsid w:val="00F7732D"/>
     <w:rsid w:val="00F7794A"/>
     <w:rsid w:val="00F819BA"/>
     <w:rsid w:val="00F825EA"/>
     <w:rsid w:val="00F82BF0"/>
     <w:rsid w:val="00F833DA"/>
     <w:rsid w:val="00F846CC"/>
     <w:rsid w:val="00F84F40"/>
     <w:rsid w:val="00F87572"/>
     <w:rsid w:val="00F92818"/>
     <w:rsid w:val="00F9436A"/>
+    <w:rsid w:val="00F955DE"/>
     <w:rsid w:val="00F95F1B"/>
+    <w:rsid w:val="00F96BD1"/>
+    <w:rsid w:val="00F974A2"/>
+    <w:rsid w:val="00FA0055"/>
+    <w:rsid w:val="00FA1AF0"/>
+    <w:rsid w:val="00FA248E"/>
     <w:rsid w:val="00FA286D"/>
+    <w:rsid w:val="00FA515C"/>
     <w:rsid w:val="00FA5342"/>
     <w:rsid w:val="00FA5401"/>
     <w:rsid w:val="00FA7153"/>
+    <w:rsid w:val="00FA7542"/>
     <w:rsid w:val="00FA7FC4"/>
     <w:rsid w:val="00FB1158"/>
+    <w:rsid w:val="00FB2A51"/>
     <w:rsid w:val="00FB3A2F"/>
     <w:rsid w:val="00FB45C9"/>
+    <w:rsid w:val="00FB47A4"/>
+    <w:rsid w:val="00FB510A"/>
     <w:rsid w:val="00FB5274"/>
     <w:rsid w:val="00FB5C45"/>
     <w:rsid w:val="00FB7690"/>
     <w:rsid w:val="00FC1BCF"/>
     <w:rsid w:val="00FC21D6"/>
     <w:rsid w:val="00FC7D77"/>
     <w:rsid w:val="00FD02B2"/>
+    <w:rsid w:val="00FD0E76"/>
     <w:rsid w:val="00FD1332"/>
     <w:rsid w:val="00FD1A45"/>
+    <w:rsid w:val="00FD1F1E"/>
     <w:rsid w:val="00FD2EFE"/>
     <w:rsid w:val="00FD323C"/>
+    <w:rsid w:val="00FD40D9"/>
     <w:rsid w:val="00FD4977"/>
     <w:rsid w:val="00FD5BD2"/>
     <w:rsid w:val="00FD5DFA"/>
     <w:rsid w:val="00FD6C04"/>
     <w:rsid w:val="00FE0D8F"/>
     <w:rsid w:val="00FE116A"/>
     <w:rsid w:val="00FE13F8"/>
     <w:rsid w:val="00FE14AB"/>
     <w:rsid w:val="00FE1E6C"/>
     <w:rsid w:val="00FE1EF4"/>
+    <w:rsid w:val="00FE3035"/>
+    <w:rsid w:val="00FE4766"/>
     <w:rsid w:val="00FE6809"/>
     <w:rsid w:val="00FE7E8D"/>
     <w:rsid w:val="00FF12B3"/>
     <w:rsid w:val="00FF1C96"/>
     <w:rsid w:val="00FF3C4F"/>
     <w:rsid w:val="00FF4B45"/>
     <w:rsid w:val="00FF5005"/>
+    <w:rsid w:val="00FF6357"/>
     <w:rsid w:val="00FF65BE"/>
     <w:rsid w:val="00FF6703"/>
     <w:rsid w:val="00FF7C7C"/>
     <w:rsid w:val="01C7B840"/>
     <w:rsid w:val="01CBA366"/>
     <w:rsid w:val="01D6F9EA"/>
     <w:rsid w:val="02387DC1"/>
     <w:rsid w:val="02614472"/>
     <w:rsid w:val="0335A383"/>
     <w:rsid w:val="03BE97F1"/>
     <w:rsid w:val="03D6A544"/>
     <w:rsid w:val="03E185C8"/>
     <w:rsid w:val="0416350C"/>
+    <w:rsid w:val="04D15F33"/>
     <w:rsid w:val="04E88E85"/>
     <w:rsid w:val="0510A1F5"/>
     <w:rsid w:val="051EF280"/>
     <w:rsid w:val="06437889"/>
     <w:rsid w:val="06BF3D40"/>
     <w:rsid w:val="07BD959C"/>
     <w:rsid w:val="07D491EF"/>
     <w:rsid w:val="0802BE61"/>
     <w:rsid w:val="0805ED78"/>
     <w:rsid w:val="08E599E1"/>
     <w:rsid w:val="094EA920"/>
     <w:rsid w:val="09670628"/>
     <w:rsid w:val="0A2044CE"/>
     <w:rsid w:val="0A4C5EA7"/>
     <w:rsid w:val="0A5E80B5"/>
     <w:rsid w:val="0AD1CA64"/>
     <w:rsid w:val="0B0EF5DF"/>
     <w:rsid w:val="0B1D4907"/>
     <w:rsid w:val="0BDF5905"/>
     <w:rsid w:val="0C1DE35E"/>
     <w:rsid w:val="0C94A4F1"/>
     <w:rsid w:val="0CCA4DD8"/>
     <w:rsid w:val="0D5FB8BB"/>
     <w:rsid w:val="0D7A98F0"/>
     <w:rsid w:val="0DB06BE3"/>
@@ -10605,50 +21867,51 @@
     <w:rsid w:val="6153C4CA"/>
     <w:rsid w:val="61A5C399"/>
     <w:rsid w:val="61FE8D9A"/>
     <w:rsid w:val="62499938"/>
     <w:rsid w:val="6258F324"/>
     <w:rsid w:val="625F9C3F"/>
     <w:rsid w:val="6359F8C6"/>
     <w:rsid w:val="63D42E64"/>
     <w:rsid w:val="63FFFEBB"/>
     <w:rsid w:val="641E7AA5"/>
     <w:rsid w:val="649B3F9D"/>
     <w:rsid w:val="65D9B24D"/>
     <w:rsid w:val="65F6F910"/>
     <w:rsid w:val="662F0D97"/>
     <w:rsid w:val="6645B1CB"/>
     <w:rsid w:val="67AF2299"/>
     <w:rsid w:val="693BE332"/>
     <w:rsid w:val="6981B8ED"/>
     <w:rsid w:val="6A435AAA"/>
     <w:rsid w:val="6ACD3B97"/>
     <w:rsid w:val="6B680EE8"/>
     <w:rsid w:val="6B90C901"/>
     <w:rsid w:val="6BE97741"/>
     <w:rsid w:val="6C10D21C"/>
     <w:rsid w:val="6C50EFF8"/>
+    <w:rsid w:val="6CE56259"/>
     <w:rsid w:val="6E04B9C6"/>
     <w:rsid w:val="6E73FF66"/>
     <w:rsid w:val="6EA8CC20"/>
     <w:rsid w:val="6F459304"/>
     <w:rsid w:val="7096DCD0"/>
     <w:rsid w:val="70B1EF8B"/>
     <w:rsid w:val="70B53EC1"/>
     <w:rsid w:val="717DBDB9"/>
     <w:rsid w:val="72C58763"/>
     <w:rsid w:val="7320CBFB"/>
     <w:rsid w:val="73268D77"/>
     <w:rsid w:val="73A138BC"/>
     <w:rsid w:val="73F986A8"/>
     <w:rsid w:val="7413F776"/>
     <w:rsid w:val="745694A1"/>
     <w:rsid w:val="74DE5DF0"/>
     <w:rsid w:val="7550890F"/>
     <w:rsid w:val="760921B4"/>
     <w:rsid w:val="76148A1A"/>
     <w:rsid w:val="76B905E3"/>
     <w:rsid w:val="76CE3958"/>
     <w:rsid w:val="76DF15EF"/>
     <w:rsid w:val="77403360"/>
     <w:rsid w:val="774932F3"/>
     <w:rsid w:val="775CB86B"/>
@@ -10679,69 +21942,69 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5187CB0E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EBA48645-3587-4236-98D3-45CC4CDF434D}"/>
+  <w15:docId w15:val="{7D4F8560-27EC-4A47-9967-A8789B1F6F37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11006,71 +22269,75 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00394517"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00882C8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="320" w:line="320" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:spacing w:val="-2"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006B6D0C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120" w:line="280" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="1E35BF" w:themeColor="accent1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DA68AA"/>
     <w:pPr>
       <w:numPr>
@@ -11910,50 +23177,80 @@
     <w:rsid w:val="000A7A0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00892360"/>
     <w:rPr>
       <w:color w:val="78E0C2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C186A"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D2CED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="1E35BF" w:themeColor="accent1"/>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D2CED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="847983547">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="882986238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -12032,51 +23329,51 @@
     <w:div w:id="2085450090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.lloyds.com/media/bf7fd401-9667-40e7-a4dc-dc3f5fba2b1e/Principles%20and%20Maturity%20Matrix%20-%2028%20November%202024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Lloyd's 2016">
   <a:themeElements>
     <a:clrScheme name="Lloyd's 2016">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="717C7C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="282F54"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="1E35BF"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="78E0C2"/>
       </a:accent2>
       <a:accent3>
@@ -12308,76 +23605,101 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Lloyd's 2016" id="{647B39FB-2D16-4746-8F31-F2CD0EED2516}" vid="{CB4189F0-D46D-42C3-8A12-0D3E95F991E9}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254B26F69A575B45A924AC4DA9BCCF30" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="732223db1d772f2a7870afc36591fa5d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" xmlns:ns3="13e46e04-687b-4b4a-ad08-00672c343a13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae5c6b5d6099142faa4f0dc1eecb4968" ns1:_="" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="13e46e04-687b-4b4a-ad08-00672c343a13">
+      <UserInfo>
+        <DisplayName>Allebone-Webb, Tom</DisplayName>
+        <AccountId>61</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="13e46e04-687b-4b4a-ad08-00672c343a13" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254B26F69A575B45A924AC4DA9BCCF30" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2bf319ec5ee3cd33f38395f6a58640ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" xmlns:ns3="13e46e04-687b-4b4a-ad08-00672c343a13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be18cd43a6db1ec707effd2ebc8b6f65" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <xsd:import namespace="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -12410,50 +23732,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13e46e04-687b-4b4a-ad08-00672c343a13" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12553,147 +23880,739 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA69B058-131C-4E18-BBE2-6505449A4016}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E2D9012-DAAD-4A73-B2F7-0B41C5858C96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96155516-B55F-4535-A280-22FB1C3BF710}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
+    <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02C635A1-6067-423D-AEF3-2612E0684B24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFBAFCF-8BBA-4EB7-AD71-696A8351C617}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12653</Characters>
+  <Pages>1</Pages>
+  <Words>4471</Words>
+  <Characters>25488</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>142</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>212</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Lloyd's</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14681</CharactersWithSpaces>
+  <CharactersWithSpaces>29900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="204" baseType="variant">
+      <vt:variant>
+        <vt:i4>3932278</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.lloyds.com/media/bf7fd401-9667-40e7-a4dc-dc3f5fba2b1e/Principles and Maturity Matrix - 28 November 2024.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288042</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288041</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288040</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288039</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288038</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288037</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288036</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288035</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288034</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288033</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288032</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288031</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288030</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288029</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288028</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288027</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288026</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288025</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288024</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288023</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288022</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288021</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288020</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288019</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288018</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288017</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288016</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288015</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288014</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288013</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288012</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288011</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc233288010</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report</dc:title>
   <dc:subject>Global Network Office Lease Renewal Process</dc:subject>
   <dc:creator>Upson, David</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254B26F69A575B45A924AC4DA9BCCF30</vt:lpwstr>
   </property>