--- v0 (2026-04-08)
+++ v1 (2026-05-26)
@@ -1,157 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="348F12EB" w14:textId="61B57CC5" w:rsidR="00474A4F" w:rsidRPr="00805F62" w:rsidRDefault="00BD0D73" w:rsidP="00370274">
+    <w:p w14:paraId="348F12EB" w14:textId="4116BD0B" w:rsidR="00474A4F" w:rsidRPr="00882C8B" w:rsidRDefault="00CD7262" w:rsidP="00370274">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00805F62">
-[...78 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00CD7262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21C1AC42" wp14:editId="1B88EC0E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21C1AC42" wp14:editId="3B96251F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-488852</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-914742</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1290955" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 6" descr="TAB_100mm_NONBLEED_K"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6" descr="TAB_100mm_NONBLEED_K"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
@@ -169,7080 +98,6481 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1290955" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6FD584CE" w14:textId="77777777" w:rsidR="00474A4F" w:rsidRPr="00805F62" w:rsidRDefault="00474A4F" w:rsidP="00370274">
+      <w:r w:rsidRPr="00CD7262">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="144"/>
+          <w:szCs w:val="144"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53682088" wp14:editId="7F7D3697">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-936185</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7553325" cy="14173200"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7553325" cy="14173200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="1E35BF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2459BC77" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:543.55pt;margin-top:-73.7pt;width:594.75pt;height:1116pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSqCnTgQIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vEzEQvSPxHyzf6WbzQSHKpgopQUhV&#10;W9Ginh2vnbXktc3YySb8+o69HykFcUDk4NieN29m3s54cXWsNTkI8MqaguYXI0qE4bZUZlfQ74+b&#10;dx8o8YGZkmlrREFPwtOr5ds3i8bNxdhWVpcCCJIYP29cQasQ3DzLPK9EzfyFdcKgUVqoWcAj7LIS&#10;WIPstc7Go9H7rLFQOrBceI+3162RLhO/lIKHOym9CEQXFHMLaYW0buOaLRdsvgPmKsW7NNg/ZFEz&#10;ZTDoQHXNAiN7UL9R1YqD9VaGC27rzEqpuEg1YDX56FU1DxVzItWC4ng3yOT/Hy2/PTy4e0AZGufn&#10;HrexiqOEOv5jfuSYxDoNYoljIBwvL2ezyWQ8o4SjLZ/mlxP8HlHP7OzvwIcvwtYkbgoK+DmSSuxw&#10;40ML7SExnLdalRuldTrAbrvWQA4MP13+eTL7tOnYf4FpE8HGRreWMd5k52rSLpy0iDhtvglJVIn5&#10;j1MmqdHEEIdxLkzIW1PFStGGn43w10ePrRk9UqWJMDJLjD9wdwQ9siXpudssO3x0FalPB+fR3xJr&#10;nQePFNmaMDjXylj4E4HGqrrILb4XqZUmqrS15ekeCNh2SrzjG4Xf7Yb5cM8AxwIHCEc93OEitW0K&#10;yrVylFQWfr6+izjsUrRQ0uB4FdT/2DMQlOivBvv3Yz6dxnlMh+nscowHeGnZvrSYfb22sQ3wMXE8&#10;bSM+6H4rwdZP+BKsYlQ0McMxNiYYoD+sQzv2+JZwsVolGM6gY+HGPDgeyaOasR8fj08MXNe0ARv+&#10;1vajyOaverfFRk9jV/tgpUqNfdaz0xnnNzVM99bEB+LlOaHOL+LyGQAA//8DAFBLAwQUAAYACAAA&#10;ACEARG2EHeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonIS0hZFMh&#10;pF5AIFHgvom3iUVsR7HbBr4e9wTH0Yxm3lSb2QziyJPXziKkywQE29YpbTuEj/ftogDhA1lFg7OM&#10;8M0eNvXlRUWlcif7xsdd6EQssb4khD6EsZTStz0b8ks3so3e3k2GQpRTJ9VEp1huBpklyVoa0jYu&#10;9DTyY8/t1+5gEFaKXl6fWN+EJv98/tmPmdZbg3h9NT/cgwg8h78wnPEjOtSRqXEHq7wYEOKRgLBI&#10;89scxNlPi7sViAYhS4p8DbKu5P8P9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0qgp&#10;04ECAABZBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;RG2EHeAAAAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#1e35bf" stroked="f" strokeweight="1pt">
+                <w10:wrap anchorx="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD584CE" w14:textId="77777777" w:rsidR="00474A4F" w:rsidRPr="00882C8B" w:rsidRDefault="00474A4F" w:rsidP="00370274">
       <w:pPr>
         <w:spacing w:line="1360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9298"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00192AE9" w14:paraId="21587E38" w14:textId="77777777" w:rsidTr="009B54C3">
+      <w:tr w:rsidR="00192AE9" w14:paraId="21587E38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="9923"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9298" w:type="dxa"/>
+            <w:tcW w:w="9798" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6D54BEF4" w14:textId="4E991488" w:rsidR="00192AE9" w:rsidRPr="00805F62" w:rsidRDefault="004379F8" w:rsidP="006A688A">
+          <w:p w14:paraId="6D54BEF4" w14:textId="20B42470" w:rsidR="00192AE9" w:rsidRPr="00CD7262" w:rsidRDefault="004379F8" w:rsidP="006A688A">
             <w:pPr>
               <w:pStyle w:val="ReportTitle"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805F62">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00CD7262">
+              <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Business Opportunities</w:t>
             </w:r>
-            <w:r w:rsidR="00EF0027" w:rsidRPr="00805F62">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00EF0027" w:rsidRPr="00CD7262">
+              <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Committee</w:t>
             </w:r>
-            <w:r w:rsidR="00D40C34" w:rsidRPr="00805F62">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D40C34">
+              <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Narrative Submission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="672E9B09" w14:textId="1DBE6AE0" w:rsidR="00192AE9" w:rsidRPr="00805F62" w:rsidRDefault="004379F8" w:rsidP="006A688A">
+          <w:p w14:paraId="672E9B09" w14:textId="235165EF" w:rsidR="00192AE9" w:rsidRPr="00416A93" w:rsidRDefault="004379F8" w:rsidP="006A688A">
             <w:pPr>
               <w:pStyle w:val="ReportDescription"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805F62">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00416A93">
+              <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>New Entrants</w:t>
             </w:r>
-            <w:r w:rsidR="00E56ED4" w:rsidRPr="00805F62">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="428B6875" w14:textId="77777777" w:rsidR="00011B08" w:rsidRPr="00805F62" w:rsidRDefault="00011B08" w:rsidP="006023B2">
+          <w:p w14:paraId="01FEA6FA" w14:textId="6EDBE30B" w:rsidR="00011B08" w:rsidRPr="00011B08" w:rsidRDefault="00011B08" w:rsidP="006023B2">
             <w:pPr>
               <w:pStyle w:val="ReportDescription"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="415FE94C" w14:textId="77777777" w:rsidR="009B54C3" w:rsidRPr="00805F62" w:rsidRDefault="009B54C3" w:rsidP="00AE711B">
+    <w:p w14:paraId="5AEEE311" w14:textId="77777777" w:rsidR="00192AE9" w:rsidRPr="00882C8B" w:rsidRDefault="00192AE9" w:rsidP="00370274">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A124156" w14:textId="77777777" w:rsidR="00B426C9" w:rsidRDefault="00B426C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5897"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589F601C" w14:textId="5588D705" w:rsidR="00D665C1" w:rsidRDefault="00D665C1" w:rsidP="00D665C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc226637376"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Notes to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00583803">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">usiness </w:t>
+      </w:r>
+      <w:r w:rsidR="00583803">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pportunities </w:t>
+      </w:r>
+      <w:r w:rsidR="00583803">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ommittee </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0027">
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2EA15E5B" w14:textId="5B3BA65A" w:rsidR="00D665C1" w:rsidRDefault="00D665C1" w:rsidP="00D665C1">
+      <w:r>
+        <w:t xml:space="preserve">This guidance details what </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8">
+        <w:t>Lloyd’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> expects to see when considering your application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF1514F" w14:textId="170F93B8" w:rsidR="00D665C1" w:rsidRDefault="00D665C1" w:rsidP="00D665C1">
+      <w:r>
+        <w:t>Your submission</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32CA5">
+        <w:t xml:space="preserve"> to the Business Opportunities Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will consist of </w:t>
+      </w:r>
+      <w:r w:rsidR="0019242F">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00566B35">
+        <w:t>our</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> parts</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0027">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5922AE03" w14:textId="0FFE1D98" w:rsidR="00757C96" w:rsidRDefault="003857A5" w:rsidP="00691CA9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003857A5">
+        <w:t>A summary presentation consisting of no more than 20 pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AB70C7" w14:textId="49519089" w:rsidR="00D56759" w:rsidRDefault="58DD7CB1" w:rsidP="00566B35">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="006C06CE">
+        <w:t xml:space="preserve">arrative </w:t>
+      </w:r>
+      <w:r w:rsidR="00C475EF">
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006C06CE">
+        <w:t xml:space="preserve"> Business Plan &amp; Governance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343433F2" w14:textId="22802F31" w:rsidR="006C06CE" w:rsidRDefault="00566B35" w:rsidP="00D32CA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3 Year </w:t>
+      </w:r>
+      <w:r w:rsidR="27162FD2">
+        <w:t>GAAP P&amp;L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD9EC50" w14:textId="4731CB39" w:rsidR="00566B35" w:rsidRDefault="00996417" w:rsidP="006C06CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>A completed Lloyd</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5624">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s Standard Model template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132A10CC" w14:textId="7ED4A1C5" w:rsidR="003C738F" w:rsidRDefault="00D665C1" w:rsidP="003C738F">
+      <w:r>
+        <w:t>By submitting a high-quality and complete application, you can help us reduce</w:t>
+      </w:r>
+      <w:r w:rsidR="004E18C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>processing time</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07F00">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC456D">
+        <w:t xml:space="preserve">potential </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07F00">
+        <w:t>requests for more information</w:t>
+      </w:r>
+      <w:r w:rsidR="003C738F">
+        <w:t xml:space="preserve">. When considering your application, we take the company’s nature, size, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E01C9">
+        <w:t>complexity,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C738F">
+        <w:t xml:space="preserve"> and risks into account.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A591A">
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1543">
+        <w:t xml:space="preserve"> application </w:t>
+      </w:r>
+      <w:r w:rsidR="007A591A">
+        <w:t>submitted needs to be</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1323A">
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1543" w:rsidRPr="001A1543">
+        <w:t xml:space="preserve">ogical, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1323A">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1543" w:rsidRPr="001A1543">
+        <w:t xml:space="preserve">ealistic and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1323A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1543" w:rsidRPr="001A1543">
+        <w:t>chievable</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46612">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340D5A01" w14:textId="5398026E" w:rsidR="003857A5" w:rsidRDefault="00AD0246" w:rsidP="003857A5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="-85"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk113888516"/>
+      <w:r>
+        <w:t xml:space="preserve">Within the </w:t>
+      </w:r>
+      <w:r w:rsidR="00176521">
+        <w:t>narrative document</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5708">
+        <w:t>several</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D003F">
+        <w:t>topics,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we ask for </w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD">
+        <w:t>summarise</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d information</w:t>
+      </w:r>
+      <w:r w:rsidR="00176521">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> these topics will be explored in granular detail at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00026D4B">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aking it </w:t>
+      </w:r>
+      <w:r w:rsidR="00026D4B">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>appen stage</w:t>
+      </w:r>
+      <w:r w:rsidR="00583803">
+        <w:t xml:space="preserve"> (post Council)</w:t>
+      </w:r>
+      <w:r w:rsidR="3765DD71">
+        <w:t>, should the application progress</w:t>
+      </w:r>
+      <w:r w:rsidR="003857A5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="6EA27C2A" w14:textId="58B89C45" w:rsidR="003C738F" w:rsidRPr="008F2FDC" w:rsidRDefault="002E01C9" w:rsidP="00D665C1">
+      <w:r w:rsidRPr="008F2FDC">
+        <w:t xml:space="preserve">Please provide the requested general particulars about your company along with any additional material information that you believe </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8" w:rsidRPr="008F2FDC">
+        <w:t>Lloyd’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2FDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4EA9389E" w:rsidRPr="008F2FDC">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="1A43D04B" w:rsidRPr="008F2FDC">
+        <w:t xml:space="preserve">usiness </w:t>
+      </w:r>
+      <w:r w:rsidR="7012C542" w:rsidRPr="008F2FDC">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="1A43D04B" w:rsidRPr="008F2FDC">
+        <w:t xml:space="preserve">pportunities </w:t>
+      </w:r>
+      <w:r w:rsidR="1099964C" w:rsidRPr="008F2FDC">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2FDC">
+        <w:t>ommittee should be</w:t>
+      </w:r>
+      <w:r w:rsidR="003857A5">
+        <w:t xml:space="preserve"> made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2FDC">
+        <w:t xml:space="preserve"> aware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F179C" w14:textId="59EEB659" w:rsidR="009D59D2" w:rsidRDefault="009D59D2" w:rsidP="00D665C1">
+      <w:r w:rsidRPr="009D59D2">
+        <w:t>You will be invited to attend an hour’s meeting in person with the Committee. Typically, this will allow 20 minutes for you to present your opportunity, 20 minutes for the Committee to raise questions and 20 minutes for a discussion on capital, ESG and culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786C812B" w14:textId="109C12BF" w:rsidR="00D405BC" w:rsidRPr="009F79CD" w:rsidRDefault="00A07F00" w:rsidP="00D665C1">
+      <w:r w:rsidRPr="009F79CD">
+        <w:t>It is re</w:t>
+      </w:r>
+      <w:r w:rsidR="68CD256D" w:rsidRPr="009F79CD">
+        <w:t>quested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F79CD">
+        <w:t xml:space="preserve"> that presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="009D59D2">
+        <w:t xml:space="preserve"> should address the below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F79CD">
+        <w:t>key questions</w:t>
+      </w:r>
+      <w:r w:rsidR="009F79CD" w:rsidRPr="009F79CD">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1910D04B" w14:textId="7FD0147A" w:rsidR="00D67B64" w:rsidRDefault="00D67B64" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What you want to do</w:t>
+      </w:r>
+      <w:r w:rsidR="2F684CC6">
+        <w:t xml:space="preserve"> at Lloyd’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35138538" w14:textId="77777777" w:rsidR="00D67B64" w:rsidRPr="00480E25" w:rsidRDefault="00D67B64" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00480E25">
+        <w:t>Why Lloyd’s?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EA831E" w14:textId="1C7FA63F" w:rsidR="00D67B64" w:rsidRPr="00480E25" w:rsidRDefault="00D67B64" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00480E25">
+        <w:t xml:space="preserve">Why </w:t>
+      </w:r>
+      <w:r w:rsidR="005776DA">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480E25">
+        <w:t>ow?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B50491" w14:textId="77777777" w:rsidR="00D67B64" w:rsidRPr="00480E25" w:rsidRDefault="00D67B64" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00480E25">
+        <w:t>Why are you good at it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275D4EE0" w14:textId="326A6ABB" w:rsidR="00D67B64" w:rsidRPr="009F79CD" w:rsidRDefault="00D67B64" w:rsidP="009F79CD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Why is this good for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8">
+        <w:t>Lloyd’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> market?</w:t>
+      </w:r>
+      <w:r w:rsidR="009F79CD">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F79CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>New business, capabilities, technology, people, new customer</w:t>
+      </w:r>
+      <w:r w:rsidR="005776DA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584AF394" w14:textId="7B06100C" w:rsidR="00D67B64" w:rsidRDefault="00D67B64" w:rsidP="009F79CD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Who’s going to do it?</w:t>
+      </w:r>
+      <w:r w:rsidR="009F79CD">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F79CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Managing Agent, distribution, key staff,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F79CD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2101ACA5" w14:textId="4332879F" w:rsidR="00D67B64" w:rsidRPr="009F79CD" w:rsidRDefault="00D67B64" w:rsidP="009F79CD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">How is it capitalised? </w:t>
+      </w:r>
+      <w:r w:rsidR="009F79CD">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F79CD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>What stage are you at with your capital?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6406FD2F" w14:textId="77777777" w:rsidR="00DE4381" w:rsidRDefault="00DE4381" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3A124156" w14:textId="3A0DDEDE" w:rsidR="00B426C9" w:rsidRPr="00805F62" w:rsidRDefault="00064CA0">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00EEE42C" w14:textId="0DEB5DEB" w:rsidR="002E0742" w:rsidRDefault="002E0742" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0AB11A" w14:textId="34F42C6A" w:rsidR="002E0742" w:rsidRPr="003078FE" w:rsidRDefault="002E0742" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27434803" w14:textId="3CEE2132" w:rsidR="009949DB" w:rsidRDefault="009949DB" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CDCF67" w14:textId="77777777" w:rsidR="00B426C9" w:rsidRDefault="00B426C9" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF11DE7" w14:textId="77777777" w:rsidR="00B426C9" w:rsidRDefault="00B426C9" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4907E13C" w14:textId="24467483" w:rsidR="002E0742" w:rsidRDefault="002E0742" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B252B9" w14:textId="77777777" w:rsidR="002E0742" w:rsidRDefault="002E0742" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A3A421" w14:textId="6F7B2EEB" w:rsidR="002E0742" w:rsidRDefault="002E0742" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363DEF37" w14:textId="3E5C9502" w:rsidR="002E0742" w:rsidRDefault="002E0742" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303A1B2B" w14:textId="40CDC2C3" w:rsidR="002E0742" w:rsidRDefault="002E0742" w:rsidP="003C738F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E99205B" w14:textId="43609585" w:rsidR="002E0742" w:rsidRDefault="002E0742">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...17 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C8535" w14:textId="7DE33B63" w:rsidR="002E0742" w:rsidRDefault="002E0742">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-2002344517"/>
+        <w:id w:val="312993416"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="5C75327A" w14:textId="6F22C61F" w:rsidR="00C16720" w:rsidRDefault="0071132E">
+        <w:p w14:paraId="7DD32F52" w14:textId="25AB9FC1" w:rsidR="001001BD" w:rsidRPr="003E2658" w:rsidRDefault="001001BD" w:rsidP="002E0742">
+          <w:pPr>
+            <w:pStyle w:val="ListBullet"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="0"/>
+            </w:numPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003E2658">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="72B4AE57" w14:textId="120747DF" w:rsidR="00A47E8B" w:rsidRDefault="001001BD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc215216168" w:history="1">
-            <w:r w:rsidR="00C16720" w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637376" w:history="1">
+            <w:r w:rsidR="00A47E8B" w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Sansa Lloyds" w:hAnsi="Sansa Lloyds"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00C16720">
+            <w:r w:rsidR="00A47E8B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C16720" w:rsidRPr="009F7795">
+            <w:r w:rsidR="00A47E8B" w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Notes to the Business Opportunities Committee Submission</w:t>
             </w:r>
-            <w:r w:rsidR="00C16720">
+            <w:r w:rsidR="00A47E8B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C16720">
+            <w:r w:rsidR="00A47E8B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C16720">
-[...10 lines deleted...]
-            <w:r w:rsidR="00C16720">
+            <w:r w:rsidR="00A47E8B">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637376 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A47E8B">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A47E8B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...5 lines deleted...]
-            <w:r w:rsidR="00C16720">
+            <w:r w:rsidR="00A47E8B">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47E8B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="171E559A" w14:textId="2AE5A106" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="189141AF" w14:textId="5253DF25" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216169" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637377" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Sansa Lloyds" w:hAnsi="Sansa Lloyds"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>Narrative Document: Managing Agent Proposal Overview</w:t>
+              </w:rPr>
+              <w:t>Narrative Document: Business Plan &amp; Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216169 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637377 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01C6C247" w14:textId="4DAF2642" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="179196A4" w14:textId="1B52CE91" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216170" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637378" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Managing Agent Strategy and Origination</w:t>
+              <w:t>Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216170 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637378 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4117BC4A" w14:textId="78B3D23E" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="474CD0AB" w14:textId="5A78640C" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216171" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637379" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Project Timeline</w:t>
+              <w:t>Company Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216171 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637379 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="469F39F4" w14:textId="76635625" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="68EE07B6" w14:textId="2339FEA2" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216172" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637380" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Managed Syndicate(s)</w:t>
+              <w:t>Financials (see templates)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216172 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637380 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="657F12AA" w14:textId="248241F7" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="0EAAB7EC" w14:textId="6FEC2599" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216173" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637381" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Controllership and Group Structure</w:t>
+              <w:t>Distribution Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216173 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637381 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56FBF978" w14:textId="343C3CA3" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="465E944D" w14:textId="1E34784D" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216174" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637382" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Systems of Governance &amp; Second Line Assurance Functions</w:t>
+              <w:t>Pricing Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216174 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637382 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B9E5826" w14:textId="3EEEBAF1" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="356C3753" w14:textId="0AFD6956" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216175" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637383" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Senior Management Function (SMF) Appointments &amp; Managing Agent Resource Planning</w:t>
+              <w:t>Outwards Reinsurance Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216175 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637383 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24A85E55" w14:textId="2D1B4C7B" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="13932D78" w14:textId="4F1D290A" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216176" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637384" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Financial Resources and Planning</w:t>
+              <w:t>Risk Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216176 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637384 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A37A304" w14:textId="5AD6529B" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="1043FE8F" w14:textId="4E5C069E" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216177" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637385" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Lloyd’s Principles Based Oversight Gap Analysis</w:t>
+              <w:t>Historic performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216177 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637385 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7375BCDF" w14:textId="11151A04" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="1B895CA3" w14:textId="553609C5" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216178" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637386" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Culture</w:t>
+              <w:t>Provision of Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216178 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637386 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06DBB0D9" w14:textId="4F521CA1" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="7FB3A4E4" w14:textId="47791245" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216179" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637387" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Operations – IT and Resilience</w:t>
+              <w:t>Ownership, Organisational structure charts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216179 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637387 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="351C35CC" w14:textId="3DD6C10D" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="29C9AA34" w14:textId="5428F007" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216180" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637388" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Additional information</w:t>
+              <w:t>Corporate governance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216180 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637388 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16489918" w14:textId="3AF64A36" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="38934B9B" w14:textId="5D4A17A4" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226637389" w:history="1">
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Product Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637389 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="05C8546D" w14:textId="24C7B77B" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226637390" w:history="1">
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Risk and Mitigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637390 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="715B8846" w14:textId="7199F114" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226637391" w:history="1">
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637391 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5F87EBD9" w14:textId="77546C2F" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226637392" w:history="1">
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637392 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C6FDEF0" w14:textId="01573F61" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226637393" w:history="1">
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>2.16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00680678">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Additional information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637393 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6AC887BC" w14:textId="750A1765" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216181" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637394" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Sansa Lloyds" w:hAnsi="Sansa Lloyds"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>New Syndicate Proposal Information (if applicable)</w:t>
+              </w:rPr>
+              <w:t>Disclaimer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216181 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637394 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...3 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A25FA38" w14:textId="5FBC2CA1" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="2A0C1C87" w14:textId="21002B90" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216182" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637395" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:t>New Syndicate Strategy</w:t>
+              </w:rPr>
+              <w:t>Regulatory Disclaimer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216182 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637395 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...3 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DFD21A5" w14:textId="605780C1" w:rsidR="00C16720" w:rsidRDefault="00C16720">
+        <w:p w14:paraId="2DAF29CE" w14:textId="2C37777A" w:rsidR="00A47E8B" w:rsidRDefault="00A47E8B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc215216183" w:history="1">
-            <w:r w:rsidRPr="009F7795">
+          <w:hyperlink w:anchor="_Toc226637396" w:history="1">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009F7795">
+            <w:r w:rsidRPr="00680678">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>New Syndicate Financials (see templates)</w:t>
+              <w:t>Confidentiality and Copyright</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc215216183 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226637396 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0013651E">
-[...3 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13006E9E" w14:textId="6D8CD3C1" w:rsidR="00C16720" w:rsidRDefault="00C16720">
-[...1 lines deleted...]
-            <w:pStyle w:val="TOC2"/>
+        <w:p w14:paraId="29CB665C" w14:textId="33E3979B" w:rsidR="001001BD" w:rsidRDefault="001001BD">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
             </w:rPr>
-          </w:pPr>
-[...936 lines deleted...]
-            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7DB7EC6C" w14:textId="77777777" w:rsidR="0038344E" w:rsidRPr="00805F62" w:rsidRDefault="0038344E" w:rsidP="0038344E">
-[...316 lines deleted...]
-    <w:p w14:paraId="0AD73925" w14:textId="77777777" w:rsidR="00E56ED4" w:rsidRDefault="00E56ED4" w:rsidP="0038344E">
+    <w:p w14:paraId="09455245" w14:textId="77777777" w:rsidR="001001BD" w:rsidRPr="001001BD" w:rsidRDefault="001001BD" w:rsidP="001001BD"/>
+    <w:p w14:paraId="3FC7D1CC" w14:textId="77777777" w:rsidR="00CA4B96" w:rsidRDefault="00CA4B96" w:rsidP="00BF361A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5897"/>
+          <w:tab w:val="right" w:pos="9356"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC85580" w14:textId="77777777" w:rsidR="00E97AB3" w:rsidRDefault="00E97AB3" w:rsidP="008845C1"/>
+    <w:p w14:paraId="7384F9E5" w14:textId="77777777" w:rsidR="00011B08" w:rsidRDefault="00011B08" w:rsidP="00A07F00">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4F73C3B2" w14:textId="27192618" w:rsidR="00F451D6" w:rsidRPr="00805F62" w:rsidRDefault="00E645C7" w:rsidP="00FF4B45">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5897"/>
+          <w:tab w:val="right" w:pos="9356"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="00011B08" w:rsidSect="00BF361A">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1474" w:right="1021" w:bottom="1361" w:left="1588" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F73C3B2" w14:textId="44EF5AC0" w:rsidR="00F451D6" w:rsidRPr="001D5AEE" w:rsidRDefault="006C06CE" w:rsidP="00FF4B45">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc226637377"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Narrative Document: </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3554602B" w14:textId="7483B9DE" w:rsidR="007976A6" w:rsidRPr="007976A6" w:rsidRDefault="00B358E0" w:rsidP="007976A6">
+        <w:t>Narrative</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0246">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0246" w:rsidRPr="008268B9">
+        <w:t>Document</w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD" w:rsidRPr="008268B9">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5E4A">
+        <w:t>Business Plan &amp; Governance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="27276719" w14:textId="517DF790" w:rsidR="00F451D6" w:rsidRPr="001D5AEE" w:rsidRDefault="0041784C" w:rsidP="001D5AEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213853268"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226637378"/>
+      <w:r>
+        <w:t>Summary</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="47A06B91" w14:textId="13205766" w:rsidR="004C522E" w:rsidRDefault="004C522E" w:rsidP="007A5FC6">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="004C522E">
+    <w:p w14:paraId="2B637B8C" w14:textId="652D13A4" w:rsidR="003862C0" w:rsidRDefault="0041784C" w:rsidP="00961371">
+      <w:r>
+        <w:t xml:space="preserve">Narrative to set out the proposal, its </w:t>
+      </w:r>
+      <w:r w:rsidR="00C908A8">
+        <w:t>unique selling points</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="005F5857">
+        <w:t xml:space="preserve">how it benefits the </w:t>
+      </w:r>
+      <w:r w:rsidR="003F763E">
+        <w:t>Lloyd’s</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5857">
+        <w:t xml:space="preserve"> market</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46005DC0" w14:textId="6EFC30C9" w:rsidR="00A10C30" w:rsidRPr="00A10C30" w:rsidRDefault="00A10C30" w:rsidP="00961371">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Length suggestion – half a page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209DC9EB" w14:textId="710CC13F" w:rsidR="003862C0" w:rsidRDefault="00DF0928" w:rsidP="00CF7FA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc226637379"/>
+      <w:r>
+        <w:t>Company Strategy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2CC67965" w14:textId="13FD84E3" w:rsidR="003862C0" w:rsidRDefault="001001BD" w:rsidP="003862C0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003862C0" w:rsidRPr="003862C0">
+        <w:t xml:space="preserve"> schematic overview of the </w:t>
+      </w:r>
+      <w:r w:rsidR="22D6CADD">
+        <w:t>proposed business to be written at Lloyd’s</w:t>
+      </w:r>
+      <w:r w:rsidR="003862C0" w:rsidRPr="003862C0">
+        <w:t xml:space="preserve"> broken down by class,</w:t>
+      </w:r>
+      <w:r w:rsidR="003862C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003862C0" w:rsidRPr="003862C0">
+        <w:t xml:space="preserve">specifying the nature of the risks to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8" w:rsidRPr="003862C0">
+        <w:t>covered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEA5DCD" w14:textId="224E7DA2" w:rsidR="00D236BD" w:rsidRDefault="001001BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="002F478F">
+        <w:t xml:space="preserve">orecasted financial </w:t>
+      </w:r>
+      <w:r w:rsidR="00D236BD">
+        <w:t xml:space="preserve">highlights </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B87E644" w14:textId="1A55EA99" w:rsidR="003862C0" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>GWP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D15B32A" w14:textId="3FA76263" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outward reinsurance premiums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137644DD" w14:textId="12D40D08" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Net written premiums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C049770" w14:textId="06301BC1" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Net claims incurred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA56D63" w14:textId="10EA47E3" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Commission expenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D48857" w14:textId="18127A5E" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Technical results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ED2511" w14:textId="6C665F20" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Operating expenses (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F66B2">
+        <w:t xml:space="preserve">split off </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">acquisition </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2334">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F66B2">
+        <w:t>administrative</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F66B2">
+        <w:t>expenses</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786BC8CE" w14:textId="20C764C2" w:rsidR="0035183D" w:rsidRDefault="002B7E3B" w:rsidP="00514110">
-[...21 lines deleted...]
-        <w:t>elevance to the wider group/parent company of the managing agent, if applicable</w:t>
+    <w:p w14:paraId="2526ABC5" w14:textId="7F092308" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Investment return</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C91D834" w14:textId="01C215C5" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syndicate results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC9DF4A" w14:textId="66BCD184" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D236BD">
+        <w:t xml:space="preserve">Forecasted key financial ratios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BE9C6D" w14:textId="6DBEA34A" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Net </w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oss </w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>atio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C0E0CA" w14:textId="3AB8C8EB" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Net acquisition ratio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E00C2E0" w14:textId="089182BD" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Net admin ratio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7177906C" w14:textId="3A99962A" w:rsidR="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Net expense ratio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31228AE5" w14:textId="0A821052" w:rsidR="00D236BD" w:rsidRPr="00D236BD" w:rsidRDefault="00D236BD" w:rsidP="00D236BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Combined ratio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D77E09A" w14:textId="5910E5DF" w:rsidR="00350573" w:rsidRDefault="00350573" w:rsidP="00BB5E4A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Detail </w:t>
+      </w:r>
+      <w:r w:rsidR="002F478F">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="003862C0" w:rsidRPr="00DF0928">
+        <w:t>the targeted market</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029A6A82" w14:textId="784F89DA" w:rsidR="00DF0928" w:rsidRDefault="00350573" w:rsidP="00350573">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Segment </w:t>
+      </w:r>
+      <w:r w:rsidR="003862C0" w:rsidRPr="00DF0928">
+        <w:t>(consumer, business, or both)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B70DF8E" w14:textId="04F0ED53" w:rsidR="00350573" w:rsidRDefault="00350573" w:rsidP="00350573">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Location</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CD3AAE" w14:textId="5A770D20" w:rsidR="00350573" w:rsidRDefault="00350573" w:rsidP="00350573">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>haracteristics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4987AF37" w14:textId="01FFEEB7" w:rsidR="00D405BC" w:rsidRDefault="00D405BC" w:rsidP="00D405BC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>How this</w:t>
       </w:r>
       <w:r w:rsidR="47E4AF3D">
         <w:t xml:space="preserve"> enhances the Lloyd’s market</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542B19B6" w14:textId="14865088" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD7F564" w14:textId="09C7B9D4" w:rsidR="000264DD" w:rsidRDefault="008B214B" w:rsidP="00A10C30">
+    <w:p w14:paraId="0BD7F564" w14:textId="1F01051F" w:rsidR="000264DD" w:rsidRDefault="008B214B" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B214B">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t>t</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The company strategy layout should showcase the long-term plan for the company</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3369">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008B214B">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>outline</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clearly explaining its suitability and benefit for the customers, the company, and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lloyd’s</w:t>
       </w:r>
       <w:r w:rsidRPr="008B214B">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...59 lines deleted...]
-    <w:p w14:paraId="1607AC33" w14:textId="77777777" w:rsidR="002E3309" w:rsidRDefault="002E3309" w:rsidP="00A10C30">
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> market. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2031812E" w14:textId="0DD316B9" w:rsidR="00A10C30" w:rsidRDefault="00A10C30" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2031812E" w14:textId="0DD316B9" w:rsidR="00A10C30" w:rsidRDefault="00A10C30" w:rsidP="00A10C30">
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length suggestion – </w:t>
+      </w:r>
+      <w:r w:rsidR="00517642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidR="00233EA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00517642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644B4DA3" w14:textId="77777777" w:rsidR="00566B35" w:rsidRDefault="00566B35" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10C30">
-[...49 lines deleted...]
-    <w:p w14:paraId="382D223B" w14:textId="77777777" w:rsidR="00D75245" w:rsidRPr="00361A10" w:rsidRDefault="00D75245" w:rsidP="00D75245">
+    </w:p>
+    <w:p w14:paraId="1A55F0E8" w14:textId="755247D7" w:rsidR="00566B35" w:rsidRDefault="00566B35" w:rsidP="00566B35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc215216171"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="21FF1C35" w14:textId="77777777" w:rsidR="00566B35" w:rsidRDefault="00566B35" w:rsidP="00D75245">
+      <w:bookmarkStart w:id="5" w:name="_Toc226637380"/>
+      <w:r>
+        <w:t>Financials (see template</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36B41">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6E07B145" w14:textId="77777777" w:rsidR="00566B35" w:rsidRDefault="00566B35" w:rsidP="00566B35">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please provide a 3-year forecasted GAAP P&amp;L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06143CDD" w14:textId="73893852" w:rsidR="00A36B41" w:rsidRDefault="008708D2" w:rsidP="008708D2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please provide a completed Standard Model template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727BC02" w14:textId="77777777" w:rsidR="00566B35" w:rsidRDefault="00566B35" w:rsidP="00566B35">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18DDB9FB" w14:textId="77FDED6D" w:rsidR="007976A6" w:rsidRPr="007976A6" w:rsidRDefault="001F7564" w:rsidP="007976A6">
-[...148 lines deleted...]
-    <w:p w14:paraId="308ADFF6" w14:textId="77777777" w:rsidR="002E3309" w:rsidRDefault="002E3309" w:rsidP="002E3309">
+    <w:p w14:paraId="4A6493D5" w14:textId="3C941BAA" w:rsidR="00566B35" w:rsidRPr="00324B03" w:rsidRDefault="00566B35" w:rsidP="00566B35">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B406EB2" w14:textId="5ACDE177" w:rsidR="00CA7A3A" w:rsidRPr="009744F1" w:rsidRDefault="002E3309" w:rsidP="009744F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1412">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A GAAP P&amp;L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1412">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">enables </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lloyd’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1412">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to accurately asse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1412">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and compare company’s’ financials</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1A08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F940BC7" w14:textId="42547187" w:rsidR="00566B35" w:rsidRPr="00A10C30" w:rsidRDefault="00634EB7" w:rsidP="00A10C30">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00634EB7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Lloyd's Standard Model is used as the basis for setting capital requirements for new syndicates</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3580">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3580" w:rsidRPr="00DC3580">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Lloyd's Actuarial Oversight team </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3580">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3580" w:rsidRPr="00DC3580">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review</w:t>
+      </w:r>
+      <w:r w:rsidR="00461673">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the submitted template and </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1A08">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>provide feedback if required.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3580" w:rsidRPr="00DC3580">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9BD605" w14:textId="79BE527F" w:rsidR="00DF0928" w:rsidRDefault="00DF0928" w:rsidP="00CF7FA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc226637381"/>
+      <w:r>
+        <w:t>Distribution Strategy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="7B29CF3A" w14:textId="0941BAF5" w:rsidR="00DF0928" w:rsidRDefault="00D67B64" w:rsidP="00DF0928">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0928">
+        <w:t>ales/distribution channels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181426B8" w14:textId="39AE1129" w:rsidR="00D67B64" w:rsidRDefault="00D67B64" w:rsidP="00DF0928">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Geographical split</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1854190E" w14:textId="65D528A9" w:rsidR="00D67B64" w:rsidRDefault="00D67B64" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Open market / service company / third party cover holder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562ED9EC" w14:textId="3D85C246" w:rsidR="002F478F" w:rsidRDefault="00D67B64" w:rsidP="002F478F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="002F478F" w:rsidRPr="00DF0928">
+        <w:t>ollaboration with intermediaries</w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="002F478F" w:rsidRPr="00DF0928">
+        <w:t>brokers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B83C2B7" w14:textId="4D7E1D50" w:rsidR="00D67B64" w:rsidRDefault="001001BD" w:rsidP="002F478F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> how conduct risk is managed</w:t>
+      </w:r>
+      <w:r w:rsidR="007B180A">
+        <w:t xml:space="preserve"> (if relevant to your plan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABD5565" w14:textId="0C81D66A" w:rsidR="008B214B" w:rsidRDefault="008B214B" w:rsidP="008B214B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:rPr>
-[...223 lines deleted...]
-    <w:p w14:paraId="09F91A71" w14:textId="77777777" w:rsidR="000544D0" w:rsidRDefault="000544D0" w:rsidP="000544D0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7059CC" w14:textId="77777777" w:rsidR="00A10C30" w:rsidRDefault="008B214B" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="1E5F588B" w14:textId="77777777" w:rsidR="00BA4DC7" w:rsidRDefault="00BA4DC7" w:rsidP="00BA4DC7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2392">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearly articulate how the company will </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2392">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>reach its customers, including any existing arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9C43E1" w14:textId="3F01A95B" w:rsidR="00A10C30" w:rsidRDefault="00A10C30" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...90 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Length suggestion – </w:t>
+      </w:r>
+      <w:r w:rsidR="00517642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="00233EA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00517642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A10C30">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Length suggestion – </w:t>
-[...70 lines deleted...]
-    <w:p w14:paraId="3FF2C11E" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRPr="00A10C30" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+        <w:t xml:space="preserve"> pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027A3878" w14:textId="77777777" w:rsidR="000264DD" w:rsidRDefault="000264DD" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10C30">
-[...32 lines deleted...]
-    <w:p w14:paraId="2B18BB1E" w14:textId="77777777" w:rsidR="00D73BA9" w:rsidRDefault="00D73BA9" w:rsidP="00D73BA9">
+    </w:p>
+    <w:p w14:paraId="2856642D" w14:textId="77777777" w:rsidR="00DE4381" w:rsidRDefault="00DE4381" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="160FC924" w14:textId="77777777" w:rsidR="006016DF" w:rsidRDefault="006016DF" w:rsidP="006016DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F68B7FD" w14:textId="77777777" w:rsidR="00B426C9" w:rsidRDefault="00B426C9" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="76A42C9D" w14:textId="77777777" w:rsidR="006016DF" w:rsidRDefault="006016DF" w:rsidP="006016DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E39C505" w14:textId="77777777" w:rsidR="00E63A98" w:rsidRDefault="00E63A98" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7EC05982" w14:textId="77777777" w:rsidR="001B79B2" w:rsidRPr="00CC1FF0" w:rsidRDefault="001B79B2" w:rsidP="006016DF">
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739EFA37" w14:textId="77777777" w:rsidR="00B426C9" w:rsidRPr="00A10C30" w:rsidRDefault="00B426C9" w:rsidP="00A10C30">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="66745ECE" w14:textId="0F61E350" w:rsidR="00B27DEC" w:rsidRPr="00B27DEC" w:rsidRDefault="00E30FCA" w:rsidP="00B27DEC">
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439EC857" w14:textId="4AE0F6D5" w:rsidR="0041784C" w:rsidRDefault="0041784C" w:rsidP="0041784C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc213853277"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="218343F9" w14:textId="23CED075" w:rsidR="007E5F70" w:rsidRDefault="007E5F70" w:rsidP="007E5F70">
+      <w:bookmarkStart w:id="7" w:name="_Toc226637382"/>
+      <w:r>
+        <w:t>Pricing Strategy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="5242E057" w14:textId="4F7AB9F7" w:rsidR="0041784C" w:rsidRDefault="001001BD" w:rsidP="0041784C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041784C" w:rsidRPr="0041784C">
+        <w:t>the risks will be priced/rated</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355C44D8" w14:textId="323D1DF6" w:rsidR="003862C0" w:rsidRDefault="001001BD" w:rsidP="00961371">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64" w:rsidRPr="0041784C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0041784C" w:rsidRPr="0041784C">
+        <w:t xml:space="preserve">how you will regularly monitor/review </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t>pricing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0D7C42" w14:textId="3264D49B" w:rsidR="008B214B" w:rsidRDefault="008B214B" w:rsidP="008B214B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="70FF9020" w14:textId="77777777" w:rsidR="00230A21" w:rsidRPr="00B47854" w:rsidRDefault="00230A21" w:rsidP="007E5F70">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613D15F9" w14:textId="0B57A08E" w:rsidR="008B214B" w:rsidRDefault="00FD2392" w:rsidP="008B214B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
-          <w:szCs w:val="18"/>
-[...276 lines deleted...]
-    <w:p w14:paraId="384723C9" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF6AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Clearly articulate how the pricing is fair and adequate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6AAB" w:rsidRPr="00AF6AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, including how this is monitored and reviewed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4692A3" w14:textId="33CAB30E" w:rsidR="00233EA9" w:rsidRDefault="00233EA9" w:rsidP="00233EA9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10C30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Length suggestion – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>two to three</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10C30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pages</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AB03164" w14:textId="77777777" w:rsidR="0031504E" w:rsidRDefault="0031504E" w:rsidP="00B0658D">
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A270A" w14:textId="77777777" w:rsidR="001B79B2" w:rsidRPr="00A10C30" w:rsidRDefault="001B79B2" w:rsidP="00233EA9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C3D83D" w14:textId="2E762BBA" w:rsidR="00874D51" w:rsidRPr="00874D51" w:rsidRDefault="003F7726">
+    <w:p w14:paraId="03B22441" w14:textId="45807332" w:rsidR="00DF0928" w:rsidRDefault="00DF0928" w:rsidP="00CF7FA9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213853280"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0A4B7642" w14:textId="650607F9" w:rsidR="00BD217B" w:rsidRDefault="00F9341D" w:rsidP="00874D51">
+      <w:bookmarkStart w:id="8" w:name="_Toc226637383"/>
+      <w:r>
+        <w:t>Outwards Reinsurance Strategy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4E602D28" w14:textId="5DE1A6FE" w:rsidR="00927848" w:rsidRDefault="001001BD" w:rsidP="00DF0928">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00927848">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2334">
+        <w:t>compan</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2FA1">
+        <w:t>y’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00927848">
+        <w:t xml:space="preserve"> reinsurance policy and objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2703F17C" w14:textId="344773B9" w:rsidR="00927848" w:rsidRDefault="001001BD" w:rsidP="00DF0928">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="007B180A">
+        <w:t xml:space="preserve"> proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="00927848">
+        <w:t>reinsurance a</w:t>
+      </w:r>
+      <w:r w:rsidR="007B180A">
+        <w:t>rrangement</w:t>
+      </w:r>
+      <w:r w:rsidR="00927848">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA072D5" w14:textId="3A970323" w:rsidR="00DF0928" w:rsidRDefault="00DF0928" w:rsidP="00927848">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Proportional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A643818" w14:textId="37FEFAD4" w:rsidR="00DF0928" w:rsidRDefault="002D2334" w:rsidP="00927848">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Non-proportional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C41DFE" w14:textId="0BBB8771" w:rsidR="0041784C" w:rsidRDefault="001001BD" w:rsidP="0041784C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0928">
+        <w:t>Counterparty risks</w:t>
+      </w:r>
+      <w:r w:rsidR="00927848">
+        <w:t xml:space="preserve"> considerations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66131EC1" w14:textId="068FC5E2" w:rsidR="00AD7975" w:rsidRDefault="00AD7975" w:rsidP="00AD7975">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:rPr>
-[...62 lines deleted...]
-    <w:p w14:paraId="79038021" w14:textId="27AF1EFF" w:rsidR="00E56ED4" w:rsidRPr="00E56ED4" w:rsidRDefault="002A016A" w:rsidP="002A016A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CCD1A0" w14:textId="2A9EDC5F" w:rsidR="00AD7975" w:rsidRDefault="00AD7975" w:rsidP="00AD7975">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF6AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearly articulate how </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the compan</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2FA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>y’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approaches and utilises outwards reinsurance, including the reasoning of why and the benefits to the company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702ACA3C" w14:textId="6A7A472D" w:rsidR="00517642" w:rsidRPr="00A10C30" w:rsidRDefault="00517642" w:rsidP="00517642">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A016A">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>If the proposed managing agent will manage an existing syndicate, this section is not required as Lloyd’s already has an established understanding of the syndicate</w:t>
-[...6 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>Length suggestion –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A51EE17" w14:textId="44022D6A" w:rsidR="00091932" w:rsidRPr="00FF2078" w:rsidRDefault="000E0BE1" w:rsidP="00091932">
+        <w:t xml:space="preserve"> Half a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B75C59B" w14:textId="77777777" w:rsidR="00517642" w:rsidRPr="00AF6AAB" w:rsidRDefault="00517642" w:rsidP="00AD7975">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521DD532" w14:textId="54122082" w:rsidR="0041784C" w:rsidRDefault="0041784C" w:rsidP="0041784C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...48 lines deleted...]
-    <w:p w14:paraId="5E27BF1C" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc226637384"/>
+      <w:r>
+        <w:t>Risk Appetite</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="455556CA" w14:textId="3C070F28" w:rsidR="00D67B64" w:rsidRDefault="001001BD" w:rsidP="0041784C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> the compan</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2FA1">
+        <w:t>y’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> risk appetite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630E3770" w14:textId="342F5866" w:rsidR="0041784C" w:rsidRDefault="0041784C" w:rsidP="00D67B64">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>GWP</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35DB77EE" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
+        <w:t>Line size</w:t>
+      </w:r>
+      <w:r w:rsidR="007B180A">
+        <w:t xml:space="preserve"> (gross and net)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0ACC91" w14:textId="3DDAC883" w:rsidR="00825981" w:rsidRDefault="00825981" w:rsidP="00825981">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Outward reinsurance premiums</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F94A85F" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825981">
+        <w:t>atastrophe exposure</w:t>
+      </w:r>
+      <w:r w:rsidR="009E51D8">
+        <w:t xml:space="preserve"> (including both</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825981">
+        <w:t xml:space="preserve"> world-wide nat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ural</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825981">
+        <w:t xml:space="preserve"> cat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astrophe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825981">
+        <w:t xml:space="preserve"> and non-nat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ural</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825981">
+        <w:t xml:space="preserve"> cat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astrophe</w:t>
+      </w:r>
+      <w:r w:rsidR="009E51D8">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F50852D" w14:textId="3E4EEE8A" w:rsidR="001666C1" w:rsidRPr="0023232D" w:rsidRDefault="00315E58" w:rsidP="0023232D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specifically highlighting any </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF1" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lloyd's Catastrophe Model </w:t>
+      </w:r>
+      <w:r w:rsidR="00413D07" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0041784C" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>xposure</w:t>
+      </w:r>
+      <w:r w:rsidR="001666C1" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF31E2" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(LCM 5)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3969" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="001666C1" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>North American Earthquake, US Wind,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4A10" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001666C1" w:rsidRPr="0023232D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>European Wind, Japan Earthquake, Japan Typhoon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33719F67" w14:textId="23864759" w:rsidR="0041784C" w:rsidRDefault="0041784C" w:rsidP="00D67B64">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Net written premiums</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="450C2638" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
+        <w:t>Highest exposure aggregation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713CD0C5" w14:textId="716BF5D9" w:rsidR="00BB5E4A" w:rsidRDefault="0041784C" w:rsidP="00D67B64">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Net claims incurred</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E2306C9" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
+        <w:t>Risk mitigations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069A16D2" w14:textId="77777777" w:rsidR="001001BD" w:rsidRDefault="001001BD" w:rsidP="00AD0246">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9A23DA" w14:textId="4EEA1E52" w:rsidR="00AD0246" w:rsidRDefault="00AD0246" w:rsidP="00AD0246">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF6AAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Clearly articulate</w:t>
+      </w:r>
+      <w:r w:rsidR="001001BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the companies risk appetite and the reason why this is an appropriate level of exposure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0D3210" w14:textId="77777777" w:rsidR="00517642" w:rsidRPr="00A10C30" w:rsidRDefault="00517642" w:rsidP="00517642">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Length suggestion –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Half a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048074CB" w14:textId="77777777" w:rsidR="00517642" w:rsidRDefault="00517642" w:rsidP="00AD0246">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E38F67" w14:textId="25209F1F" w:rsidR="00BB5E4A" w:rsidRDefault="00BB5E4A" w:rsidP="00BB5E4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc226637385"/>
+      <w:r>
+        <w:t>Historic performance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="05CB8ACF" w14:textId="49F5F265" w:rsidR="004D0FA3" w:rsidRDefault="003A2FA1" w:rsidP="00BB5E4A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5750">
+        <w:t>etail any historical performance</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0FA3">
+        <w:t xml:space="preserve"> of the business</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2701">
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E067DBE" w14:textId="4BB72A1F" w:rsidR="00607B40" w:rsidRDefault="003A2FA1" w:rsidP="00607B40">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0FA3">
+        <w:t>etail</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5750">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0FA3">
+        <w:t>the performance of any</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5750">
+        <w:t xml:space="preserve"> business</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0FA3">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5750">
+        <w:t xml:space="preserve"> is to be transferred to the new entity</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2701">
+        <w:t xml:space="preserve"> (if available)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0AE453" w14:textId="56DFD3E0" w:rsidR="00CF7FA9" w:rsidRDefault="00535644" w:rsidP="00CF7FA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc226637386"/>
+      <w:r>
+        <w:t xml:space="preserve">Provision of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5E4A">
+        <w:t>Capital</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="25FABCD3" w14:textId="05F2AC3F" w:rsidR="005605B5" w:rsidRDefault="005605B5" w:rsidP="005605B5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please identify the source of Funds at Lloyd’s (“FaL”), by Member, to support the gross ECA for the 202[4] SBF of Syndicate [xx] and specify the following</w:t>
+      </w:r>
+      <w:r w:rsidR="007312A2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C567F5" w14:textId="77777777" w:rsidR="007312A2" w:rsidRDefault="005605B5" w:rsidP="007312A2">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Commission expenses</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20C8420F" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
+        <w:t>The nature of the relationship, if any, with the Managing Agent or other existing Members of the Syndicate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FAE764" w14:textId="78D31479" w:rsidR="005605B5" w:rsidRDefault="005605B5" w:rsidP="007312A2">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Technical results</w:t>
-[...180 lines deleted...]
-    <w:p w14:paraId="53AFEAF6" w14:textId="1AAEAF54" w:rsidR="00091932" w:rsidRPr="00530215" w:rsidRDefault="00091932" w:rsidP="00530215">
+        <w:t>Whether the capital is either (i) a continuation/renewal of an existing investment or (ii) a new participation on the Syndicate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8BAED0" w14:textId="77777777" w:rsidR="005605B5" w:rsidRDefault="005605B5" w:rsidP="005605B5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For all new participations/capital sources, please select one of the following current statuses for the proposed investment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219B4911" w14:textId="77777777" w:rsidR="002031FC" w:rsidRDefault="005605B5" w:rsidP="002031FC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002031FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Funds already deposited</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the Lloyd’s Deposit Trust Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513FB1FC" w14:textId="77777777" w:rsidR="002031FC" w:rsidRDefault="005605B5" w:rsidP="002031FC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002031FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Unconditional commitment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, in writing, subject to SBF approval and completion of KYC diligence, with a proven source of funds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26394ADB" w14:textId="77777777" w:rsidR="002031FC" w:rsidRDefault="005605B5" w:rsidP="002031FC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002031FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conditional commitment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, in writing, subject to SBF approval and completion of KYC diligence, with a proven source of funds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDEEE67" w14:textId="77777777" w:rsidR="002031FC" w:rsidRDefault="005605B5" w:rsidP="002031FC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002031FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indication of interest</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, in writing, but without any firm commitment to invest, with a proven source of funds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF56134" w14:textId="077B4A52" w:rsidR="005605B5" w:rsidRDefault="005605B5" w:rsidP="002031FC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002031FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Still marketing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to prospective investors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9EBBD1" w14:textId="4036F72A" w:rsidR="005605B5" w:rsidRDefault="005605B5" w:rsidP="005605B5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please confirm the name of the financial advisor appointed to assist with the proposed new capital raise.  What is their confidence level in securing the targeted source of new capital?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7798160B" w14:textId="59116E16" w:rsidR="005605B5" w:rsidRDefault="005605B5" w:rsidP="005605B5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please outline your contingency plans should the proposed new capital not come to fruition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B074023" w14:textId="77777777" w:rsidR="00517642" w:rsidRDefault="00517642" w:rsidP="00517642">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="7D86E1FA" w14:textId="77777777" w:rsidR="00091932" w:rsidRPr="00530215" w:rsidRDefault="00091932" w:rsidP="00530215">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAB5547" w14:textId="10D4D693" w:rsidR="00517642" w:rsidRPr="00517642" w:rsidRDefault="00517642" w:rsidP="00517642">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Length suggestion – Half a page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAA5673" w14:textId="753BAD8C" w:rsidR="00BB5E4A" w:rsidRDefault="007B2D66" w:rsidP="00BB5E4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc226637387"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ownership</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5E4A">
+        <w:t>, Organisational structure charts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="79F1B798" w14:textId="5C59C7A1" w:rsidR="007B2D66" w:rsidRDefault="00063B23" w:rsidP="00FB6EEA">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detail information on the owners</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5E4A">
+        <w:t xml:space="preserve"> of the entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419D3CA4" w14:textId="619D841F" w:rsidR="00063B23" w:rsidRDefault="5D5F92BE" w:rsidP="00063B23">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="41583CF3">
+        <w:t>hart</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5E4A">
+        <w:t xml:space="preserve"> of the organisational structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC4764D" w14:textId="74861CB1" w:rsidR="00BB5E4A" w:rsidRDefault="032C76C2" w:rsidP="00063B23">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="33FAA94F">
+        <w:t>nformation</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5E41">
+        <w:t xml:space="preserve"> on who the d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D405BC">
+        <w:t>ecision</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5E41">
+        <w:t xml:space="preserve"> makers are</w:t>
+      </w:r>
+      <w:r w:rsidR="00D405BC">
+        <w:t xml:space="preserve"> within the organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145F1EED" w14:textId="2FE59DB1" w:rsidR="00063B23" w:rsidRDefault="00063B23" w:rsidP="00063B23">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc226637388"/>
+      <w:r>
+        <w:t>Corporate governance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34344CE2" w14:textId="44A7386F" w:rsidR="00D67B64" w:rsidRDefault="001001BD" w:rsidP="00063B23">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64" w:rsidRPr="00D67B64">
+        <w:t>governance structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EA451A" w14:textId="28C2C34F" w:rsidR="00D67B64" w:rsidRPr="00783B5A" w:rsidRDefault="001001BD" w:rsidP="00783B5A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0FA3">
+        <w:t>the d</w:t>
+      </w:r>
+      <w:r w:rsidR="00063B23">
+        <w:t>istribution of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> duties</w:t>
+      </w:r>
+      <w:r w:rsidR="00063B23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64" w:rsidRPr="00D67B64">
+        <w:t>&amp; responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00783B5A">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64" w:rsidRPr="00783B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Between in</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64" w:rsidRPr="00783B5A">
+        <w:t xml:space="preserve">house, applicant group, third party managing agent and outsource arrangements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1720DD64" w14:textId="0CDCC773" w:rsidR="00D67B64" w:rsidRPr="00783B5A" w:rsidRDefault="001001BD" w:rsidP="00783B5A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0246">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> decision-making committees</w:t>
+      </w:r>
+      <w:r w:rsidR="00783B5A">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8" w:rsidRPr="00783B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64" w:rsidRPr="00783B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UW</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64" w:rsidRPr="00783B5A">
+        <w:t xml:space="preserve"> committee, Risk, Reserving, Investment, Remuneration, Capital, Audit in line with solvency ii requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB67A0D" w14:textId="25752994" w:rsidR="008912E2" w:rsidRDefault="008912E2" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC8D8FA" w14:textId="68644B16" w:rsidR="008912E2" w:rsidRDefault="00C35BF8" w:rsidP="008912E2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lloyd’s</w:t>
+      </w:r>
+      <w:r w:rsidR="008912E2" w:rsidRPr="008912E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be able to establish that the company has balanced operational management with adequate</w:t>
+      </w:r>
+      <w:r w:rsidR="008912E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processes, allocation of duties, authority, oversight, incentives and</w:t>
+      </w:r>
+      <w:r w:rsidR="008912E2" w:rsidRPr="008912E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> checks and balances</w:t>
+      </w:r>
+      <w:r w:rsidR="008912E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in place</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4936">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004D98C2" w14:textId="77777777" w:rsidR="00517642" w:rsidRPr="00517642" w:rsidRDefault="00517642" w:rsidP="00517642">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Length suggestion – Half a page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8A1281" w14:textId="77777777" w:rsidR="00517642" w:rsidRDefault="00517642" w:rsidP="008912E2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D50E7EF" w14:textId="77777777" w:rsidR="00102612" w:rsidRDefault="00102612" w:rsidP="00102612">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc226637389"/>
+      <w:r>
+        <w:t>Product Governance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="1050C7B4" w14:textId="6A3295AF" w:rsidR="00102612" w:rsidRDefault="001001BD" w:rsidP="00102612">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Summarise</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67B64">
+        <w:t xml:space="preserve"> your product governance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C713D6" w14:textId="69AF994C" w:rsidR="00102612" w:rsidRDefault="00102612" w:rsidP="00102612">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="1ED5D18F" w14:textId="77777777" w:rsidR="00091932" w:rsidRPr="00530215" w:rsidRDefault="00091932" w:rsidP="00530215">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D8E74E" w14:textId="32AA72BB" w:rsidR="006A7BE9" w:rsidRDefault="00102612" w:rsidP="006A7BE9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Sub-Bullets"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102612">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Manufacturers shall ensure p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>roducts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102612">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and maintained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102612">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by people with the necessary skills, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8" w:rsidRPr="00102612">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>knowledge,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102612">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and expertise.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915A79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bjectives and benefits for </w:t>
+      </w:r>
+      <w:r w:rsidR="00915A79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>target market</w:t>
+      </w:r>
+      <w:r w:rsidR="00915A79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be clearly ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00121288">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>plained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410A7949" w14:textId="7A0CA8BB" w:rsidR="006A7BE9" w:rsidRPr="006A7BE9" w:rsidRDefault="006A7BE9" w:rsidP="006A7BE9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="357" w:hanging="357"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="70B97273" w14:textId="77777777" w:rsidR="00C365D9" w:rsidRDefault="00C365D9" w:rsidP="00C365D9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length suggestion – </w:t>
+      </w:r>
+      <w:r w:rsidR="000264DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>alf a page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554E1916" w14:textId="77777777" w:rsidR="006A7BE9" w:rsidRDefault="006A7BE9" w:rsidP="00102612">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1568944D" w14:textId="706B0956" w:rsidR="00C365D9" w:rsidRPr="00324B03" w:rsidRDefault="00C365D9" w:rsidP="00C365D9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC29942" w14:textId="3DCDFF14" w:rsidR="00D67B64" w:rsidRDefault="00D67B64" w:rsidP="00D67B64">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc226637390"/>
+      <w:r>
+        <w:t>Risk and Mitigations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="6B3E98B9" w14:textId="618FEA49" w:rsidR="00102612" w:rsidRPr="00783B5A" w:rsidRDefault="00D67B64" w:rsidP="00175D35">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Detail risks &amp; mitigations to executing the business plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00783B5A">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35BF8" w:rsidRPr="00783B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="008268B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>inaccurate forecasts, early losses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CB8A37" w14:textId="45822CEF" w:rsidR="003A2FA1" w:rsidRDefault="003A2FA1" w:rsidP="00D67B64">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="680DFE73" w14:textId="77777777" w:rsidR="00C365D9" w:rsidRPr="00A10C30" w:rsidRDefault="00C365D9" w:rsidP="00C365D9">
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A288FFF" w14:textId="614D2A80" w:rsidR="006A7BE9" w:rsidRDefault="003A2FA1" w:rsidP="006A7BE9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...107 lines deleted...]
-        <w:pStyle w:val="Sub-Bullets"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Showcase understanding of the risks related to executing this business plan, and detail any mitigations that have been put in place</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4936">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36378654" w14:textId="1DE52461" w:rsidR="00234A04" w:rsidRDefault="006A7BE9" w:rsidP="006A7BE9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="357" w:hanging="357"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Sub-Bullets"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length suggestion – </w:t>
+      </w:r>
+      <w:r w:rsidR="000264DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>alf a page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C8795F" w14:textId="02101006" w:rsidR="00234A04" w:rsidRDefault="00234A04" w:rsidP="006A7BE9">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="357" w:hanging="357"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Sub-Bullets"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7D6E9B" w14:textId="227BA1A8" w:rsidR="00234A04" w:rsidRDefault="00480ED1" w:rsidP="00234A04">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc226637391"/>
+      <w:r>
+        <w:t>Culture</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="0111A10E" w14:textId="5A0F2088" w:rsidR="00234A04" w:rsidRPr="009235D7" w:rsidRDefault="009235D7" w:rsidP="009235D7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009235D7">
+        <w:t>Detail your company’s strategy and approach to culture, including diversity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E729017" w14:textId="6384442C" w:rsidR="000C46AD" w:rsidRPr="000137BC" w:rsidRDefault="009235D7" w:rsidP="000C46AD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009235D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Showcase how culture, leadership behaviours and diversity considerations are embedded within the organisation’s governance and operating model</w:t>
+      </w:r>
+      <w:r w:rsidR="00365D5B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00234A04">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length suggestion – </w:t>
+      </w:r>
+      <w:r w:rsidR="00365D5B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Half a page</w:t>
+      </w:r>
+      <w:r w:rsidR="00234A04">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000137BC">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FF28A3" w14:textId="60B66F67" w:rsidR="000137BC" w:rsidRDefault="000137BC" w:rsidP="000137BC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc226637392"/>
+      <w:r>
+        <w:t>Sustainability</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A7C686" w14:textId="015AB3C1" w:rsidR="00682E5F" w:rsidRPr="009235D7" w:rsidRDefault="00682E5F" w:rsidP="00682E5F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009235D7">
+        <w:t xml:space="preserve">Detail your company’s strategy and approach to </w:t>
+      </w:r>
+      <w:r w:rsidR="00751AD0">
+        <w:t>sustainability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2138BB05" w14:textId="34B6D8B3" w:rsidR="000137BC" w:rsidRPr="00E937A5" w:rsidRDefault="00682E5F" w:rsidP="00E937A5">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009235D7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Showcase the company’s approach to sustainability, highlighting how environmental considerations are reflected in the business and its operations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Length suggestion – Half a page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4B5FE7" w14:textId="5F7118A0" w:rsidR="003F7726" w:rsidRPr="00055A9A" w:rsidRDefault="003F7726" w:rsidP="003F7726">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc226637393"/>
+      <w:r>
+        <w:t>Additional information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="706F3590" w14:textId="77777777" w:rsidR="00F9341D" w:rsidRDefault="00F9341D" w:rsidP="00F9341D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Please outline any other information that you would like to highlight that could be relevant to our review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003DC66B" w14:textId="77777777" w:rsidR="006A7BE9" w:rsidRPr="00F9341D" w:rsidRDefault="006A7BE9" w:rsidP="003A2FA1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="357" w:hanging="357"/>
-[...1180 lines deleted...]
-    <w:p w14:paraId="3ECCB54A" w14:textId="77777777" w:rsidR="00102612" w:rsidRDefault="00102612">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F32DDBE" w14:textId="77777777" w:rsidR="00102612" w:rsidRDefault="00102612">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2EFC520F" w14:textId="61054CEF" w:rsidR="00D5469F" w:rsidRDefault="00102612">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39979410" w14:textId="77777777" w:rsidR="00102612" w:rsidRDefault="00102612" w:rsidP="00102612">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc226637394"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="3ECCB54A" w14:textId="77777777" w:rsidR="00102612" w:rsidRDefault="00102612">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="088B9893" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFC520F" w14:textId="7394179A" w:rsidR="00D5469F" w:rsidRDefault="00102612">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-    <w:p w14:paraId="3B38B6BF" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F">
+      <w:r>
+        <w:t>We have written this document to provide you with some general information. To the best of our knowledge, this information is correct at the date of publishing, but it may change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088B9893" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="76D2122F" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc226637395"/>
+      <w:r>
+        <w:t>Regulatory Disclaimer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B38B6BF" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5897"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="38F6E935" w14:textId="628F94E0" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
       </w:pPr>
       <w:r>
         <w:t>We do not intend the information and services in this Guid</w:t>
       </w:r>
       <w:r w:rsidR="00D5469F">
         <w:t>ance</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to be distributed to, or used by, any person or entity in any jurisdiction or country where this would be against laws or regulations. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Guide is not an offer of information, products or services to US persons or in the United States, or in any other jurisdictions where such an offer may be against the law. </w:t>
+        <w:t xml:space="preserve"> to be distributed to, or used by, any person or entity in any jurisdiction or country where this would be against laws or regulations. In particular, this Guide is not an offer of information, products or services to US persons or in the United States, or in any other jurisdictions where such an offer may be against the law. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4CE1DF" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A2D8889" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This Guide is not a prospectus or invitation soliciting capital, Lloyd’s membership or participation on any Lloyd’s syndicate. It is not an offer to sell securities or insurance, a solicitation of an offer to buy securities or insurance, or a distribution of securities to US persons or in the United States, or in any other jurisdiction where this is against the law. Those persons should make sure they follow any applicable legal requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAC8201" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6966D417" w14:textId="13B54D2E" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
+    <w:p w14:paraId="6966D417" w14:textId="4B14BEC7" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>This Guid</w:t>
       </w:r>
       <w:r w:rsidR="00D5469F">
         <w:t>ance</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> provides information on Lloyd’s and </w:t>
-[...23 lines deleted...]
-        <w:t>remains with the PRA &amp; FCA under the Financial Services and Markets Act 2000.</w:t>
+        <w:t xml:space="preserve"> provides information on Lloyd’s and how to get authorisation to form a new underwriting business here. It does not describe every aspect of how Lloyd’s makes decisions about applications. Lloyd’s will consider all applications on their own merits. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E35A50" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67B927F3" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00102612">
         <w:t xml:space="preserve">either the Society of Lloyd’s, the Council, any other Committee or Board constituted by the Society of Lloyd’s or the Council, nor any of their respective members, officers and advisors, accepts any responsibility or liability for any loss to any person who acts or does not act as a result of any statement, fact, figure or expression of belief in this Guide. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453E7855" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F490145" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before you apply, you should make sure you understand Lloyd’s, and the implications of participating in the Lloyd’s market. You should understand that risk is the nature of insurance business and is inherent in the business underwritten at Lloyd’s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC2952C" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20205F80" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc213853285"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc215216195"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc226637396"/>
       <w:r>
         <w:t>Confidentiality and Copyright</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367A85CA" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53250A41" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This Guide is confidential and should only be used within organisations that we provide it to. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621195DF" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="268FC9A5" w14:textId="2877C9C9" w:rsidR="00D67B64" w:rsidRDefault="00102612" w:rsidP="00D5469F">
+    <w:p w14:paraId="268FC9A5" w14:textId="128FE81D" w:rsidR="00D67B64" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Copyright notice © Lloyd’s </w:t>
       </w:r>
       <w:r w:rsidR="00845C9F">
-        <w:t>202</w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidR="003E2658">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>All rights reserved. Except as provided above, no part of this Guide may be copied or reproduced in any material form, including being stored in any medium by electronic means, photocopying, recording or otherwise, or transmitted in any form by any means, whether electronic, mechanical or otherwise, without the written permission of Lloyd’s.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A4390" w14:textId="77777777" w:rsidR="00D67B64" w:rsidRDefault="00D67B64" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B3A442E" w14:textId="31FCB14C" w:rsidR="003C5324" w:rsidRDefault="003C5324" w:rsidP="00175D35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003C5324" w:rsidSect="00BF361A">
-      <w:footerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1474" w:right="1021" w:bottom="1361" w:left="1588" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="787448F1" w14:textId="77777777" w:rsidR="00813D9E" w:rsidRDefault="00813D9E">
+    <w:p w14:paraId="2A2C6CB5" w14:textId="77777777" w:rsidR="001D5DBD" w:rsidRDefault="001D5DBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69F7B7F7" w14:textId="77777777" w:rsidR="00813D9E" w:rsidRDefault="00813D9E">
+    <w:p w14:paraId="61C93615" w14:textId="77777777" w:rsidR="001D5DBD" w:rsidRDefault="001D5DBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="053121FA" w14:textId="77777777" w:rsidR="00813D9E" w:rsidRDefault="00813D9E">
+    <w:p w14:paraId="6FF7BB5D" w14:textId="77777777" w:rsidR="001D5DBD" w:rsidRDefault="001D5DBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Sansa Lloyds">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000023" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{EBF89E15-3F13-4904-A173-F44FC9EC0E3D}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5EDD18DD-5DE8-43CA-86FC-163D67101805}"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{DA74C5F7-92C8-4766-9D58-8429AC68EAF4}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{FD014FD9-9D53-4BAB-8678-13A203C44A2D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A49A594" w14:textId="1923519E" w:rsidR="00D07921" w:rsidRDefault="00D07921">
+  <w:p w14:paraId="3B7414F5" w14:textId="6381D6C1" w:rsidR="00583803" w:rsidRDefault="007F4607">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AFEEA0B" wp14:editId="43DF61ED">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0718A560" wp14:editId="22D9DEDA">
+              <wp:simplePos x="1009015" y="10008235"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1364615" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:extent cx="1355090" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1809612028" name="Text Box 5" descr="Classification: Confidential">
+              <wp:docPr id="1087711398" name="Text Box 2" descr="Classification: Unclassified">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1364615" cy="345440"/>
+                        <a:ext cx="1355090" cy="345440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55B9CCF5" w14:textId="53F8A93F" w:rsidR="00D07921" w:rsidRPr="00D07921" w:rsidRDefault="00D07921" w:rsidP="00D07921">
+                        <w:p w14:paraId="5737C6B0" w14:textId="11CE29CD" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D07921">
+                          <w:r w:rsidRPr="007F4607">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>Classification: Confidential</w:t>
+                            <w:t>Classification: Unclassified</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7AFEEA0B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0718A560" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Confidential" style="position:absolute;margin-left:0;margin-top:0;width:107.45pt;height:27.2pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxeJRTCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0SbAacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFuoAZVCUcwifFFa0tah2CLLPO8Fpr5CVhh0CnBaRbw1x2yyrEW&#10;s2uV3eT5ImvBVdYBF96j9bF30lXKL6Xg4VlKLwJRJcXeQjpdOvfxzFZLVhwcs3XDhzbYP3ShWWOw&#10;6CXVIwuMHF3zRyrdcAceZJhw0BlI2XCRZsBppvm7aXY1syLNguR4e6HJ/7+0/Om0sy+OhO4LdLjA&#10;SEhrfeHRGOfppNPxi50S9COF5wttoguEx0u3i9liOqeEo+92Np/NEq/Z9bZ1PnwVoEkEJXW4lsQW&#10;O219wIoYOobEYgY2jVJpNcr8ZsDAaMmuLUYUun039L2H6ozjOOg37S3fNFhzy3x4YQ5XixOgXMMz&#10;HlJBW1IYECU1uB9/s8d4ZBy9lLQolZIa1DIl6pvBTURVjcCNYJ/A9C6f5+g3R/0AKMApvgXLE0Sr&#10;C2qE0oF+QyGvYyF0McOxXEn3I3wIvWbxIXCxXqcgFJBlYWt2lsfUkadI4mv3xpwdmA64oycYdcSK&#10;d4T3sfGmt+tjQNrTNiKnPZED1Si+tKThoUR1//qfoq7PefUTAAD//wMAUEsDBBQABgAIAAAAIQDy&#10;hF+03AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLquTFCaTtOknYaQ&#10;9nHhliVeW2icqkm37t9juLCLJet99fhxsRhdK87Yh8aTgukkAYFkvG2oUnDYr59eQISoyerWEyq4&#10;YoBFeX9X6Nz6C23xvIuVYAiFXCuoY+xyKYOp0ekw8R0SZyffOx157Stpe31huGtlmiRz6XRDfKHW&#10;Ha5qNN+7wSl43sb34YP2s88xvX5tupWZnTZGqceHcfkGIuIY/8vwq8/qULLT0Q9kg2gV8CPxb3KW&#10;TrNXEEcGZxnIspC38uUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHF4lFMLAgAAFgQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPKEX7TcAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Unclassified" style="position:absolute;margin-left:0;margin-top:0;width:106.7pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdGUdHCgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0ybAacYqsRYYB&#10;QVsgHXpWZCk2YIkCpcTOfv0oxW66bqdhF5kmKX6897S47U3Ljgp9A7bk00nOmbISqsbuS/7jef3p&#10;C2c+CFuJFqwq+Ul5frv8+GHRuUJdQQ1tpZBREeuLzpW8DsEVWeZlrYzwE3DKUlADGhHoF/dZhaKj&#10;6qbNrvL8c9YBVg5BKu/Je38O8mWqr7WS4VFrrwJrS06zhXRiOnfxzJYLUexRuLqRwxjiH6YworHU&#10;9LXUvQiCHbD5o5RpJIIHHSYSTAZaN1KlHWibaf5um20tnEq7EDjevcLk/19Z+XDcuidkof8KPREY&#10;AemcLzw54z69RhO/NCmjOEF4eoVN9YHJeOl6Ps9vKCQpdj2bz2YJ1+xy26EP3xQYFo2SI9GS0BLH&#10;jQ/UkVLHlNjMwrpp20RNa39zUGL0ZJcRoxX6XT/MvYPqROsgnJn2Tq4b6rkRPjwJJGppTJJreKRD&#10;t9CVHAaLsxrw59/8MZ8QpyhnHUml5Ja0zFn73RITUVWjgaOxS8b0Jp/nFLcHcwckwCm9BSeTSV4M&#10;7WhqBPNCQl7FRhQSVlK7ku9G8y6cNUsPQarVKiWRgJwIG7t1MpaOOEUQn/sXgW5AOhBHDzDqSBTv&#10;AD/nxpverQ6BYE9sREzPQA5Qk/gSScNDiep++5+yLs95+QsAAP//AwBQSwMEFAAGAAgAAAAhAC/R&#10;GX3bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAMhu+DvoNRYbfVaZKNkcUppdBTx6Dt&#10;Lru5tppki+UQO2369tN22S4C8f98+lSuJteJCw6h9aRguUhAIBlvW6oVvB+3D88gQtRkdecJFdww&#10;wKqa3ZW6sP5Ke7wcYi0YQqHQCpoY+0LKYBp0Oix8j8TZ2Q9OR16HWtpBXxnuOpkmyZN0uiW+0Oge&#10;Nw2ar8PoFDzu4+v4RsfsY0pvn7t+Y7Lzzih1P5/WLyAiTvGvDD/6rA4VO538SDaITgE/En8nZ+ky&#10;y0GcGJznIKtS/pevvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdGUdHCgIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv0Rl92wAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="55B9CCF5" w14:textId="53F8A93F" w:rsidR="00D07921" w:rsidRPr="00D07921" w:rsidRDefault="00D07921" w:rsidP="00D07921">
+                  <w:p w14:paraId="5737C6B0" w14:textId="11CE29CD" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D07921">
+                    <w:r w:rsidRPr="007F4607">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>Classification: Confidential</w:t>
+                      <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CF581D8" w14:textId="0B9ED757" w:rsidR="00D07921" w:rsidRDefault="00D07921">
+  <w:p w14:paraId="21F2511D" w14:textId="113CED1F" w:rsidR="00583803" w:rsidRDefault="007F4607">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67B7EEB5" wp14:editId="27B0465B">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="696179AD" wp14:editId="23BD97BA">
+              <wp:simplePos x="1009650" y="10007600"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1364615" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:extent cx="1355090" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="288526630" name="Text Box 6" descr="Classification: Confidential">
+              <wp:docPr id="951669699" name="Text Box 3" descr="Classification: Unclassified">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1364615" cy="345440"/>
+                        <a:ext cx="1355090" cy="345440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76EA793E" w14:textId="1C3A3C48" w:rsidR="00D07921" w:rsidRPr="00D07921" w:rsidRDefault="00D07921" w:rsidP="00D07921">
+                        <w:p w14:paraId="3A7A3BAE" w14:textId="7E5051C8" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D07921">
+                          <w:r w:rsidRPr="007F4607">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>Classification: Confidential</w:t>
+                            <w:t>Classification: Unclassified</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="67B7EEB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="696179AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Confidential" style="position:absolute;margin-left:0;margin-top:0;width:107.45pt;height:27.2pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA7wowDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hoAW0RoWKtmCah&#10;thKd+mwcm0RyfNbZkLC/fmdDoOv2NO3F+XJ3vh/ffZ7f9a1hB4W+AVvy8SjnTFkJVWN3Jf/xsvr0&#10;mTMfhK2EAatKflSe3y0+fph3rlA3UIOpFDJKYn3RuZLXIbgiy7ysVSv8CJyy5NSArQj0i7usQtFR&#10;9tZkN3k+yzrAyiFI5T1ZH05Ovkj5tVYyPGntVWCm5NRbSCemcxvPbDEXxQ6Fqxt5bkP8QxetaCwV&#10;vaR6EEGwPTZ/pGobieBBh5GENgOtG6nSDDTNOH83zaYWTqVZiBzvLjT5/5dWPh427hlZ6L9CTwuM&#10;hHTOF56McZ5eYxu/1CkjP1F4vNCm+sBkvHQ7m8zGU84k+W4n08kk8Zpdbzv04ZuClkVQcqS1JLbE&#10;Ye0DVaTQISQWs7BqjEmrMfY3AwVGS3ZtMaLQb3vWVG/a30J1pKkQTgv3Tq4aKr0WPjwLpA3TIKTa&#10;8ESHNtCVHM6Isxrw59/sMZ6IJy9nHSmm5JYkzZn5bmkhUVwDwAFsExh/yac5+e2+vQfS4ZiehJMJ&#10;khWDGaBGaF9Jz8tYiFzCSipX8u0A78NJuvQepFouUxDpyImwthsnY+pIV+TypX8V6M6EB1rVIwxy&#10;EsU73k+x8aZ3y30g9tNSIrUnIs+MkwbTrs7vJYr87X+Kur7qxS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyhF+03AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLquTFCaTtOk&#10;nYaQ9nHhliVeW2icqkm37t9juLCLJet99fhxsRhdK87Yh8aTgukkAYFkvG2oUnDYr59eQISoyerW&#10;Eyq4YoBFeX9X6Nz6C23xvIuVYAiFXCuoY+xyKYOp0ekw8R0SZyffOx157Stpe31huGtlmiRz6XRD&#10;fKHWHa5qNN+7wSl43sb34YP2s88xvX5tupWZnTZGqceHcfkGIuIY/8vwq8/qULLT0Q9kg2gV8CPx&#10;b3KWTrNXEEcGZxnIspC38uUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAADvCjAOAgAA&#10;HQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPKEX7Tc&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Unclassified" style="position:absolute;margin-left:0;margin-top:0;width:106.7pt;height:27.2pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWpZHqDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0ybAacYqsRYYB&#10;QVsgHXpWZCk2YIkCpcTOfv0oJU66tqdhF5kmKX689zS77U3L9gp9A7bk41HOmbISqsZuS/7refnl&#10;G2c+CFuJFqwq+UF5fjv//GnWuUJdQQ1tpZBREeuLzpW8DsEVWeZlrYzwI3DKUlADGhHoF7dZhaKj&#10;6qbNrvL8a9YBVg5BKu/Je38M8nmqr7WS4VFrrwJrS06zhXRiOjfxzOYzUWxRuLqRpzHEP0xhRGOp&#10;6bnUvQiC7bB5V8o0EsGDDiMJJgOtG6nSDrTNOH+zzboWTqVdCBzvzjD5/1dWPuzX7glZ6L9DTwRG&#10;QDrnC0/OuE+v0cQvTcooThAezrCpPjAZL11Pp/kNhSTFrifTySThml1uO/ThhwLDolFyJFoSWmK/&#10;8oE6UuqQEptZWDZtm6hp7V8OSoye7DJitEK/6VlTvRp/A9WBtkI4Eu6dXDbUeiV8eBJIDNO0pNrw&#10;SIduoSs5nCzOasDfH/ljPgFPUc46UkzJLUmas/anJUKiuAYDB2OTjPFNPs0pbnfmDkiHY3oSTiaT&#10;vBjawdQI5oX0vIiNKCSspHYl3wzmXThKl96DVItFSiIdORFWdu1kLB3hilg+9y8C3QnwQFQ9wCAn&#10;UbzB/Zgbb3q32AVCP5ESoT0CeUKcNJi4Or2XKPLX/ynr8qrnfwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AC/RGX3bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAMhu+DvoNRYbfVaZKNkcUppdBT&#10;x6DtLru5tppki+UQO2369tN22S4C8f98+lSuJteJCw6h9aRguUhAIBlvW6oVvB+3D88gQtRkdecJ&#10;FdwwwKqa3ZW6sP5Ke7wcYi0YQqHQCpoY+0LKYBp0Oix8j8TZ2Q9OR16HWtpBXxnuOpkmyZN0uiW+&#10;0OgeNw2ar8PoFDzu4+v4RsfsY0pvn7t+Y7Lzzih1P5/WLyAiTvGvDD/6rA4VO538SDaITgE/En8n&#10;Z+kyy0GcGJznIKtS/pevvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWpZHqDQIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv0Rl92wAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="76EA793E" w14:textId="1C3A3C48" w:rsidR="00D07921" w:rsidRPr="00D07921" w:rsidRDefault="00D07921" w:rsidP="00D07921">
+                  <w:p w14:paraId="3A7A3BAE" w14:textId="7E5051C8" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D07921">
+                    <w:r w:rsidRPr="007F4607">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>Classification: Confidential</w:t>
+                      <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BC1FCA4" w14:textId="6E50AE99" w:rsidR="003A30C5" w:rsidRDefault="00D07921" w:rsidP="003C5324">
+  <w:p w14:paraId="0E8C3A49" w14:textId="70A7CAA3" w:rsidR="00E014D7" w:rsidRDefault="007F4607">
     <w:pPr>
-      <w:ind w:right="46"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="284718B2" wp14:editId="57E5BB40">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7015C4A0" wp14:editId="609471EC">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1364615" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+              <wp:extent cx="1355090" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="737374152" name="Text Box 4" descr="Classification: Confidential">
+              <wp:docPr id="1803703237" name="Text Box 1" descr="Classification: Unclassified">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1364615" cy="345440"/>
+                        <a:ext cx="1355090" cy="345440"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24590269" w14:textId="05BE3264" w:rsidR="00D07921" w:rsidRPr="00D07921" w:rsidRDefault="00D07921" w:rsidP="00D07921">
+                        <w:p w14:paraId="4152B693" w14:textId="1D330D41" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D07921">
+                          <w:r w:rsidRPr="007F4607">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>Classification: Confidential</w:t>
+                            <w:t>Classification: Unclassified</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="284718B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7015C4A0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:107.45pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3Lt12EAIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0iggNaIULFWTJNQ&#10;W4lOfTaOTSI5PutsSNhfv7MhZev2NO3F+XJ3vh/ffV7c9a1hR4W+AVvy8SjnTFkJVWP3Jf/+sv70&#10;mTMfhK2EAatKflKe3y0/flh0rlATqMFUChklsb7oXMnrEFyRZV7WqhV+BE5ZcmrAVgT6xX1Woego&#10;e2uySZ7Psw6wcghSeU/Wh7OTL1N+rZUMT1p7FZgpOfUW0onp3MUzWy5EsUfh6kZe2hD/0EUrGktF&#10;31I9iCDYAZs/UrWNRPCgw0hCm4HWjVRpBppmnL+bZlsLp9IsRI53bzT5/5dWPh637hlZ6L9ATwuM&#10;hHTOF56McZ5eYxu/1CkjP1F4eqNN9YHJeOlmPp2PZ5xJ8t1MZ9Np4jW73nbow1cFLYug5EhrSWyJ&#10;48YHqkihQ0gsZmHdGJNWY+xvBgqMluzaYkSh3/WsqUo+GdrfQXWiqRDOC/dOrhsqvRE+PAukDdMg&#10;pNrwRIc20JUcLoizGvDH3+wxnognL2cdKabkliTNmflmaSFRXAPAAewSGN/ms5z89tDeA+lwTE/C&#10;yQTJisEMUCO0r6TnVSxELmEllSv5boD34Sxdeg9SrVYpiHTkRNjYrZMxdaQrcvnSvwp0F8IDreoR&#10;BjmJ4h3v59h407vVIRD7aSmR2jORF8ZJg2lXl/cSRf7rf4q6vurlTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPKEX7TcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYuq5MUJpO&#10;06SdhpD2ceGWJV5baJyqSbfu32O4sIsl6331+HGxGF0rztiHxpOC6SQBgWS8bahScNivn15AhKjJ&#10;6tYTKrhigEV5f1fo3PoLbfG8i5VgCIVcK6hj7HIpg6nR6TDxHRJnJ987HXntK2l7fWG4a2WaJHPp&#10;dEN8odYdrmo037vBKXjexvfhg/azzzG9fm26lZmdNkapx4dx+QYi4hj/y/Crz+pQstPRD2SDaBXw&#10;I/FvcpZOs1cQRwZnGciykLfy5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAty7ddhAC&#10;AAAdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8oRf&#10;tNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Unclassified" style="position:absolute;margin-left:0;margin-top:0;width:106.7pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhZEasDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igMK0RoWKtmCah&#10;thKd+mwcm0SKfdbZkLC/fmdDoOv2NO3Fudyd78f3fZ7f9aZlB4W+AVvy8SjnTFkJVWN3Jf/xsvr0&#10;hTMfhK1EC1aV/Kg8v1t8/DDvXKEmUENbKWRUxPqicyWvQ3BFlnlZKyP8CJyyFNSARgT6xV1Woeio&#10;ummzSZ5/zjrAyiFI5T15H05Bvkj1tVYyPGntVWBtyWm2kE5M5zae2WIuih0KVzfyPIb4hymMaCw1&#10;vZR6EEGwPTZ/lDKNRPCgw0iCyUDrRqq0A20zzt9ts6mFU2kXAse7C0z+/5WVj4eNe0YW+q/QE4ER&#10;kM75wpMz7tNrNPFLkzKKE4THC2yqD0zGSzezWX5LIUmxm+lsOk24ZtfbDn34psCwaJQciZaEljis&#10;faCOlDqkxGYWVk3bJmpa+5uDEqMnu44YrdBve9ZUJZ8M42+hOtJWCCfCvZOrhlqvhQ/PAolhmpZU&#10;G57o0C10JYezxVkN+PNv/phPwFOUs44UU3JLkuas/W6JkCiuwcDB2CZjfJvPcorbvbkH0uGYnoST&#10;ySQvhnYwNYJ5JT0vYyMKCSupXcm3g3kfTtKl9yDVcpmSSEdOhLXdOBlLR7gili/9q0B3BjwQVY8w&#10;yEkU73A/5cab3i33gdBPpERoT0CeEScNJq7O7yWK/O1/yrq+6sUvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAL9EZfdsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O+g1Fht9Vpko2RxSml&#10;0FPHoO0uu7m2mmSL5RA7bfr203bZLgLx/3z6VK4m14kLDqH1pGC5SEAgGW9bqhW8H7cPzyBC1GR1&#10;5wkV3DDAqprdlbqw/kp7vBxiLRhCodAKmhj7QspgGnQ6LHyPxNnZD05HXoda2kFfGe46mSbJk3S6&#10;Jb7Q6B43DZqvw+gUPO7j6/hGx+xjSm+fu35jsvPOKHU/n9YvICJO8a8MP/qsDhU7nfxINohOAT8S&#10;fydn6TLLQZwYnOcgq1L+l6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOFkRqwPAgAA&#10;HQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/RGX3b&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="24590269" w14:textId="05BE3264" w:rsidR="00D07921" w:rsidRPr="00D07921" w:rsidRDefault="00D07921" w:rsidP="00D07921">
+                  <w:p w14:paraId="4152B693" w14:textId="1D330D41" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D07921">
+                    <w:r w:rsidRPr="007F4607">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>Classification: Confidential</w:t>
+                      <w:t>Classification: Unclassified</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C05E569" w14:textId="78464327" w:rsidR="003A30C5" w:rsidRPr="00E560D7" w:rsidRDefault="009315B6" w:rsidP="003C5324">
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BBC48E4" w14:textId="2A695772" w:rsidR="008268B9" w:rsidRDefault="007F4607">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264C810A" wp14:editId="71F52C5F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1355090" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1293678066" name="Text Box 5" descr="Classification: Unclassified">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1355090" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59A9365B" w14:textId="4B972DEE" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007F4607">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Classification: Unclassified</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264C810A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Classification: Unclassified" style="position:absolute;margin-left:0;margin-top:0;width:106.7pt;height:27.2pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM2/SRDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0ybAacYqsRYYB&#10;QVsgHXpWZCk2YIkCpcTOfv0oJU66tqdhF5kmKX689zS77U3L9gp9A7bk41HOmbISqsZuS/7refnl&#10;G2c+CFuJFqwq+UF5fjv//GnWuUJdQQ1tpZBREeuLzpW8DsEVWeZlrYzwI3DKUlADGhHoF7dZhaKj&#10;6qbNrvL8a9YBVg5BKu/Je38M8nmqr7WS4VFrrwJrS06zhXRiOjfxzOYzUWxRuLqRpzHEP0xhRGOp&#10;6bnUvQiC7bB5V8o0EsGDDiMJJgOtG6nSDrTNOH+zzboWTqVdCBzvzjD5/1dWPuzX7glZ6L9DTwRG&#10;QDrnC0/OuE+v0cQvTcooThAezrCpPjAZL11Pp/kNhSTFrifTySThml1uO/ThhwLDolFyJFoSWmK/&#10;8oE6UuqQEptZWDZtm6hp7V8OSoye7DJitEK/6VlTUfNh/A1UB9oK4Ui4d3LZUOuV8OFJIDFM05Jq&#10;wyMduoWu5HCyOKsBf3/kj/kEPEU560gxJbckac7an5YIieIaDByMTTLGN/k0p7jdmTsgHY7pSTiZ&#10;TPJiaAdTI5gX0vMiNqKQsJLalXwzmHfhKF16D1ItFimJdOREWNm1k7F0hCti+dy/CHQnwANR9QCD&#10;nETxBvdjbrzp3WIXCP1ESoT2COQJcdJg4ur0XqLIX/+nrMurnv8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAv0Rl92wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg76DUWG31WmSjZHFKaXQ&#10;U8eg7S67ubaaZIvlEDtt+vbTdtkuAvH/fPpUribXiQsOofWkYLlIQCAZb1uqFbwftw/PIELUZHXn&#10;CRXcMMCqmt2VurD+Snu8HGItGEKh0AqaGPtCymAadDosfI/E2dkPTkdeh1raQV8Z7jqZJsmTdLol&#10;vtDoHjcNmq/D6BQ87uPr+EbH7GNKb5+7fmOy884odT+f1i8gIk7xrww/+qwOFTud/Eg2iE4BPxJ/&#10;J2fpMstBnBic5yCrUv6Xr74BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjNv0kQ4CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL9EZfdsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="59A9365B" w14:textId="4B972DEE" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F4607">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Classification: Unclassified</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D39833D" w14:textId="49C90614" w:rsidR="008268B9" w:rsidRDefault="007F4607">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FFB03E2" wp14:editId="73F35032">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1355090" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="590342060" name="Text Box 6" descr="Classification: Unclassified">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1355090" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="347D46C7" w14:textId="4510FE69" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007F4607">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Classification: Unclassified</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3FFB03E2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Classification: Unclassified" style="position:absolute;margin-left:0;margin-top:0;width:106.7pt;height:27.2pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCP5+khDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0ybAacYqsRYYB&#10;QVsgHXpWZCk2YIkCpcTOfv0oJU66tqdhF5kmKX689zS77U3L9gp9A7bk41HOmbISqsZuS/7refnl&#10;G2c+CFuJFqwq+UF5fjv//GnWuUJdQQ1tpZBREeuLzpW8DsEVWeZlrYzwI3DKUlADGhHoF7dZhaKj&#10;6qbNrvL8a9YBVg5BKu/Je38M8nmqr7WS4VFrrwJrS06zhXRiOjfxzOYzUWxRuLqRpzHEP0xhRGOp&#10;6bnUvQiC7bB5V8o0EsGDDiMJJgOtG6nSDrTNOH+zzboWTqVdCBzvzjD5/1dWPuzX7glZ6L9DTwRG&#10;QDrnC0/OuE+v0cQvTcooThAezrCpPjAZL11Pp/kNhSTFrifTySThml1uO/ThhwLDolFyJFoSWmK/&#10;8oE6UuqQEptZWDZtm6hp7V8OSoye7DJitEK/6VlTlXwyjL+B6kBbIRwJ904uG2q9Ej48CSSGaVpS&#10;bXikQ7fQlRxOFmc14O+P/DGfgKcoZx0ppuSWJM1Z+9MSIVFcg4GDsUnG+Caf5hS3O3MHpMMxPQkn&#10;k0leDO1gagTzQnpexEYUElZSu5JvBvMuHKVL70GqxSIlkY6cCCu7djKWjnBFLJ/7F4HuBHggqh5g&#10;kJMo3uB+zI03vVvsAqGfSInQHoE8IU4aTFyd3ksU+ev/lHV51fM/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAL9EZfdsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O+g1Fht9Vpko2RxSml&#10;0FPHoO0uu7m2mmSL5RA7bfr203bZLgLx/3z6VK4m14kLDqH1pGC5SEAgGW9bqhW8H7cPzyBC1GR1&#10;5wkV3DDAqprdlbqw/kp7vBxiLRhCodAKmhj7QspgGnQ6LHyPxNnZD05HXoda2kFfGe46mSbJk3S6&#10;Jb7Q6B43DZqvw+gUPO7j6/hGx+xjSm+fu35jsvPOKHU/n9YvICJO8a8MP/qsDhU7nfxINohOAT8S&#10;fydn6TLLQZwYnOcgq1L+l6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI/n6SEPAgAA&#10;HQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/RGX3b&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="347D46C7" w14:textId="4510FE69" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F4607">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Classification: Unclassified</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BC1FCA4" w14:textId="31254653" w:rsidR="003A30C5" w:rsidRDefault="007F4607" w:rsidP="003C5324">
+    <w:pPr>
+      <w:ind w:right="46"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E07A8B4" wp14:editId="02F56100">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1355090" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1976007002" name="Text Box 4" descr="Classification: Unclassified">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1355090" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="592027C2" w14:textId="41A219F0" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007F4607">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Classification: Unclassified</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7E07A8B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="Classification: Unclassified" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:106.7pt;height:27.2pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiWFscDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y0ybAacYqsRYYB&#10;QVsgHXpWZCk2YIkCpcTOfv0oJU66tqdhF5kmKX689zS77U3L9gp9A7bk41HOmbISqsZuS/7refnl&#10;G2c+CFuJFqwq+UF5fjv//GnWuUJdQQ1tpZBREeuLzpW8DsEVWeZlrYzwI3DKUlADGhHoF7dZhaKj&#10;6qbNrvL8a9YBVg5BKu/Je38M8nmqr7WS4VFrrwJrS06zhXRiOjfxzOYzUWxRuLqRpzHEP0xhRGOp&#10;6bnUvQiC7bB5V8o0EsGDDiMJJgOtG6nSDrTNOH+zzboWTqVdCBzvzjD5/1dWPuzX7glZ6L9DTwRG&#10;QDrnC0/OuE+v0cQvTcooThAezrCpPjAZL11Pp/kNhSTFrifTySThml1uO/ThhwLDolFyJFoSWmK/&#10;8oE6UuqQEptZWDZtm6hp7V8OSoye7DJitEK/6VlTlXw6jL+B6kBbIRwJ904uG2q9Ej48CSSGaVpS&#10;bXikQ7fQlRxOFmc14O+P/DGfgKcoZx0ppuSWJM1Z+9MSIVFcg4GDsUnG+Caf5hS3O3MHpMMxPQkn&#10;k0leDO1gagTzQnpexEYUElZSu5JvBvMuHKVL70GqxSIlkY6cCCu7djKWjnBFLJ/7F4HuBHggqh5g&#10;kJMo3uB+zI03vVvsAqGfSInQHoE8IU4aTFyd3ksU+ev/lHV51fM/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAL9EZfdsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMAyG74O+g1Fht9Vpko2RxSml&#10;0FPHoO0uu7m2mmSL5RA7bfr203bZLgLx/3z6VK4m14kLDqH1pGC5SEAgGW9bqhW8H7cPzyBC1GR1&#10;5wkV3DDAqprdlbqw/kp7vBxiLRhCodAKmhj7QspgGnQ6LHyPxNnZD05HXoda2kFfGe46mSbJk3S6&#10;Jb7Q6B43DZqvw+gUPO7j6/hGx+xjSm+fu35jsvPOKHU/n9YvICJO8a8MP/qsDhU7nfxINohOAT8S&#10;fydn6TLLQZwYnOcgq1L+l6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOJYWxwPAgAA&#10;HQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/RGX3b&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="592027C2" w14:textId="41A219F0" w:rsidR="007F4607" w:rsidRPr="007F4607" w:rsidRDefault="007F4607" w:rsidP="007F4607">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F4607">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Classification: Unclassified</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4C05E569" w14:textId="77777777" w:rsidR="003A30C5" w:rsidRPr="00E560D7" w:rsidRDefault="009315B6" w:rsidP="003C5324">
     <w:pPr>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>REF  class2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0013651E">
+    <w:r w:rsidR="003862C0" w:rsidRPr="008E03C9">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Error! Reference source not found.</w:t>
+      <w:t xml:space="preserve">   Security unclassified </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="193ED213" w14:textId="0A077C4C" w:rsidR="003A30C5" w:rsidRPr="008C1955" w:rsidRDefault="003A30C5" w:rsidP="003C5324">
+  <w:p w14:paraId="193ED213" w14:textId="77777777" w:rsidR="003A30C5" w:rsidRPr="008C1955" w:rsidRDefault="003A30C5" w:rsidP="003C5324">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:right="46"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME  \* Lower  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0013651E">
+    <w:r w:rsidR="003862C0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>lloyd's business opportunities submission narrative submission template_new</w:t>
+      <w:t>document6</w:t>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="282140AB" w14:textId="77777777" w:rsidR="00813D9E" w:rsidRDefault="00813D9E">
+    <w:p w14:paraId="5AB640A8" w14:textId="77777777" w:rsidR="001D5DBD" w:rsidRDefault="001D5DBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B439222" w14:textId="77777777" w:rsidR="00813D9E" w:rsidRDefault="00813D9E">
+    <w:p w14:paraId="2351A9A7" w14:textId="77777777" w:rsidR="001D5DBD" w:rsidRDefault="001D5DBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="375EE74E" w14:textId="77777777" w:rsidR="00813D9E" w:rsidRDefault="00813D9E">
+    <w:p w14:paraId="2E035794" w14:textId="77777777" w:rsidR="001D5DBD" w:rsidRDefault="001D5DBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66B7E926" w14:textId="77777777" w:rsidR="00E014D7" w:rsidRDefault="00E014D7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7955F46D" w14:textId="77777777" w:rsidR="00E014D7" w:rsidRDefault="00E014D7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11D90444" w14:textId="77777777" w:rsidR="00E014D7" w:rsidRDefault="00E014D7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AF81725" w14:textId="77777777" w:rsidR="003A30C5" w:rsidRPr="005A6D0B" w:rsidRDefault="003A30C5" w:rsidP="00F35772">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
@@ -7277,51 +6607,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A9C9FEA" w14:textId="77777777" w:rsidR="003A30C5" w:rsidRPr="005A6D0B" w:rsidRDefault="003A30C5" w:rsidP="005A6D0B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F50EB84C"/>
+    <w:tmpl w:val="8C30A48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07020078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C1A0890"/>
     <w:lvl w:ilvl="0" w:tplc="10BC47DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -7645,90 +6975,85 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17596C47"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8F6E0C24"/>
+    <w:tmpl w:val="A55C6B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
+        <w:rFonts w:ascii="Sansa Lloyds" w:hAnsi="Sansa Lloyds" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
-        <w:color w:val="auto"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -8025,65 +7350,65 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D4602F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6EA76B4"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="9C16749E"/>
+    <w:lvl w:ilvl="0" w:tplc="D7904CC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Sub-Bullets"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:textFill>
           <w14:noFill/>
         </w14:textFill>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8176,163 +7501,50 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A435C3F"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B9A5156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3989498"/>
     <w:lvl w:ilvl="0" w:tplc="6C86A80E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberList"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -8409,51 +7621,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF0522E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EDA061A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8522,164 +7734,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A420741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9E2F37A"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8721,51 +7820,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="574C5854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A97A29DC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8834,51 +7933,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ABF207E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D24A0272"/>
     <w:lvl w:ilvl="0" w:tplc="04BE2B48">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="LetterList"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -8955,51 +8054,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AC630D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65B8BD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1215"/>
         </w:tabs>
         <w:ind w:left="-1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-495"/>
         </w:tabs>
         <w:ind w:left="-495" w:hanging="360"/>
@@ -9068,51 +8167,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3825"/>
         </w:tabs>
         <w:ind w:left="3825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4545"/>
         </w:tabs>
         <w:ind w:left="4545" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623E1DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6381088"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9181,1440 +8280,689 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...322 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="722338153">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="571819607">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1058554709">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1982226618">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="127287847">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1965961490">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1376542498">
+  <w:num w:numId="7" w16cid:durableId="540216089">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1376542498">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="903485378">
+  <w:num w:numId="9" w16cid:durableId="160118768">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="398132713">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="245112449">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1681934603">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="903485378">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1963151768">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="14" w16cid:durableId="1963151768">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1116024720">
+  <w:num w:numId="15" w16cid:durableId="1116024720">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="559946554">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1751194613">
-[...5 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1965774391">
+  <w:num w:numId="17" w16cid:durableId="143813634">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1505391978">
+  <w:num w:numId="18" w16cid:durableId="707412157">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1232733576">
-[...29 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#abda96,#0c6,#99f,#0c0,#0c9,#6bbd46,#c41200,#ffc400"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003862C0"/>
-    <w:rsid w:val="000028B1"/>
     <w:rsid w:val="000054BF"/>
-    <w:rsid w:val="00007EDF"/>
     <w:rsid w:val="00011B08"/>
-    <w:rsid w:val="00013E26"/>
+    <w:rsid w:val="000137BC"/>
     <w:rsid w:val="0001404B"/>
-    <w:rsid w:val="00016436"/>
     <w:rsid w:val="0001720D"/>
-    <w:rsid w:val="00021821"/>
     <w:rsid w:val="00021C9C"/>
     <w:rsid w:val="00023456"/>
     <w:rsid w:val="00023B3C"/>
-    <w:rsid w:val="000248E9"/>
     <w:rsid w:val="000264DD"/>
     <w:rsid w:val="00026D4B"/>
-    <w:rsid w:val="00027335"/>
     <w:rsid w:val="000341C6"/>
     <w:rsid w:val="00036347"/>
     <w:rsid w:val="00045CA8"/>
-    <w:rsid w:val="000512DC"/>
-    <w:rsid w:val="000544D0"/>
     <w:rsid w:val="00054C5F"/>
     <w:rsid w:val="00063B23"/>
-    <w:rsid w:val="00064CA0"/>
     <w:rsid w:val="00065560"/>
-    <w:rsid w:val="0007009D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00091932"/>
     <w:rsid w:val="000A153C"/>
-    <w:rsid w:val="000A6C2F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B41DF"/>
     <w:rsid w:val="000B44F4"/>
     <w:rsid w:val="000B71CD"/>
+    <w:rsid w:val="000C46AD"/>
     <w:rsid w:val="000C4962"/>
-    <w:rsid w:val="000D09DD"/>
-    <w:rsid w:val="000D3BAA"/>
     <w:rsid w:val="000D79FB"/>
-    <w:rsid w:val="000E0BE1"/>
+    <w:rsid w:val="000E1DF6"/>
     <w:rsid w:val="000E45B9"/>
     <w:rsid w:val="000F0E52"/>
     <w:rsid w:val="000F18AC"/>
     <w:rsid w:val="000F1B39"/>
     <w:rsid w:val="000F1C4C"/>
     <w:rsid w:val="000F5E6F"/>
     <w:rsid w:val="000F787E"/>
     <w:rsid w:val="001001BD"/>
-    <w:rsid w:val="00100761"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00101EE4"/>
     <w:rsid w:val="00102612"/>
     <w:rsid w:val="00106B3E"/>
     <w:rsid w:val="001075BA"/>
     <w:rsid w:val="00112312"/>
-    <w:rsid w:val="0011419C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="001264D0"/>
+    <w:rsid w:val="00121288"/>
     <w:rsid w:val="00130738"/>
     <w:rsid w:val="001354E3"/>
-    <w:rsid w:val="00135910"/>
-    <w:rsid w:val="0013651E"/>
     <w:rsid w:val="00161E6D"/>
-    <w:rsid w:val="00166507"/>
     <w:rsid w:val="001666C1"/>
     <w:rsid w:val="00175D35"/>
     <w:rsid w:val="00176521"/>
-    <w:rsid w:val="00182E2F"/>
     <w:rsid w:val="00183875"/>
-    <w:rsid w:val="001839C3"/>
-    <w:rsid w:val="00185271"/>
     <w:rsid w:val="001900ED"/>
     <w:rsid w:val="0019242F"/>
     <w:rsid w:val="00192AE9"/>
-    <w:rsid w:val="00197508"/>
     <w:rsid w:val="001A1543"/>
     <w:rsid w:val="001A2701"/>
-    <w:rsid w:val="001A3DFF"/>
     <w:rsid w:val="001B349A"/>
-    <w:rsid w:val="001B4A5A"/>
     <w:rsid w:val="001B50E4"/>
     <w:rsid w:val="001B660C"/>
     <w:rsid w:val="001B79B2"/>
     <w:rsid w:val="001C0C8E"/>
     <w:rsid w:val="001C7C59"/>
     <w:rsid w:val="001D5AEE"/>
-    <w:rsid w:val="001D7783"/>
+    <w:rsid w:val="001D5DBD"/>
     <w:rsid w:val="001E1A0A"/>
-    <w:rsid w:val="001E26F3"/>
     <w:rsid w:val="001E43D6"/>
     <w:rsid w:val="001E5BDE"/>
     <w:rsid w:val="001E5D31"/>
-    <w:rsid w:val="001E667B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001F7564"/>
     <w:rsid w:val="002031FC"/>
     <w:rsid w:val="00204085"/>
     <w:rsid w:val="00206552"/>
     <w:rsid w:val="00207E8B"/>
     <w:rsid w:val="00213AC7"/>
-    <w:rsid w:val="002152C7"/>
     <w:rsid w:val="00217A06"/>
     <w:rsid w:val="002211F1"/>
-    <w:rsid w:val="00223AB4"/>
-    <w:rsid w:val="00230A21"/>
     <w:rsid w:val="0023232D"/>
-    <w:rsid w:val="002337FF"/>
     <w:rsid w:val="00233EA9"/>
     <w:rsid w:val="00234A04"/>
-    <w:rsid w:val="00241993"/>
     <w:rsid w:val="002432DD"/>
-    <w:rsid w:val="0024622D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00246A31"/>
     <w:rsid w:val="00252AE7"/>
-    <w:rsid w:val="00255BD8"/>
     <w:rsid w:val="00257346"/>
     <w:rsid w:val="0026075D"/>
-    <w:rsid w:val="0026774C"/>
     <w:rsid w:val="00267F6E"/>
-    <w:rsid w:val="00282AA4"/>
     <w:rsid w:val="00283200"/>
     <w:rsid w:val="00283340"/>
-    <w:rsid w:val="00284AEC"/>
     <w:rsid w:val="0029202E"/>
-    <w:rsid w:val="00294FBF"/>
     <w:rsid w:val="00295DB5"/>
-    <w:rsid w:val="00296CE4"/>
-    <w:rsid w:val="002A016A"/>
     <w:rsid w:val="002A3ABE"/>
-    <w:rsid w:val="002A5894"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002B7EEF"/>
     <w:rsid w:val="002C5865"/>
     <w:rsid w:val="002C6C72"/>
     <w:rsid w:val="002C7825"/>
-    <w:rsid w:val="002C7F4A"/>
     <w:rsid w:val="002D2334"/>
-    <w:rsid w:val="002D6142"/>
     <w:rsid w:val="002E01C9"/>
     <w:rsid w:val="002E0742"/>
     <w:rsid w:val="002E2EE6"/>
-    <w:rsid w:val="002E3309"/>
     <w:rsid w:val="002E5383"/>
-    <w:rsid w:val="002E7CBE"/>
     <w:rsid w:val="002F478F"/>
     <w:rsid w:val="002F58E4"/>
     <w:rsid w:val="002F66B2"/>
-    <w:rsid w:val="002F7506"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00306501"/>
+    <w:rsid w:val="00305782"/>
     <w:rsid w:val="003078FE"/>
-    <w:rsid w:val="003079EC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0031504E"/>
     <w:rsid w:val="00315E58"/>
-    <w:rsid w:val="003241FE"/>
-    <w:rsid w:val="00324630"/>
     <w:rsid w:val="00324B03"/>
-    <w:rsid w:val="003278CE"/>
     <w:rsid w:val="003334E1"/>
     <w:rsid w:val="003376A4"/>
     <w:rsid w:val="00341DD6"/>
-    <w:rsid w:val="0034268C"/>
     <w:rsid w:val="003431CE"/>
-    <w:rsid w:val="00345710"/>
     <w:rsid w:val="0034754C"/>
-    <w:rsid w:val="00347FD4"/>
-    <w:rsid w:val="003501B8"/>
     <w:rsid w:val="00350573"/>
-    <w:rsid w:val="0035183D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00361A10"/>
     <w:rsid w:val="00364658"/>
     <w:rsid w:val="003658A6"/>
+    <w:rsid w:val="00365D5B"/>
     <w:rsid w:val="00370274"/>
-    <w:rsid w:val="003711DF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0038344E"/>
     <w:rsid w:val="003857A5"/>
     <w:rsid w:val="003862C0"/>
     <w:rsid w:val="003A2FA1"/>
     <w:rsid w:val="003A30C5"/>
-    <w:rsid w:val="003A3939"/>
+    <w:rsid w:val="003A3369"/>
     <w:rsid w:val="003A3969"/>
     <w:rsid w:val="003B07D7"/>
     <w:rsid w:val="003B0EE1"/>
     <w:rsid w:val="003B5DE1"/>
-    <w:rsid w:val="003B7284"/>
     <w:rsid w:val="003C26C4"/>
     <w:rsid w:val="003C5324"/>
     <w:rsid w:val="003C738F"/>
-    <w:rsid w:val="003D1218"/>
     <w:rsid w:val="003D76EF"/>
     <w:rsid w:val="003E2658"/>
     <w:rsid w:val="003F1A08"/>
     <w:rsid w:val="003F40B3"/>
-    <w:rsid w:val="003F5D66"/>
     <w:rsid w:val="003F67A7"/>
     <w:rsid w:val="003F763E"/>
     <w:rsid w:val="003F7726"/>
-    <w:rsid w:val="003F7B54"/>
     <w:rsid w:val="004006C0"/>
     <w:rsid w:val="004015FC"/>
     <w:rsid w:val="004017DB"/>
-    <w:rsid w:val="004039B5"/>
-    <w:rsid w:val="00405451"/>
     <w:rsid w:val="00413D07"/>
     <w:rsid w:val="00416A93"/>
     <w:rsid w:val="0041784C"/>
-    <w:rsid w:val="00420CE2"/>
     <w:rsid w:val="00433AB3"/>
-    <w:rsid w:val="00435C95"/>
-    <w:rsid w:val="00437769"/>
+    <w:rsid w:val="00434C76"/>
     <w:rsid w:val="004379F8"/>
-    <w:rsid w:val="004472BA"/>
     <w:rsid w:val="00452353"/>
     <w:rsid w:val="00452D18"/>
     <w:rsid w:val="004534DD"/>
-    <w:rsid w:val="00455DA5"/>
     <w:rsid w:val="004569E3"/>
     <w:rsid w:val="00456EC4"/>
     <w:rsid w:val="004578B9"/>
     <w:rsid w:val="00457955"/>
     <w:rsid w:val="00461673"/>
     <w:rsid w:val="00465B6E"/>
     <w:rsid w:val="00471CD0"/>
     <w:rsid w:val="00474A4F"/>
-    <w:rsid w:val="00475278"/>
+    <w:rsid w:val="00480ED1"/>
     <w:rsid w:val="00487A05"/>
-    <w:rsid w:val="00496B7E"/>
     <w:rsid w:val="004A297A"/>
-    <w:rsid w:val="004A6C96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B617B"/>
+    <w:rsid w:val="004A4817"/>
     <w:rsid w:val="004C02C9"/>
     <w:rsid w:val="004C16FB"/>
-    <w:rsid w:val="004C260D"/>
     <w:rsid w:val="004C3793"/>
-    <w:rsid w:val="004C4350"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004D0DE6"/>
     <w:rsid w:val="004D0FA3"/>
-    <w:rsid w:val="004D126A"/>
     <w:rsid w:val="004D268E"/>
     <w:rsid w:val="004E18C8"/>
-    <w:rsid w:val="004E2C72"/>
-    <w:rsid w:val="004E3724"/>
+    <w:rsid w:val="004E1FBB"/>
     <w:rsid w:val="004E5624"/>
     <w:rsid w:val="004E5E54"/>
     <w:rsid w:val="004E78A0"/>
-    <w:rsid w:val="004F2523"/>
     <w:rsid w:val="004F32DE"/>
-    <w:rsid w:val="004F35A8"/>
-    <w:rsid w:val="004F6E1A"/>
     <w:rsid w:val="004F79C4"/>
     <w:rsid w:val="005025C9"/>
     <w:rsid w:val="00504413"/>
     <w:rsid w:val="005051D9"/>
-    <w:rsid w:val="005061B5"/>
-    <w:rsid w:val="005063E2"/>
     <w:rsid w:val="00507A75"/>
-    <w:rsid w:val="00511B3A"/>
     <w:rsid w:val="005121F2"/>
-    <w:rsid w:val="00514110"/>
     <w:rsid w:val="0051520D"/>
-    <w:rsid w:val="00516D7B"/>
     <w:rsid w:val="00517642"/>
     <w:rsid w:val="00521961"/>
     <w:rsid w:val="00524EDF"/>
-    <w:rsid w:val="00526912"/>
-    <w:rsid w:val="00530215"/>
     <w:rsid w:val="00535644"/>
-    <w:rsid w:val="0053622C"/>
-    <w:rsid w:val="005470A4"/>
     <w:rsid w:val="005514C8"/>
     <w:rsid w:val="005515BA"/>
-    <w:rsid w:val="0055278B"/>
-    <w:rsid w:val="00552860"/>
     <w:rsid w:val="0055781E"/>
     <w:rsid w:val="005605B5"/>
     <w:rsid w:val="00566B35"/>
-    <w:rsid w:val="00567C0A"/>
-    <w:rsid w:val="0057105E"/>
     <w:rsid w:val="0057291E"/>
     <w:rsid w:val="00574FA7"/>
     <w:rsid w:val="005776DA"/>
     <w:rsid w:val="0058051B"/>
     <w:rsid w:val="00582688"/>
     <w:rsid w:val="00583803"/>
     <w:rsid w:val="00586863"/>
     <w:rsid w:val="005912D6"/>
-    <w:rsid w:val="005932F3"/>
     <w:rsid w:val="0059672E"/>
-    <w:rsid w:val="00596BA9"/>
-    <w:rsid w:val="005A2640"/>
     <w:rsid w:val="005A34CB"/>
     <w:rsid w:val="005A6D0B"/>
-    <w:rsid w:val="005B0FBF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B6BFC"/>
     <w:rsid w:val="005B6D54"/>
     <w:rsid w:val="005B7566"/>
-    <w:rsid w:val="005B7D2A"/>
-    <w:rsid w:val="005C02F0"/>
     <w:rsid w:val="005C0625"/>
-    <w:rsid w:val="005C1278"/>
     <w:rsid w:val="005C34F5"/>
-    <w:rsid w:val="005C573B"/>
-    <w:rsid w:val="005C5818"/>
     <w:rsid w:val="005C5E70"/>
     <w:rsid w:val="005D1442"/>
     <w:rsid w:val="005D4076"/>
-    <w:rsid w:val="005D40A3"/>
     <w:rsid w:val="005D6299"/>
     <w:rsid w:val="005E4937"/>
     <w:rsid w:val="005E51AF"/>
-    <w:rsid w:val="005F3224"/>
     <w:rsid w:val="005F32E6"/>
     <w:rsid w:val="005F5857"/>
-    <w:rsid w:val="006016DF"/>
     <w:rsid w:val="006023B2"/>
     <w:rsid w:val="00607B40"/>
     <w:rsid w:val="00610F4B"/>
     <w:rsid w:val="006117A2"/>
     <w:rsid w:val="00612038"/>
-    <w:rsid w:val="00613335"/>
-    <w:rsid w:val="00615797"/>
     <w:rsid w:val="0062010F"/>
-    <w:rsid w:val="00621A6C"/>
-    <w:rsid w:val="00622225"/>
     <w:rsid w:val="006265E4"/>
     <w:rsid w:val="00631069"/>
     <w:rsid w:val="00634EB7"/>
-    <w:rsid w:val="00636839"/>
     <w:rsid w:val="006424DD"/>
-    <w:rsid w:val="00642D48"/>
-    <w:rsid w:val="00643D0A"/>
     <w:rsid w:val="006466D0"/>
-    <w:rsid w:val="006477B4"/>
     <w:rsid w:val="00647AC5"/>
-    <w:rsid w:val="0066462A"/>
-    <w:rsid w:val="00665CE8"/>
+    <w:rsid w:val="0065470F"/>
     <w:rsid w:val="00666BCC"/>
     <w:rsid w:val="006714DC"/>
     <w:rsid w:val="00672170"/>
-    <w:rsid w:val="00673C45"/>
     <w:rsid w:val="00676D93"/>
+    <w:rsid w:val="00682E5F"/>
     <w:rsid w:val="00684FAC"/>
     <w:rsid w:val="006855D3"/>
-    <w:rsid w:val="006903AB"/>
     <w:rsid w:val="00697F9E"/>
-    <w:rsid w:val="006A0EA6"/>
-    <w:rsid w:val="006A31AB"/>
     <w:rsid w:val="006A33F5"/>
     <w:rsid w:val="006A688A"/>
     <w:rsid w:val="006A7BE9"/>
     <w:rsid w:val="006B1789"/>
     <w:rsid w:val="006B2A8F"/>
-    <w:rsid w:val="006B4CA8"/>
     <w:rsid w:val="006B5B93"/>
     <w:rsid w:val="006C06CE"/>
     <w:rsid w:val="006D1818"/>
     <w:rsid w:val="006D222F"/>
-    <w:rsid w:val="006D2656"/>
-    <w:rsid w:val="006D35E6"/>
     <w:rsid w:val="006D628D"/>
-    <w:rsid w:val="006D7F7C"/>
     <w:rsid w:val="006D7FF6"/>
     <w:rsid w:val="006F38A1"/>
     <w:rsid w:val="006F7C24"/>
     <w:rsid w:val="006F7CD5"/>
-    <w:rsid w:val="00702F53"/>
-    <w:rsid w:val="007074D7"/>
     <w:rsid w:val="00707F98"/>
-    <w:rsid w:val="0071132E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00727A40"/>
     <w:rsid w:val="00730ED2"/>
     <w:rsid w:val="007312A2"/>
-    <w:rsid w:val="007331ED"/>
-    <w:rsid w:val="00734048"/>
+    <w:rsid w:val="00732825"/>
     <w:rsid w:val="007348C4"/>
     <w:rsid w:val="00742769"/>
-    <w:rsid w:val="00752E1E"/>
+    <w:rsid w:val="00751AD0"/>
     <w:rsid w:val="00757C96"/>
     <w:rsid w:val="00763344"/>
-    <w:rsid w:val="0076384E"/>
     <w:rsid w:val="00766015"/>
-    <w:rsid w:val="0077384F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00774C0A"/>
     <w:rsid w:val="007770FA"/>
     <w:rsid w:val="00783B5A"/>
-    <w:rsid w:val="00786EDA"/>
+    <w:rsid w:val="00786C6A"/>
     <w:rsid w:val="007932CE"/>
     <w:rsid w:val="00794502"/>
-    <w:rsid w:val="0079521D"/>
     <w:rsid w:val="00796F1F"/>
-    <w:rsid w:val="007974FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A0A7E"/>
     <w:rsid w:val="007A2F8B"/>
     <w:rsid w:val="007A591A"/>
-    <w:rsid w:val="007A5FC6"/>
-    <w:rsid w:val="007A60BD"/>
     <w:rsid w:val="007A675D"/>
-    <w:rsid w:val="007B0239"/>
     <w:rsid w:val="007B180A"/>
     <w:rsid w:val="007B2D66"/>
-    <w:rsid w:val="007C34FD"/>
-    <w:rsid w:val="007C4217"/>
     <w:rsid w:val="007D1412"/>
     <w:rsid w:val="007D4B24"/>
-    <w:rsid w:val="007D623A"/>
     <w:rsid w:val="007D68E0"/>
-    <w:rsid w:val="007E4B8D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0080724D"/>
+    <w:rsid w:val="007E505F"/>
+    <w:rsid w:val="007F4607"/>
     <w:rsid w:val="008109B7"/>
-    <w:rsid w:val="00813D9E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00825472"/>
     <w:rsid w:val="00825607"/>
     <w:rsid w:val="00825981"/>
-    <w:rsid w:val="008306A0"/>
+    <w:rsid w:val="008268B9"/>
     <w:rsid w:val="008324F1"/>
     <w:rsid w:val="008328DE"/>
-    <w:rsid w:val="00832BD4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00836714"/>
     <w:rsid w:val="008443DF"/>
     <w:rsid w:val="00845C9F"/>
-    <w:rsid w:val="00855EBB"/>
     <w:rsid w:val="00856DC8"/>
-    <w:rsid w:val="008605A2"/>
     <w:rsid w:val="00863179"/>
     <w:rsid w:val="0086381C"/>
-    <w:rsid w:val="00864C60"/>
     <w:rsid w:val="0086736B"/>
     <w:rsid w:val="008708D2"/>
-    <w:rsid w:val="00871845"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00874F35"/>
     <w:rsid w:val="00882C8B"/>
-    <w:rsid w:val="00883862"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008845BD"/>
     <w:rsid w:val="008845C1"/>
     <w:rsid w:val="008912E2"/>
     <w:rsid w:val="00891A54"/>
     <w:rsid w:val="00892828"/>
-    <w:rsid w:val="00894E41"/>
     <w:rsid w:val="00895C69"/>
     <w:rsid w:val="008A2352"/>
     <w:rsid w:val="008A5172"/>
     <w:rsid w:val="008B14C4"/>
     <w:rsid w:val="008B214B"/>
-    <w:rsid w:val="008B454B"/>
     <w:rsid w:val="008B4A10"/>
-    <w:rsid w:val="008B50C3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B7A6B"/>
     <w:rsid w:val="008C1955"/>
     <w:rsid w:val="008C49DB"/>
-    <w:rsid w:val="008C5FF8"/>
     <w:rsid w:val="008C7C2A"/>
     <w:rsid w:val="008D003F"/>
     <w:rsid w:val="008D50E8"/>
-    <w:rsid w:val="008D5727"/>
     <w:rsid w:val="008D62B8"/>
     <w:rsid w:val="008D7112"/>
-    <w:rsid w:val="008D721D"/>
     <w:rsid w:val="008E03C9"/>
-    <w:rsid w:val="008E35BD"/>
     <w:rsid w:val="008F2FDC"/>
     <w:rsid w:val="008F5DD2"/>
     <w:rsid w:val="008F65F9"/>
     <w:rsid w:val="008F70A7"/>
     <w:rsid w:val="008F7E4B"/>
-    <w:rsid w:val="00900544"/>
-    <w:rsid w:val="0090135A"/>
     <w:rsid w:val="00906544"/>
-    <w:rsid w:val="00914882"/>
+    <w:rsid w:val="00915A79"/>
     <w:rsid w:val="00915CF1"/>
-    <w:rsid w:val="00916B9D"/>
-    <w:rsid w:val="0092017D"/>
     <w:rsid w:val="00921E60"/>
-    <w:rsid w:val="00922478"/>
+    <w:rsid w:val="009235D7"/>
     <w:rsid w:val="00927155"/>
     <w:rsid w:val="00927848"/>
     <w:rsid w:val="00931037"/>
     <w:rsid w:val="009315B6"/>
     <w:rsid w:val="009412C6"/>
-    <w:rsid w:val="009437F9"/>
-    <w:rsid w:val="00943DD4"/>
+    <w:rsid w:val="00946194"/>
     <w:rsid w:val="00947A22"/>
-    <w:rsid w:val="00951AB8"/>
     <w:rsid w:val="0095232E"/>
     <w:rsid w:val="00957067"/>
     <w:rsid w:val="00961371"/>
     <w:rsid w:val="00963D2A"/>
-    <w:rsid w:val="00964796"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00970B1D"/>
     <w:rsid w:val="00974068"/>
-    <w:rsid w:val="00974369"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00983DD0"/>
+    <w:rsid w:val="00975FAC"/>
     <w:rsid w:val="0099296B"/>
     <w:rsid w:val="009949DB"/>
     <w:rsid w:val="00996417"/>
-    <w:rsid w:val="009A1BE6"/>
+    <w:rsid w:val="009A06F5"/>
     <w:rsid w:val="009A402A"/>
     <w:rsid w:val="009A5009"/>
     <w:rsid w:val="009A57C8"/>
     <w:rsid w:val="009A5DAF"/>
-    <w:rsid w:val="009A75EA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009C1D9C"/>
     <w:rsid w:val="009C3B36"/>
     <w:rsid w:val="009C43A4"/>
-    <w:rsid w:val="009C5400"/>
     <w:rsid w:val="009D3A14"/>
     <w:rsid w:val="009D3FF1"/>
     <w:rsid w:val="009D59D2"/>
-    <w:rsid w:val="009D6FCC"/>
     <w:rsid w:val="009E2EF3"/>
-    <w:rsid w:val="009E34E0"/>
+    <w:rsid w:val="009E4F13"/>
     <w:rsid w:val="009E51D8"/>
-    <w:rsid w:val="009E77E5"/>
-    <w:rsid w:val="009F08F3"/>
     <w:rsid w:val="009F5409"/>
     <w:rsid w:val="009F7918"/>
     <w:rsid w:val="009F79CD"/>
-    <w:rsid w:val="00A00312"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A07802"/>
     <w:rsid w:val="00A07F00"/>
     <w:rsid w:val="00A10C30"/>
-    <w:rsid w:val="00A115B7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A134E5"/>
     <w:rsid w:val="00A14269"/>
     <w:rsid w:val="00A15E84"/>
     <w:rsid w:val="00A16554"/>
-    <w:rsid w:val="00A17961"/>
-    <w:rsid w:val="00A202EA"/>
     <w:rsid w:val="00A20CEF"/>
-    <w:rsid w:val="00A228AB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A313B7"/>
     <w:rsid w:val="00A321EA"/>
-    <w:rsid w:val="00A348C0"/>
     <w:rsid w:val="00A36B41"/>
     <w:rsid w:val="00A377DA"/>
-    <w:rsid w:val="00A43891"/>
-    <w:rsid w:val="00A43E8A"/>
     <w:rsid w:val="00A47319"/>
+    <w:rsid w:val="00A47E8B"/>
     <w:rsid w:val="00A54655"/>
-    <w:rsid w:val="00A5642B"/>
-    <w:rsid w:val="00A600AF"/>
+    <w:rsid w:val="00A616CA"/>
     <w:rsid w:val="00A62F64"/>
     <w:rsid w:val="00A669E8"/>
-    <w:rsid w:val="00A82626"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A91F11"/>
     <w:rsid w:val="00A92063"/>
     <w:rsid w:val="00A94559"/>
-    <w:rsid w:val="00AA3417"/>
     <w:rsid w:val="00AA7B0B"/>
-    <w:rsid w:val="00AB3B58"/>
     <w:rsid w:val="00AB5750"/>
     <w:rsid w:val="00AB5AEE"/>
     <w:rsid w:val="00AC328A"/>
+    <w:rsid w:val="00AC3FA2"/>
     <w:rsid w:val="00AC57F8"/>
-    <w:rsid w:val="00AD023E"/>
     <w:rsid w:val="00AD0246"/>
     <w:rsid w:val="00AD105C"/>
-    <w:rsid w:val="00AD2694"/>
     <w:rsid w:val="00AD7975"/>
-    <w:rsid w:val="00AE1343"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE711B"/>
     <w:rsid w:val="00AF107B"/>
     <w:rsid w:val="00AF6AAB"/>
     <w:rsid w:val="00B015D0"/>
     <w:rsid w:val="00B05597"/>
-    <w:rsid w:val="00B05EEF"/>
-    <w:rsid w:val="00B0658D"/>
     <w:rsid w:val="00B079FE"/>
-    <w:rsid w:val="00B07DFD"/>
-    <w:rsid w:val="00B1307F"/>
     <w:rsid w:val="00B1323A"/>
-    <w:rsid w:val="00B133AC"/>
     <w:rsid w:val="00B14B71"/>
     <w:rsid w:val="00B15448"/>
-    <w:rsid w:val="00B178AC"/>
     <w:rsid w:val="00B21D93"/>
     <w:rsid w:val="00B26904"/>
-    <w:rsid w:val="00B27DEC"/>
     <w:rsid w:val="00B3229D"/>
-    <w:rsid w:val="00B3442F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B409CB"/>
     <w:rsid w:val="00B426C9"/>
     <w:rsid w:val="00B430F1"/>
-    <w:rsid w:val="00B45472"/>
     <w:rsid w:val="00B46EA7"/>
-    <w:rsid w:val="00B47854"/>
     <w:rsid w:val="00B50FE9"/>
     <w:rsid w:val="00B52064"/>
     <w:rsid w:val="00B56DB0"/>
     <w:rsid w:val="00B5731C"/>
     <w:rsid w:val="00B6317E"/>
-    <w:rsid w:val="00B638DF"/>
     <w:rsid w:val="00B67CA6"/>
-    <w:rsid w:val="00B734CB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B76C8D"/>
     <w:rsid w:val="00B7760C"/>
-    <w:rsid w:val="00B81671"/>
     <w:rsid w:val="00B81D25"/>
-    <w:rsid w:val="00B84212"/>
-    <w:rsid w:val="00B868B7"/>
     <w:rsid w:val="00B86BF5"/>
-    <w:rsid w:val="00B908F3"/>
     <w:rsid w:val="00B924E9"/>
-    <w:rsid w:val="00B94553"/>
     <w:rsid w:val="00B94F2B"/>
     <w:rsid w:val="00BA101E"/>
     <w:rsid w:val="00BA3710"/>
     <w:rsid w:val="00BA3A8D"/>
     <w:rsid w:val="00BA42A9"/>
-    <w:rsid w:val="00BA4DC7"/>
-    <w:rsid w:val="00BB1C9A"/>
+    <w:rsid w:val="00BB1B2C"/>
     <w:rsid w:val="00BB3FD4"/>
+    <w:rsid w:val="00BB4936"/>
     <w:rsid w:val="00BB5E4A"/>
-    <w:rsid w:val="00BB74AE"/>
     <w:rsid w:val="00BC456D"/>
-    <w:rsid w:val="00BC5817"/>
     <w:rsid w:val="00BC75CF"/>
-    <w:rsid w:val="00BD0D73"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE7AF9"/>
     <w:rsid w:val="00BF1B6B"/>
     <w:rsid w:val="00BF361A"/>
     <w:rsid w:val="00C000BA"/>
-    <w:rsid w:val="00C03049"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C27199"/>
     <w:rsid w:val="00C315EB"/>
-    <w:rsid w:val="00C3285E"/>
     <w:rsid w:val="00C3543D"/>
     <w:rsid w:val="00C35BF8"/>
-    <w:rsid w:val="00C365D9"/>
-    <w:rsid w:val="00C423B1"/>
     <w:rsid w:val="00C475EF"/>
-    <w:rsid w:val="00C50672"/>
     <w:rsid w:val="00C522E4"/>
-    <w:rsid w:val="00C55925"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C57FB5"/>
     <w:rsid w:val="00C61739"/>
-    <w:rsid w:val="00C64E36"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C85B7A"/>
     <w:rsid w:val="00C908A8"/>
+    <w:rsid w:val="00C90B1E"/>
     <w:rsid w:val="00C927F1"/>
-    <w:rsid w:val="00C948D3"/>
-    <w:rsid w:val="00C95A8B"/>
     <w:rsid w:val="00C95FF8"/>
-    <w:rsid w:val="00C97D34"/>
-    <w:rsid w:val="00CA0714"/>
     <w:rsid w:val="00CA4B96"/>
     <w:rsid w:val="00CA4F01"/>
     <w:rsid w:val="00CA5E41"/>
-    <w:rsid w:val="00CA7A3A"/>
     <w:rsid w:val="00CB09EF"/>
     <w:rsid w:val="00CB16F7"/>
-    <w:rsid w:val="00CC1FF0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC3CF7"/>
     <w:rsid w:val="00CC49F6"/>
-    <w:rsid w:val="00CD2515"/>
-    <w:rsid w:val="00CD3C2A"/>
     <w:rsid w:val="00CD481A"/>
-    <w:rsid w:val="00CD5E28"/>
     <w:rsid w:val="00CD7262"/>
-    <w:rsid w:val="00CE0E0F"/>
-    <w:rsid w:val="00CE2E2C"/>
     <w:rsid w:val="00CE4791"/>
     <w:rsid w:val="00CE6726"/>
-    <w:rsid w:val="00CE6BD0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF09DC"/>
     <w:rsid w:val="00CF4285"/>
-    <w:rsid w:val="00CF48E3"/>
     <w:rsid w:val="00CF6225"/>
     <w:rsid w:val="00CF6668"/>
     <w:rsid w:val="00CF7FA9"/>
-    <w:rsid w:val="00D0275E"/>
     <w:rsid w:val="00D05D41"/>
-    <w:rsid w:val="00D05D68"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D15003"/>
     <w:rsid w:val="00D20F67"/>
-    <w:rsid w:val="00D21C99"/>
     <w:rsid w:val="00D21EE7"/>
     <w:rsid w:val="00D236BD"/>
     <w:rsid w:val="00D2516C"/>
-    <w:rsid w:val="00D262DC"/>
-    <w:rsid w:val="00D27150"/>
     <w:rsid w:val="00D301ED"/>
     <w:rsid w:val="00D32CA5"/>
-    <w:rsid w:val="00D35329"/>
     <w:rsid w:val="00D35AFB"/>
     <w:rsid w:val="00D405BC"/>
     <w:rsid w:val="00D40C34"/>
     <w:rsid w:val="00D44A95"/>
-    <w:rsid w:val="00D45E64"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D540A6"/>
     <w:rsid w:val="00D5469F"/>
     <w:rsid w:val="00D56759"/>
-    <w:rsid w:val="00D5697A"/>
     <w:rsid w:val="00D62276"/>
     <w:rsid w:val="00D638A3"/>
     <w:rsid w:val="00D665C1"/>
     <w:rsid w:val="00D67B64"/>
     <w:rsid w:val="00D70983"/>
-    <w:rsid w:val="00D71354"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D75245"/>
     <w:rsid w:val="00D81CC0"/>
     <w:rsid w:val="00D82B2C"/>
-    <w:rsid w:val="00D84A2C"/>
     <w:rsid w:val="00D84D68"/>
     <w:rsid w:val="00D85CF4"/>
     <w:rsid w:val="00D8712B"/>
-    <w:rsid w:val="00D873AC"/>
-    <w:rsid w:val="00D87A65"/>
+    <w:rsid w:val="00D94CDD"/>
     <w:rsid w:val="00D96329"/>
-    <w:rsid w:val="00D96C51"/>
-    <w:rsid w:val="00D9725E"/>
     <w:rsid w:val="00D97B8B"/>
-    <w:rsid w:val="00DA10F5"/>
-    <w:rsid w:val="00DA427B"/>
     <w:rsid w:val="00DA5708"/>
-    <w:rsid w:val="00DB1454"/>
     <w:rsid w:val="00DB2AB1"/>
     <w:rsid w:val="00DC0E72"/>
     <w:rsid w:val="00DC1D1F"/>
     <w:rsid w:val="00DC3580"/>
     <w:rsid w:val="00DD17E6"/>
-    <w:rsid w:val="00DD1F92"/>
     <w:rsid w:val="00DD6C30"/>
     <w:rsid w:val="00DE4381"/>
-    <w:rsid w:val="00DE46CF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF0031"/>
     <w:rsid w:val="00DF0928"/>
-    <w:rsid w:val="00DF1B65"/>
     <w:rsid w:val="00DF4942"/>
-    <w:rsid w:val="00DF6106"/>
     <w:rsid w:val="00DF664D"/>
     <w:rsid w:val="00E014D7"/>
     <w:rsid w:val="00E069E3"/>
     <w:rsid w:val="00E07F89"/>
-    <w:rsid w:val="00E11156"/>
     <w:rsid w:val="00E1142A"/>
-    <w:rsid w:val="00E1445D"/>
-    <w:rsid w:val="00E16717"/>
     <w:rsid w:val="00E169BF"/>
     <w:rsid w:val="00E216F3"/>
     <w:rsid w:val="00E22E1A"/>
     <w:rsid w:val="00E23377"/>
-    <w:rsid w:val="00E267C7"/>
-    <w:rsid w:val="00E30FCA"/>
     <w:rsid w:val="00E354CC"/>
-    <w:rsid w:val="00E44739"/>
-    <w:rsid w:val="00E44CE3"/>
     <w:rsid w:val="00E46612"/>
-    <w:rsid w:val="00E501BE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E550CB"/>
     <w:rsid w:val="00E56111"/>
     <w:rsid w:val="00E56D56"/>
-    <w:rsid w:val="00E56ED4"/>
     <w:rsid w:val="00E57AA5"/>
     <w:rsid w:val="00E63A98"/>
-    <w:rsid w:val="00E645C7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E73AA9"/>
     <w:rsid w:val="00E746A6"/>
     <w:rsid w:val="00E77013"/>
-    <w:rsid w:val="00E81C04"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E94F7A"/>
+    <w:rsid w:val="00E937A5"/>
     <w:rsid w:val="00E97AB3"/>
-    <w:rsid w:val="00EA0590"/>
     <w:rsid w:val="00EA0851"/>
-    <w:rsid w:val="00EA5163"/>
     <w:rsid w:val="00EA5ED7"/>
-    <w:rsid w:val="00EA78AE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00EE3972"/>
     <w:rsid w:val="00EE4E6A"/>
     <w:rsid w:val="00EE5AB7"/>
     <w:rsid w:val="00EE5E3D"/>
     <w:rsid w:val="00EF0027"/>
     <w:rsid w:val="00EF31E2"/>
-    <w:rsid w:val="00EF7F5E"/>
     <w:rsid w:val="00F0000F"/>
-    <w:rsid w:val="00F04198"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F129A8"/>
     <w:rsid w:val="00F13B16"/>
-    <w:rsid w:val="00F15993"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F312D4"/>
     <w:rsid w:val="00F32062"/>
-    <w:rsid w:val="00F34588"/>
     <w:rsid w:val="00F35772"/>
     <w:rsid w:val="00F35900"/>
     <w:rsid w:val="00F3681E"/>
-    <w:rsid w:val="00F36B9D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F44107"/>
     <w:rsid w:val="00F451D6"/>
-    <w:rsid w:val="00F45F31"/>
     <w:rsid w:val="00F50D48"/>
-    <w:rsid w:val="00F51CE0"/>
-    <w:rsid w:val="00F56EE6"/>
     <w:rsid w:val="00F61BDB"/>
     <w:rsid w:val="00F63C12"/>
     <w:rsid w:val="00F7704C"/>
     <w:rsid w:val="00F8364D"/>
-    <w:rsid w:val="00F859D4"/>
-    <w:rsid w:val="00F9149D"/>
     <w:rsid w:val="00F93267"/>
     <w:rsid w:val="00F9341D"/>
-    <w:rsid w:val="00F95974"/>
-    <w:rsid w:val="00F965EB"/>
     <w:rsid w:val="00FA1C0B"/>
-    <w:rsid w:val="00FA2D3A"/>
     <w:rsid w:val="00FA45DD"/>
     <w:rsid w:val="00FA5342"/>
     <w:rsid w:val="00FA5401"/>
     <w:rsid w:val="00FA7C72"/>
     <w:rsid w:val="00FB0819"/>
-    <w:rsid w:val="00FB2896"/>
     <w:rsid w:val="00FB604D"/>
     <w:rsid w:val="00FB6EEA"/>
-    <w:rsid w:val="00FC4806"/>
     <w:rsid w:val="00FD2392"/>
-    <w:rsid w:val="00FD2DB2"/>
     <w:rsid w:val="00FE3583"/>
     <w:rsid w:val="00FE3B2C"/>
-    <w:rsid w:val="00FF2078"/>
-    <w:rsid w:val="00FF2AF0"/>
+    <w:rsid w:val="00FF2293"/>
     <w:rsid w:val="00FF4B45"/>
     <w:rsid w:val="00FF5AB3"/>
-    <w:rsid w:val="00FF6CE9"/>
     <w:rsid w:val="032C76C2"/>
     <w:rsid w:val="04B52E20"/>
     <w:rsid w:val="067EB53E"/>
     <w:rsid w:val="079F42E2"/>
     <w:rsid w:val="09D24A81"/>
     <w:rsid w:val="0C3544FA"/>
     <w:rsid w:val="0E3CB0D8"/>
     <w:rsid w:val="0EADDB00"/>
     <w:rsid w:val="0ED0A9B1"/>
     <w:rsid w:val="10463B26"/>
     <w:rsid w:val="1099964C"/>
     <w:rsid w:val="10E4FA48"/>
     <w:rsid w:val="11797B9E"/>
     <w:rsid w:val="12765A0C"/>
     <w:rsid w:val="12FBED63"/>
     <w:rsid w:val="13CAE3A8"/>
     <w:rsid w:val="14B53409"/>
     <w:rsid w:val="15E2B305"/>
     <w:rsid w:val="18482960"/>
     <w:rsid w:val="197D56D0"/>
     <w:rsid w:val="19D3058F"/>
     <w:rsid w:val="1A43D04B"/>
     <w:rsid w:val="1C13895F"/>
     <w:rsid w:val="1C53564A"/>
     <w:rsid w:val="1E62A7F2"/>
@@ -10672,96 +9020,95 @@
     <w:rsid w:val="68C7A35E"/>
     <w:rsid w:val="68CD256D"/>
     <w:rsid w:val="6AC08607"/>
     <w:rsid w:val="6DE4350F"/>
     <w:rsid w:val="6EDD71BD"/>
     <w:rsid w:val="6F5A5DFC"/>
     <w:rsid w:val="7012C542"/>
     <w:rsid w:val="75FB9471"/>
     <w:rsid w:val="76600C75"/>
     <w:rsid w:val="7BED73A0"/>
     <w:rsid w:val="7FA52876"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#abda96,#0c6,#99f,#0c0,#0c9,#6bbd46,#c41200,#ffc400"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D8C4DB6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A411B914-7DAD-438C-92EC-0C23138AA4D0}"/>
+  <w15:docId w15:val="{3340C97E-AE70-4E74-997E-509A7E3A7972}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
-    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11019,68 +9366,67 @@
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4B45"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
     <w:qFormat/>
     <w:rsid w:val="00882C8B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="320" w:line="320" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:spacing w:val="-2"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00882C8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="140" w:after="0" w:line="280" w:lineRule="exact"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="1E35BF" w:themeColor="accent1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0051520D"/>
     <w:pPr>
       <w:numPr>
@@ -11212,72 +9558,89 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sub-Bullets">
     <w:name w:val="Sub-Bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00E77013"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="357"/>
         <w:tab w:val="clear" w:pos="5897"/>
+        <w:tab w:val="num" w:pos="360"/>
         <w:tab w:val="left" w:pos="714"/>
         <w:tab w:val="left" w:pos="1072"/>
         <w:tab w:val="left" w:pos="1429"/>
         <w:tab w:val="right" w:pos="9582"/>
       </w:tabs>
       <w:spacing w:after="0"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="005C34F5"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:vAlign w:val="bottom"/>
+    </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LetterList">
     <w:name w:val="Letter List"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004578B9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
     <w:name w:val="Bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004578B9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Callout">
     <w:name w:val="Callout"/>
@@ -11483,83 +9846,82 @@
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOAHeading">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0071132E"/>
+    <w:rsid w:val="00BF361A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5897"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="TOC1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BF361A"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="TOC1"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BF361A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:left="907" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="TOC3"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00BF361A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1641"/>
       </w:tabs>
       <w:ind w:left="1559" w:hanging="680"/>
     </w:pPr>
   </w:style>
@@ -11868,250 +10230,102 @@
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00234A04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5897"/>
       </w:tabs>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00234A04"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00234A04"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="scriptor-listitemlistlist-7e481d0e-6738-42da-a359-618fdf904aac2">
-[...29 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="574361744">
-[...89 lines deleted...]
-    </w:div>
     <w:div w:id="1819570235">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="994651777">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1180463341">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="2101215469">
-[...24 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lloyds.com/market-resources/market-oversight" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Lloyd's 2016">
   <a:themeElements>
     <a:clrScheme name="Lloyd's 2016">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="717C7C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="282F54"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="1E35BF"/>
       </a:accent1>
@@ -12347,59 +10561,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Lloyd's 2016" id="{647B39FB-2D16-4746-8F31-F2CD0EED2516}" vid="{CB4189F0-D46D-42C3-8A12-0D3E95F991E9}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254B26F69A575B45A924AC4DA9BCCF30" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="732223db1d772f2a7870afc36591fa5d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" xmlns:ns3="13e46e04-687b-4b4a-ad08-00672c343a13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae5c6b5d6099142faa4f0dc1eecb4968" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <xsd:import namespace="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -12601,181 +10806,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="13e46e04-687b-4b4a-ad08-00672c343a13" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92BCF516-EEA1-4B88-8A8B-7E3FAB58B238}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B79E5B6-B708-4113-8C17-E00BAC1EDAC9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1537A3AC-CD10-4971-9DF4-F26C3E7DCC68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{513A8763-FBCD-495B-A8F5-53053695A64D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED978FB2-AB7E-4893-BBB2-511C76AD802E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92BCF516-EEA1-4B88-8A8B-7E3FAB58B238}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{513A8763-FBCD-495B-A8F5-53053695A64D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED978FB2-AB7E-4893-BBB2-511C76AD802E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
+    <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>15856</Characters>
+  <Pages>7</Pages>
+  <Words>1736</Words>
+  <Characters>9855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>396</Lines>
-  <Paragraphs>258</Paragraphs>
+  <Lines>264</Lines>
+  <Paragraphs>160</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Lloyd's</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18379</CharactersWithSpaces>
+  <CharactersWithSpaces>11530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report2</dc:title>
   <dc:subject>Report</dc:subject>
   <dc:creator>Bradbury, James</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254B26F69A575B45A924AC4DA9BCCF30</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>6505303e,41a6f74d,f1ca9e4,2bf36fc8,6bdc7cfc,11329126</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>6b8253c5,40d528a6,38b953c3,75c7795a,4d1bf5f2,232fe7ac</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingFooterFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ClassificationContentMarkingFooterText">
-    <vt:lpwstr>Classification: Confidential</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Classification: Unclassified</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SetDate">
-    <vt:lpwstr>2025-10-30T16:03:34Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_SetDate">
+    <vt:lpwstr>2025-11-14T14:34:20Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Name">
-    <vt:lpwstr>b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_Name">
+    <vt:lpwstr>d9d4eac9-bab1-4863-b7e6-52e5c519cf63</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_SiteId">
     <vt:lpwstr>8df4b91e-bf72-411d-9902-5ecc8f1e6c11</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ActionId">
-    <vt:lpwstr>d870f727-00bc-49d8-b466-50ad6492b1ec</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_ActionId">
+    <vt:lpwstr>35c0dd39-fb8a-4f20-b43a-500b4d2c9687</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_d9d4eac9-bab1-4863-b7e6-52e5c519cf63_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>