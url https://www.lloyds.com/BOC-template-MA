--- v0 (2026-04-22)
+++ v1 (2026-06-30)
@@ -2687,70 +2687,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6070BB" w14:textId="0F11D35B" w:rsidR="0038344E" w:rsidRDefault="0038344E" w:rsidP="0038344E">
       <w:r w:rsidRPr="00964796">
         <w:t xml:space="preserve">Establishing a managing agent requires significant financial and </w:t>
       </w:r>
       <w:r>
         <w:t>human</w:t>
       </w:r>
       <w:r w:rsidRPr="00964796">
         <w:t xml:space="preserve"> resources, and the purpose of this presentation is to provide an overview of your understanding of this and your level of preparation and planning. Any feedback received as part of the Lloyd’s Triage review stage</w:t>
       </w:r>
       <w:r w:rsidR="00ED44FB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00964796">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00ED44FB">
         <w:t xml:space="preserve">as part of </w:t>
       </w:r>
       <w:r w:rsidRPr="00964796">
         <w:t>a PRA/FCA pre-application meeting, should be incorporated into the content contained in this document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD16E35" w14:textId="77777777" w:rsidR="0038344E" w:rsidRDefault="0038344E" w:rsidP="0038344E">
+    <w:p w14:paraId="63ACA048" w14:textId="3B110F6F" w:rsidR="00BC5A90" w:rsidRDefault="0038344E" w:rsidP="0038344E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Within the narrative document on several topics, we ask for</w:t>
       </w:r>
       <w:r w:rsidRPr="008143D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D7F7C">
         <w:t>summarised information for the proposed managing agent and, if applicable, the new syndicate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to be managed. </w:t>
       </w:r>
+      <w:r w:rsidR="00147D97">
+        <w:t>Please refer to the triage submission template</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB63F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00147D97">
+        <w:t xml:space="preserve">and your triage submission to support the creation of this BOC submission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED4E390" w14:textId="77777777" w:rsidR="00BC5A90" w:rsidRDefault="00BC5A90" w:rsidP="0038344E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD16E35" w14:textId="708DE69C" w:rsidR="0038344E" w:rsidRDefault="0038344E" w:rsidP="0038344E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="00964796">
         <w:t>Should the application progress</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, these topics will be explored in </w:t>
       </w:r>
       <w:r w:rsidRPr="00964796">
         <w:t>more</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> detail at the assessment stage (post Council </w:t>
       </w:r>
       <w:r w:rsidRPr="00964796">
         <w:t xml:space="preserve">“in principle” approval </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and post </w:t>
       </w:r>
       <w:r w:rsidRPr="00964796">
         <w:t xml:space="preserve">UK </w:t>
       </w:r>
       <w:r>
         <w:t>regulatory application submission</w:t>
       </w:r>
       <w:r w:rsidRPr="00964796">
@@ -2890,50 +2917,51 @@
     </w:p>
     <w:p w14:paraId="0AD73925" w14:textId="77777777" w:rsidR="00E56ED4" w:rsidRDefault="00E56ED4" w:rsidP="0038344E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F73C3B2" w14:textId="27192618" w:rsidR="00F451D6" w:rsidRPr="00805F62" w:rsidRDefault="00E645C7" w:rsidP="00FF4B45">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc215216169"/>
       <w:r w:rsidRPr="00805F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Narrative Document: </w:t>
       </w:r>
       <w:r w:rsidR="00377856" w:rsidRPr="00805F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Managing Agent Proposal Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3554602B" w14:textId="7483B9DE" w:rsidR="007976A6" w:rsidRPr="007976A6" w:rsidRDefault="00B358E0" w:rsidP="007976A6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc213853268"/>
       <w:bookmarkStart w:id="3" w:name="_Toc215216170"/>
       <w:r>
         <w:t>Managing Agent Strategy and Origination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="47A06B91" w14:textId="13205766" w:rsidR="004C522E" w:rsidRDefault="004C522E" w:rsidP="007A5FC6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -3194,1388 +3222,1307 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="382D223B" w14:textId="77777777" w:rsidR="00D75245" w:rsidRPr="00361A10" w:rsidRDefault="00D75245" w:rsidP="00D75245">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc215216171"/>
       <w:r>
         <w:t>Project Timeline</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="3687085A" w14:textId="77777777" w:rsidR="00D75245" w:rsidRDefault="00D75245" w:rsidP="00D75245">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A313B7">
         <w:t>Your proposed timeline and key milestones for this application, including</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a target syndicate novation date (where applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FF1C35" w14:textId="77777777" w:rsidR="00566B35" w:rsidRDefault="00566B35" w:rsidP="00D75245">
+    <w:p w14:paraId="40AB3679" w14:textId="77777777" w:rsidR="005E649E" w:rsidRDefault="005E649E" w:rsidP="005E649E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DDB9FB" w14:textId="77FDED6D" w:rsidR="007976A6" w:rsidRPr="007976A6" w:rsidRDefault="001F7564" w:rsidP="007976A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc213853269"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc215216172"/>
+      <w:r>
+        <w:t xml:space="preserve">Managed </w:t>
+      </w:r>
+      <w:r w:rsidR="000D09DD">
+        <w:t>Synd</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7A3A">
+        <w:t>icate</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7383D">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3CCB17A5" w14:textId="420FB426" w:rsidR="007118C1" w:rsidRDefault="00CA7A3A" w:rsidP="0031504E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syndicate(s) to be managed and their strategic focus.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD217B">
+        <w:t xml:space="preserve"> If the proposal is to establish a new syndicate simultaneously with the new managing agent, please also complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD217B" w:rsidRPr="00182E2F">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00621A6C">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00182E2F" w:rsidRPr="00182E2F">
+        <w:rPr>
+          <w:color w:val="1E35BF" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00182E2F">
+        <w:t>to provide additional detail on the syndicate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628B34B8" w14:textId="2C36B8DC" w:rsidR="00F312D4" w:rsidRDefault="007E4B8D" w:rsidP="00CA7A3A">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Historical</w:t>
+      </w:r>
+      <w:r w:rsidR="00F312D4">
+        <w:t xml:space="preserve"> performance </w:t>
+      </w:r>
+      <w:r w:rsidR="00613335">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00255BD8">
+        <w:t>forward-looking</w:t>
+      </w:r>
+      <w:r w:rsidR="0090135A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613335">
+        <w:t xml:space="preserve">business plan of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5BF0" w:rsidRPr="00EC5BF0">
+        <w:t xml:space="preserve">proposed managed </w:t>
+      </w:r>
+      <w:r w:rsidR="00613335" w:rsidRPr="00EC5BF0">
+        <w:t>syndicate(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="000544D0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0909B1" w14:textId="77777777" w:rsidR="009E77E5" w:rsidRPr="00E541A0" w:rsidRDefault="009E77E5" w:rsidP="002E3309">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E541A0">
+        <w:t>Overseas regulatory impacts to consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41481EA0" w14:textId="6EC19148" w:rsidR="002E3309" w:rsidRPr="002E3309" w:rsidRDefault="00E541A0" w:rsidP="00E541A0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E541A0">
+        <w:t>If EEA</w:t>
+      </w:r>
+      <w:r w:rsidR="00080F61" w:rsidRPr="002E3309">
+        <w:t xml:space="preserve"> business </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E541A0">
+        <w:t>is being underwritten, please o</w:t>
+      </w:r>
+      <w:r w:rsidR="00080F61" w:rsidRPr="00E541A0">
+        <w:t>utline</w:t>
+      </w:r>
+      <w:r w:rsidR="00080F61" w:rsidRPr="002E3309">
+        <w:t xml:space="preserve"> the LIC operating model currently utilised by the managed syndicate and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E541A0">
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3309" w:rsidRPr="002E3309">
+        <w:t xml:space="preserve"> this may need to be adapted following the establishment of the new managing agent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BB9B51" w14:textId="75407AE2" w:rsidR="00E541A0" w:rsidRPr="00E541A0" w:rsidRDefault="00E541A0" w:rsidP="00E541A0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E541A0">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00405451">
+        <w:t>US</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E541A0">
+        <w:t xml:space="preserve"> surplus lines </w:t>
+      </w:r>
+      <w:r w:rsidR="008B50C3">
+        <w:t xml:space="preserve">or reinsurance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E541A0">
+        <w:t>business is being underwritten, there will be the need for submission of change of control documentation to the NAIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308ADFF6" w14:textId="77777777" w:rsidR="002E3309" w:rsidRDefault="002E3309" w:rsidP="002E3309">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B406EB2" w14:textId="5ACDE177" w:rsidR="00CA7A3A" w:rsidRDefault="002E3309" w:rsidP="009744F1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...96 lines deleted...]
-    <w:p w14:paraId="41481EA0" w14:textId="6EC19148" w:rsidR="002E3309" w:rsidRPr="002E3309" w:rsidRDefault="00E541A0" w:rsidP="00E541A0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3309">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Length suggestion – one</w:t>
+      </w:r>
+      <w:r w:rsidR="00135910">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3309">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidR="00135910">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0866DCDA" w14:textId="77777777" w:rsidR="005E649E" w:rsidRPr="009744F1" w:rsidRDefault="005E649E" w:rsidP="009744F1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="308ADFF6" w14:textId="77777777" w:rsidR="002E3309" w:rsidRDefault="002E3309" w:rsidP="002E3309">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3517C920" w14:textId="1E7D8CE3" w:rsidR="007976A6" w:rsidRPr="007976A6" w:rsidRDefault="00673C45" w:rsidP="007976A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc213853270"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc215216173"/>
+      <w:r>
+        <w:t>Controllership</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3939">
+        <w:t xml:space="preserve"> and Group Structure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="17995A28" w14:textId="6B19CCD5" w:rsidR="00673C45" w:rsidRDefault="00673C45" w:rsidP="00673C45">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Narrative outline of the </w:t>
+      </w:r>
+      <w:r w:rsidR="007976A6">
+        <w:t xml:space="preserve">proposed managing agent </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ownership structure, including </w:t>
+      </w:r>
+      <w:r w:rsidR="007976A6">
+        <w:t xml:space="preserve">highlighting </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00356357">
+        <w:t xml:space="preserve">recent changes in ownership, or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">relevant expected changes </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05D68">
+        <w:t>during the following 12 months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097E2D08" w14:textId="38772174" w:rsidR="00BD19E5" w:rsidRDefault="00BD19E5" w:rsidP="00BD19E5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Controllership</w:t>
+      </w:r>
+      <w:r w:rsidR="005061B5">
+        <w:t xml:space="preserve"> org chart showing ownership structures, including c</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B7E">
+        <w:t>ontrollership percentages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAC3522" w14:textId="4D4B37B5" w:rsidR="003A3939" w:rsidRDefault="00BD19E5" w:rsidP="00BD19E5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Group structure chart </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3939">
+        <w:t>to show other related businesses, e.g. service companies</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for staff employment, any distribution businesses or related entities which the proposed managing agent is expected to utilise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BEC157" w14:textId="77777777" w:rsidR="00822E4F" w:rsidRDefault="00822E4F" w:rsidP="00673C45">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B406EB2" w14:textId="5ACDE177" w:rsidR="00CA7A3A" w:rsidRPr="009744F1" w:rsidRDefault="002E3309" w:rsidP="009744F1">
+    <w:p w14:paraId="0D69FD20" w14:textId="2F2773BE" w:rsidR="00822E4F" w:rsidRDefault="00822E4F" w:rsidP="00822E4F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length suggestion – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44107">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>two to three</w:t>
+      </w:r>
+      <w:r w:rsidR="00223AB4">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44107">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4474140D" w14:textId="77777777" w:rsidR="005E649E" w:rsidRDefault="005E649E" w:rsidP="00822E4F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758B7433" w14:textId="6C1FC4A4" w:rsidR="002D68B1" w:rsidRDefault="002D68B1" w:rsidP="000544D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc215216174"/>
+      <w:r>
+        <w:t>Target Operating Model</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923F739" w14:textId="77777777" w:rsidR="00B22C0A" w:rsidRPr="00CF395D" w:rsidRDefault="002D68B1" w:rsidP="002D68B1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF395D">
+        <w:t xml:space="preserve">Narrative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF395D">
+        <w:t xml:space="preserve">of the proposed operating model, including services to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22C0A" w:rsidRPr="00CF395D">
+        <w:t xml:space="preserve">recaptured under migration, proposed use of outsourcing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F8CE28" w14:textId="027470EF" w:rsidR="002D68B1" w:rsidRPr="00CF395D" w:rsidRDefault="00E805DC" w:rsidP="002D68B1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E805DC">
+        <w:t>Please outline the number of staff (FTE) already recruited, those which will be required to support build out of the proposal vs those to deliver managing agent functions and roles at go live</w:t>
+      </w:r>
+      <w:r w:rsidR="00980B7C" w:rsidRPr="00CF395D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445B22E4" w14:textId="77777777" w:rsidR="00764FB7" w:rsidRDefault="00764FB7" w:rsidP="00764FB7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Provide any resourcing risk assessment completed and gap analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0CB100" w14:textId="77777777" w:rsidR="002D68B1" w:rsidRPr="00CF395D" w:rsidRDefault="002D68B1" w:rsidP="002D68B1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497F2995" w14:textId="2F997091" w:rsidR="002D68B1" w:rsidRDefault="002D68B1" w:rsidP="002D68B1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF395D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Length suggestion – three</w:t>
+      </w:r>
+      <w:r w:rsidR="00506C5D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF395D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9E7CE4" w14:textId="77777777" w:rsidR="005E649E" w:rsidRPr="00CF395D" w:rsidRDefault="005E649E" w:rsidP="002D68B1">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21394284" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc213853271"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc215216176"/>
+      <w:r>
+        <w:t>Financial Resources and Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2CB99054" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outline how the proposed managing agent will be funded and when regulatory capital is expected to be in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E2C034" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Financial planning for the managing agent during its first-year post-authorisation, including base case financial projections and any contingency planning/stress scenarios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F474FD" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:rPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="3517C920" w14:textId="1E7D8CE3" w:rsidR="007976A6" w:rsidRPr="007976A6" w:rsidRDefault="00673C45" w:rsidP="007976A6">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B38EF8B" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1FF0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Length suggestion – one page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F65271A" w14:textId="77777777" w:rsidR="008E48AF" w:rsidRDefault="008E48AF" w:rsidP="00BE34F0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9C4462" w14:textId="421F8375" w:rsidR="00FD7197" w:rsidRDefault="000544D0" w:rsidP="000544D0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc213853270"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="52BEC157" w14:textId="77777777" w:rsidR="00822E4F" w:rsidRDefault="00822E4F" w:rsidP="00673C45">
+      <w:r>
+        <w:t xml:space="preserve">Systems of Governance &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7197">
+        <w:t xml:space="preserve">Senior Management Function (SMF) Appointments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B49512" w14:textId="3C39571D" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outline your proposed governance structure, including Board and committee structures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBBEC63" w14:textId="2B2B3299" w:rsidR="00506C5D" w:rsidRDefault="00506C5D" w:rsidP="00506C5D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Identify who will take the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526912">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Senior Management Function (SMF) roles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526912">
+        <w:t>at the new managing agent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, with a brief bio and planned or confirmed start dates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDA0FFD" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Expected timeline, approach and plan for a governance parallel run (if migrating)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00892FDE" w14:textId="6068826E" w:rsidR="007E17A1" w:rsidRPr="00CF395D" w:rsidRDefault="007E17A1" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D69FD20" w14:textId="2F2773BE" w:rsidR="00822E4F" w:rsidRDefault="00822E4F" w:rsidP="00822E4F">
+    <w:p w14:paraId="1499A684" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10C30">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Length suggestion – </w:t>
       </w:r>
-      <w:r w:rsidR="00F44107">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>two to three</w:t>
       </w:r>
-      <w:r w:rsidR="00223AB4">
-[...14 lines deleted...]
-    <w:p w14:paraId="509AC5FB" w14:textId="77777777" w:rsidR="00566B35" w:rsidRDefault="00566B35" w:rsidP="00A10C30">
+      <w:r w:rsidRPr="00A10C30">
+        <w:t xml:space="preserve"> pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634F32F6" w14:textId="77777777" w:rsidR="008E48AF" w:rsidRDefault="008E48AF" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="573B8D66" w14:textId="77777777" w:rsidR="000544D0" w:rsidRPr="009A7E1E" w:rsidRDefault="000544D0" w:rsidP="000544D0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4879FC0F" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRPr="009A1BE6" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc215216174"/>
-[...533 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc215216180"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc213853274"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc215216177"/>
       <w:r w:rsidRPr="00821570">
         <w:t>Lloyd’s Principles Based Oversight</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> Gap Analysis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1BFEDCF3" w14:textId="2E7CB3BE" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="0AC7AF55" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide any analysis completed for the proposed management agent against Lloyd’s </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t>Principles-based oversight framework</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. As part of this, </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2656">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>describe how you plan to close any identified gaps</w:t>
       </w:r>
       <w:r>
-        <w:t>, with timelines</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. Details on the Principles and Sub-Principles, how expected maturity is calculated, and how capability should be assessed can be found at </w:t>
+        <w:t xml:space="preserve">, with timelines. Details on the Principles and Sub-Principles, how expected maturity is calculated, and how capability should be assessed can be found at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00AD023E" w:rsidRPr="00AD023E">
+        <w:r w:rsidRPr="00AD023E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Market Oversight - Lloyd's</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD023E">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F23AE" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="299E083A" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B8960B" w14:textId="523E8FA7" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="2EAE6353" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Six </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t>Principles are assessed by Lloyd’s at a managing agent level:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7160D093" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="73254137" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Principle </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t>4 Claims Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2E9A87" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="7743C18E" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Principle </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t>5 Customer Outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EB0216" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="7D65580C" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Principle </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t>10 Governance Risk Management and Reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABBE60D" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="33EFC11E" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Principle </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t>11 Regulatory &amp; Financial Crime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25755552" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="0FD06003" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Principle </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t xml:space="preserve">12 Operational Resilience </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2156E10A" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="48000AD6" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Principle </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6E1A">
         <w:t>13 Culture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D040398" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="44AC92FA" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E0A9238" w14:textId="025A10A8" w:rsidR="00B0658D" w:rsidRPr="005B0FBF" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="2B8F557E" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRPr="005B0FBF" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0FBF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Other principles are assessed at syndicate level, but capability analysis should consider how the new managing agent frameworks will enable oversight of syndicate level risks.</w:t>
       </w:r>
-      <w:r w:rsidR="00AD023E">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36984A6E" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRPr="005B0FBF" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="34CF7FFE" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRPr="005B0FBF" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6C40DF" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRPr="005B0FBF" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="176DF61D" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRPr="005B0FBF" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0FBF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Where the proposal is to migrate out of a turnkey arrangement and manage an existing syndicate, this should include reference to existing maturity and assessed capability under PBO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5301557F" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRPr="005B0FBF" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="70876AE8" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRPr="005B0FBF" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:firstLine="66"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7539C299" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRPr="005B0FBF" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="161D4536" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRPr="005B0FBF" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0FBF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>If the managing agent is completely new, please provide an overview of the level of understanding of Lloyd’s PBO and any initial gaps identified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB6324" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRPr="00970B1D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="7BF4F710" w14:textId="77777777" w:rsidR="00BE34F0" w:rsidRPr="00970B1D" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384723C9" w14:textId="77777777" w:rsidR="00B0658D" w:rsidRDefault="00B0658D" w:rsidP="00B0658D">
+    <w:p w14:paraId="7FB727D4" w14:textId="28319C6A" w:rsidR="00BE34F0" w:rsidRDefault="00BE34F0" w:rsidP="00BE34F0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10C30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Length suggestion – </w:t>
+        <w:t>Length suggestion –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>two to three</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A10C30">
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="00D776B5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> to four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C30">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB03164" w14:textId="77777777" w:rsidR="0031504E" w:rsidRDefault="0031504E" w:rsidP="00B0658D">
+    <w:p w14:paraId="632FF61F" w14:textId="77777777" w:rsidR="00FD7197" w:rsidRPr="00FD7197" w:rsidRDefault="00FD7197" w:rsidP="00FD7197"/>
+    <w:p w14:paraId="573B8D66" w14:textId="71BF0AFE" w:rsidR="000544D0" w:rsidRPr="009A7E1E" w:rsidRDefault="00D776B5" w:rsidP="000544D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Assurance and Other Critical </w:t>
+      </w:r>
+      <w:r w:rsidR="000544D0">
+        <w:t>Functions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00FD7197" w:rsidRPr="00FD7197">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2D7CFD" w14:textId="7A95AD38" w:rsidR="000544D0" w:rsidRDefault="000544D0" w:rsidP="000544D0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Expected timeline, approach and plan for developing Second and Third Line functions (Risk, Compliance, Internal </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2515">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>udit)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371A609C" w14:textId="77777777" w:rsidR="000544D0" w:rsidRDefault="000544D0" w:rsidP="000544D0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E5C41F" w14:textId="77777777" w:rsidR="007F23F8" w:rsidRDefault="007F23F8" w:rsidP="007F23F8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10C30">
+        <w:t xml:space="preserve">Length suggestion – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>two to three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C30">
+        <w:t xml:space="preserve"> pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5F588B" w14:textId="77777777" w:rsidR="00BA4DC7" w:rsidRDefault="00BA4DC7" w:rsidP="00BA4DC7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C3D83D" w14:textId="2E762BBA" w:rsidR="00874D51" w:rsidRPr="00874D51" w:rsidRDefault="003F7726">
+    <w:p w14:paraId="66745ECE" w14:textId="0F61E350" w:rsidR="00B27DEC" w:rsidRPr="00B27DEC" w:rsidRDefault="00E30FCA" w:rsidP="00B27DEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213853280"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0A4B7642" w14:textId="650607F9" w:rsidR="00BD217B" w:rsidRDefault="00F9341D" w:rsidP="00874D51">
+      <w:bookmarkStart w:id="14" w:name="_Toc213853277"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc215216179"/>
+      <w:r>
+        <w:t xml:space="preserve">Operations – IT </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00C16720">
+        <w:t xml:space="preserve">Systems </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="00702F53">
+        <w:t>Buildout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5113FCF5" w14:textId="7575C0C5" w:rsidR="007E5F70" w:rsidRPr="00B47854" w:rsidRDefault="00E876F7" w:rsidP="007E5F70">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5F70" w:rsidRPr="00B47854">
+        <w:t xml:space="preserve">verview </w:t>
+      </w:r>
+      <w:r w:rsidR="00E267C7" w:rsidRPr="00B47854">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B133AC">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E267C7" w:rsidRPr="00B47854">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5865">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E267C7" w:rsidRPr="00B47854">
+        <w:t xml:space="preserve"> require implementation of new systems and IT architecture to cover core business functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C8CD45" w14:textId="543DA890" w:rsidR="00361A10" w:rsidRPr="00B47854" w:rsidRDefault="00361A10" w:rsidP="007E5F70">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where new IT systems are to be implemented as part of the managing agent development, expected timelines for testing and delivery prior to go-live, including any contingency plans would be useful</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50532A1C" w14:textId="77777777" w:rsidR="007E5F70" w:rsidRPr="007E5F70" w:rsidRDefault="007E5F70" w:rsidP="007E5F70">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218343F9" w14:textId="23CED075" w:rsidR="007E5F70" w:rsidRDefault="007E5F70" w:rsidP="007E5F70">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47854">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length suggestion – one </w:t>
+      </w:r>
+      <w:r w:rsidR="00361A10">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>to two pages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FF9020" w14:textId="77777777" w:rsidR="00230A21" w:rsidRPr="00B47854" w:rsidRDefault="00230A21" w:rsidP="007E5F70">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C3D83D" w14:textId="2E762BBA" w:rsidR="00874D51" w:rsidRPr="00874D51" w:rsidRDefault="003F7726">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc215216180"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc213853280"/>
+      <w:r>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0BE1">
+        <w:t xml:space="preserve"> information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="65C214A9" w14:textId="3D01BD31" w:rsidR="00D21316" w:rsidRDefault="00F9341D" w:rsidP="00D21316">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc213852286"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc213853281"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc213852286"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc213852503"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc213853281"/>
       <w:r w:rsidRPr="00874D51">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please outline any other information that you would like to highlight that could be relevant to our review</w:t>
       </w:r>
       <w:r w:rsidR="00BD217B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4AD6CEE3" w14:textId="1F1FBFE0" w:rsidR="00E56ED4" w:rsidRPr="00805F62" w:rsidRDefault="000E0BE1" w:rsidP="00091932">
+      <w:bookmarkStart w:id="21" w:name="_Toc215216181"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc213853283"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1FE756F0" w14:textId="77777777" w:rsidR="00D21316" w:rsidRDefault="00D21316" w:rsidP="00D21316">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD6CEE3" w14:textId="556ABBC2" w:rsidR="00E56ED4" w:rsidRPr="00805F62" w:rsidRDefault="000E0BE1" w:rsidP="00091932">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1E35BF" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc215216181"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc213853283"/>
       <w:r w:rsidRPr="00805F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">New Syndicate Proposal </w:t>
       </w:r>
       <w:r w:rsidR="00A43E8A" w:rsidRPr="00805F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00805F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nformation </w:t>
       </w:r>
       <w:r w:rsidR="00FF2078">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(if applicable)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="79038021" w14:textId="27AF1EFF" w:rsidR="00E56ED4" w:rsidRPr="00E56ED4" w:rsidRDefault="002A016A" w:rsidP="002A016A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A016A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If the proposed managing agent will manage an existing syndicate, this section is not required as Lloyd’s already has an established understanding of the syndicate</w:t>
       </w:r>
       <w:r w:rsidR="001B4A5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A51EE17" w14:textId="44022D6A" w:rsidR="00091932" w:rsidRPr="00FF2078" w:rsidRDefault="000E0BE1" w:rsidP="00091932">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2078">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="_Toc215216182"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc215216182"/>
       <w:r w:rsidR="00091932" w:rsidRPr="00377856">
         <w:t>New Syndicate Strategy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7A4776E8" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="003862C0">
         <w:t xml:space="preserve"> schematic overview of the </w:t>
       </w:r>
       <w:r>
         <w:t>proposed business to be written at Lloyd’s</w:t>
       </w:r>
       <w:r w:rsidRPr="003862C0">
         <w:t xml:space="preserve"> broken down by class,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003862C0">
         <w:t>specifying the nature of the risks to be covered</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A990E1" w14:textId="77777777" w:rsidR="005C1278" w:rsidRDefault="005C1278" w:rsidP="005C1278">
@@ -4895,58 +4842,58 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Length suggestion – two to three pages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291E1C51" w14:textId="77777777" w:rsidR="00B764C4" w:rsidRDefault="00B764C4" w:rsidP="00B764C4">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EFD9368" w14:textId="221069F5" w:rsidR="00B764C4" w:rsidRPr="00530215" w:rsidRDefault="00B764C4" w:rsidP="006A0EA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc215216183"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc215216183"/>
       <w:r w:rsidRPr="00377856">
         <w:t xml:space="preserve">New Syndicate </w:t>
       </w:r>
       <w:r>
         <w:t>Financials (see templates)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="46F9A314" w14:textId="45E530A2" w:rsidR="00C365D9" w:rsidRDefault="00C365D9" w:rsidP="00C365D9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Please provide a 3-year forecasted GAAP P&amp;L</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F21FC3" w14:textId="77777777" w:rsidR="00C365D9" w:rsidRDefault="00C365D9" w:rsidP="00C365D9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Please provide a completed Standard Model template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B97273" w14:textId="77777777" w:rsidR="00C365D9" w:rsidRDefault="00C365D9" w:rsidP="00C365D9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -5056,58 +5003,58 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> the submitted template and provide feedback if required.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3580">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F2D358" w14:textId="7BE76F9E" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00C365D9">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4119DB8B" w14:textId="32916CD2" w:rsidR="00B764C4" w:rsidRPr="00377856" w:rsidRDefault="008605A2" w:rsidP="00B764C4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc215216184"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc215216184"/>
       <w:r w:rsidRPr="00377856">
         <w:t xml:space="preserve">New Syndicate </w:t>
       </w:r>
       <w:r w:rsidR="007A5FC6">
         <w:t>Distribution Strategy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="380921A2" w14:textId="515C59A1" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="007A5FC6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Sales/distribution channels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515C1CF1" w14:textId="6C900787" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="007A5FC6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Geographical split</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CF2244" w14:textId="2E370723" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="007A5FC6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Open market / service company / third party cover holder</w:t>
       </w:r>
     </w:p>
@@ -5169,55 +5116,56 @@
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086459">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Length suggestion – one to two pages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F2C8A5" w14:textId="77777777" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00091932">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20173CFD" w14:textId="50321359" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00EE3972">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc215216185"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc215216185"/>
       <w:r w:rsidRPr="00EE3972">
+        <w:lastRenderedPageBreak/>
         <w:t>New Syndicate Pricing Strategy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="368B8632" w14:textId="3E5A506E" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00EE3972">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t xml:space="preserve">Summarise </w:t>
       </w:r>
       <w:r w:rsidR="0037549C">
         <w:t xml:space="preserve">how </w:t>
       </w:r>
       <w:r w:rsidRPr="00296CE4">
         <w:t>the risks will be priced/rated</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A80AEA" w14:textId="543A1991" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00EE3972">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Summarise how you will regularly monitor/review pricing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB53B80" w14:textId="77777777" w:rsidR="00091932" w:rsidRDefault="00091932" w:rsidP="00091932">
       <w:pPr>
@@ -5266,55 +5214,55 @@
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3972">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Length suggestion – 1 page or less</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5457FF3A" w14:textId="77777777" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00091932">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1122DBD9" w14:textId="6937B5E8" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00EE3972">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc215216186"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc215216186"/>
       <w:r w:rsidRPr="00EE3972">
         <w:t>New Syndicate Outwards Reinsurance Strategy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="0158DF4A" w14:textId="458360CC" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00EE3972">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Summarise the company’s reinsurance policy and objectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497AC9FD" w14:textId="1EB16884" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00EE3972">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Summarise the proposed reinsurance arrangements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A3B9EB" w14:textId="72BA6A94" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00EE3972">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
@@ -5406,55 +5354,55 @@
       <w:r w:rsidR="00E6781B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3972">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>alf a page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012DF8D6" w14:textId="77777777" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00091932">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73F2C6BC" w14:textId="1CCFA9EE" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00DF1B65">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc215216187"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc215216187"/>
       <w:r w:rsidRPr="00DF1B65">
         <w:t>New Syndicate Risk Appetite</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="43BF0119" w14:textId="40A8EF6F" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00DF1B65">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t xml:space="preserve">Summarise the </w:t>
       </w:r>
       <w:r>
         <w:t>syndicate</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CE4">
         <w:t>’s risk appetite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1199FE04" w14:textId="229877D2" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00D540A6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
@@ -5587,55 +5535,55 @@
       <w:r w:rsidR="00EF7F5E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED15B4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>alf a page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA971B4" w14:textId="77777777" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00091932">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B122176" w14:textId="296B0543" w:rsidR="00091932" w:rsidRPr="00FF2078" w:rsidRDefault="00091932" w:rsidP="00ED15B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc215216188"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc215216188"/>
       <w:r w:rsidRPr="00ED15B4">
         <w:t>Historic Underwriting Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="419A8003" w14:textId="4D502D82" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00ED15B4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Detail any historical performance of the business (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2DCC41" w14:textId="394842FB" w:rsidR="00091932" w:rsidRDefault="00091932" w:rsidP="00ED15B4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Detail the performance of any business that is to be transferred to the new entity (if available)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607B7B95" w14:textId="77777777" w:rsidR="00091932" w:rsidRDefault="00091932" w:rsidP="00345710">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
@@ -5667,55 +5615,55 @@
       <w:r w:rsidRPr="00ED15B4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>alf a page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0378EEF3" w14:textId="77777777" w:rsidR="00345710" w:rsidRPr="00296CE4" w:rsidRDefault="00345710" w:rsidP="00345710">
       <w:pPr>
         <w:pStyle w:val="Sub-Bullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B01B94B" w14:textId="500E54EB" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00D540A6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc215216189"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc215216189"/>
       <w:r w:rsidRPr="00D540A6">
         <w:t>New Syndicate Provision of Capital</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="0C2E70BB" w14:textId="6C59B364" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00D540A6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>Please identify the source of Funds at Lloyd’s (“FaL”), by Member, to support the gross ECA for the 202[</w:t>
       </w:r>
       <w:r w:rsidR="00EA0590">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CE4">
         <w:t>] SBF of Syndicate [xx] and specify the following.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA75A6C" w14:textId="128E461E" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00D540A6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t xml:space="preserve">The nature of the relationship, if any, with the </w:t>
       </w:r>
       <w:r w:rsidR="00AB3B58">
         <w:t>m</w:t>
       </w:r>
@@ -5724,59 +5672,51 @@
       </w:r>
       <w:r w:rsidR="00AB3B58">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CE4">
         <w:t xml:space="preserve">gent or other existing </w:t>
       </w:r>
       <w:r w:rsidR="00AB3B58">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CE4">
         <w:t xml:space="preserve">embers of the </w:t>
       </w:r>
       <w:r w:rsidR="00AB3B58">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CE4">
         <w:t>yndicate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B44CCAE" w14:textId="52D3186D" w:rsidR="00091932" w:rsidRPr="00296CE4" w:rsidRDefault="00091932" w:rsidP="00D540A6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
-        <w:t>Whether the capital is either (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) a continuation/renewal of an existing investment or (ii) a new participation on the </w:t>
+        <w:t xml:space="preserve">Whether the capital is either (i) a continuation/renewal of an existing investment or (ii) a new participation on the </w:t>
       </w:r>
       <w:r w:rsidR="00AB3B58">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00296CE4">
         <w:t>yndicate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496D1B55" w14:textId="423DA0F3" w:rsidR="00091932" w:rsidRDefault="00091932" w:rsidP="00D540A6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00296CE4">
         <w:t>For all new participations/capital sources, please select one of the following current statuses for the proposed investment:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C27CDF3" w14:textId="77777777" w:rsidR="006477B4" w:rsidRDefault="006477B4" w:rsidP="006A0EA6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="284"/>
       </w:pPr>
@@ -5819,50 +5759,51 @@
         <w:ind w:left="709" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002031FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Conditional commitment</w:t>
       </w:r>
       <w:r>
         <w:t>, in writing, subject to SBF approval and completion of KYC diligence, with a proven source of funds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCC7348" w14:textId="77777777" w:rsidR="006477B4" w:rsidRDefault="006477B4" w:rsidP="006A0EA6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002031FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Indication of interest</w:t>
       </w:r>
       <w:r>
         <w:t>, in writing, but without any firm commitment to invest, with a proven source of funds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F5D637" w14:textId="107AE886" w:rsidR="006477B4" w:rsidRDefault="006477B4" w:rsidP="006A0EA6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002031FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Still marketing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to prospective investors </w:t>
       </w:r>
     </w:p>
@@ -5927,57 +5868,57 @@
         <w:t>alf a page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6D5564" w14:textId="77777777" w:rsidR="002A6835" w:rsidRDefault="002A6835" w:rsidP="000248E9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F5F576" w14:textId="77777777" w:rsidR="002A6835" w:rsidRDefault="002A6835" w:rsidP="002A6835">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc139466008"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc215216190"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc139466008"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc215216190"/>
       <w:r>
         <w:t>Product Governance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="6AD66E9E" w14:textId="77777777" w:rsidR="002A6835" w:rsidRDefault="002A6835" w:rsidP="002A6835">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Summarise your product governance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5E952D" w14:textId="77777777" w:rsidR="002A6835" w:rsidRDefault="002A6835" w:rsidP="002A6835">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45D87D0D" w14:textId="6F2547E2" w:rsidR="00120B3B" w:rsidRDefault="002A6835" w:rsidP="002A6835">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
@@ -6088,57 +6029,57 @@
         <w:t>alf a page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282A972A" w14:textId="77777777" w:rsidR="002A6835" w:rsidRDefault="002A6835" w:rsidP="000248E9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="041937B1" w14:textId="77777777" w:rsidR="00FC4806" w:rsidRDefault="00FC4806" w:rsidP="00FC4806">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc139466009"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc215216191"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc139466009"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc215216191"/>
       <w:r>
         <w:t>Risk and Mitigations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="567A43D6" w14:textId="38B6C9F4" w:rsidR="00FC4806" w:rsidRPr="00783B5A" w:rsidRDefault="00FC4806" w:rsidP="006A0EA6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Detail risks &amp; mitigations to executing the business plan - </w:t>
       </w:r>
       <w:r w:rsidRPr="00783B5A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00437769">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -6224,179 +6165,180 @@
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>alf a page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215CE711" w14:textId="77777777" w:rsidR="00FC4806" w:rsidRDefault="00FC4806" w:rsidP="000248E9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A8F863D" w14:textId="2D5CAC54" w:rsidR="00C55925" w:rsidRDefault="00C55925" w:rsidP="00C55925">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc139466011"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc215216192"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc139466011"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc215216192"/>
       <w:r>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r w:rsidR="00072D56">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>nformation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="00072D56">
         <w:t xml:space="preserve"> on New Syndicate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="3F1D75FA" w14:textId="77777777" w:rsidR="00C55925" w:rsidRDefault="00C55925" w:rsidP="00C55925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Please outline any other information that you would like to highlight that could be relevant to our review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E51613" w14:textId="77777777" w:rsidR="00C55925" w:rsidRPr="000248E9" w:rsidRDefault="00C55925" w:rsidP="000248E9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79916C88" w14:textId="77777777" w:rsidR="00091932" w:rsidRPr="00BD217B" w:rsidRDefault="00091932" w:rsidP="00091932"/>
     <w:p w14:paraId="4F32DDBE" w14:textId="604B63A2" w:rsidR="00091932" w:rsidRPr="00DA10F5" w:rsidRDefault="00091932" w:rsidP="006A0EA6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA10F5">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39979410" w14:textId="77777777" w:rsidR="00102612" w:rsidRPr="00805F62" w:rsidRDefault="00102612" w:rsidP="00102612">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc215216193"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc215216193"/>
       <w:r w:rsidRPr="00805F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="3ECCB54A" w14:textId="77777777" w:rsidR="00102612" w:rsidRDefault="00102612">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EFC520F" w14:textId="61054CEF" w:rsidR="00D5469F" w:rsidRDefault="00102612">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We have written this document to provide you with information</w:t>
       </w:r>
       <w:r w:rsidR="00943DD4">
         <w:t xml:space="preserve"> on Lloyd’s expectations for new managing agent proposals at first point of entry</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A07802">
         <w:t xml:space="preserve"> Approval of a new managing agent takes place over a number of months and in close collaboration with the PRA and FCA.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> To the best of our knowledge, this information is correct at the date of publishing, but it may change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088B9893" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D2122F" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213853284"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc215216194"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc213853284"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc215216194"/>
       <w:r>
         <w:t>Regulatory Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B38B6BF" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38F6E935" w14:textId="628F94E0" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
       </w:pPr>
       <w:r>
         <w:t>We do not intend the information and services in this Guid</w:t>
       </w:r>
       <w:r w:rsidR="00D5469F">
         <w:t>ance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to be distributed to, or used by, any person or entity in any jurisdiction or country where this would be against laws or regulations. In particular, this Guide is not an offer of information, products or services to US persons or in the United States, or in any other jurisdictions where such an offer may be against the law. </w:t>
       </w:r>
@@ -6496,57 +6438,57 @@
     <w:p w14:paraId="453E7855" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F490145" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRPr="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before you apply, you should make sure you understand Lloyd’s, and the implications of participating in the Lloyd’s market. You should understand that risk is the nature of insurance business and is inherent in the business underwritten at Lloyd’s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC2952C" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20205F80" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc213853285"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc215216195"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc213853285"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc215216195"/>
       <w:r>
         <w:t>Confidentiality and Copyright</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367A85CA" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00D5469F" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53250A41" w14:textId="77777777" w:rsidR="00D5469F" w:rsidRDefault="00102612" w:rsidP="00D5469F">
       <w:pPr>
         <w:pStyle w:val="NumberList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This Guide is confidential and should only be used within organisations that we provide it to. </w:t>
       </w:r>
     </w:p>
@@ -6594,65 +6536,65 @@
     </w:p>
     <w:p w14:paraId="3B3A442E" w14:textId="31FCB14C" w:rsidR="003C5324" w:rsidRDefault="003C5324" w:rsidP="00175D35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5897"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003C5324" w:rsidSect="00BF361A">
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1474" w:right="1021" w:bottom="1361" w:left="1588" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3525D607" w14:textId="77777777" w:rsidR="005B7F29" w:rsidRDefault="005B7F29">
+    <w:p w14:paraId="73D4560F" w14:textId="77777777" w:rsidR="000F5E9D" w:rsidRDefault="000F5E9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FAC3B8E" w14:textId="77777777" w:rsidR="005B7F29" w:rsidRDefault="005B7F29">
+    <w:p w14:paraId="111A0E9C" w14:textId="77777777" w:rsidR="000F5E9D" w:rsidRDefault="000F5E9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40F6457F" w14:textId="77777777" w:rsidR="005B7F29" w:rsidRDefault="005B7F29">
+    <w:p w14:paraId="6EAB9D11" w14:textId="77777777" w:rsidR="000F5E9D" w:rsidRDefault="000F5E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -6660,59 +6602,59 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{42CECED3-1423-43BD-BABC-9F7DDB9D6B3F}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A54AD2A3-BBF1-4305-AFF9-D0C8358B0B11}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{41792C38-7C1B-4708-B9B2-12FD98B10A00}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{A9B49A2A-B50E-4085-AAF8-94CA03D46CBD}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A49A594" w14:textId="1923519E" w:rsidR="00D07921" w:rsidRDefault="00D07921">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AFEEA0B" wp14:editId="43DF61ED">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
@@ -7131,65 +7073,65 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0013651E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>lloyd's business opportunities submission narrative submission template_new</w:t>
     </w:r>
     <w:r w:rsidRPr="00C970BB">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D40A570" w14:textId="77777777" w:rsidR="005B7F29" w:rsidRDefault="005B7F29">
+    <w:p w14:paraId="77B6B964" w14:textId="77777777" w:rsidR="000F5E9D" w:rsidRDefault="000F5E9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="263042FA" w14:textId="77777777" w:rsidR="005B7F29" w:rsidRDefault="005B7F29">
+    <w:p w14:paraId="06335201" w14:textId="77777777" w:rsidR="000F5E9D" w:rsidRDefault="000F5E9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CFC9D4F" w14:textId="77777777" w:rsidR="005B7F29" w:rsidRDefault="005B7F29">
+    <w:p w14:paraId="46DAA12A" w14:textId="77777777" w:rsidR="000F5E9D" w:rsidRDefault="000F5E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AF81725" w14:textId="77777777" w:rsidR="003A30C5" w:rsidRPr="005A6D0B" w:rsidRDefault="003A30C5" w:rsidP="00F35772">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6D0B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
@@ -8592,50 +8534,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435A1C0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="415E190C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A420741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9E2F37A"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8677,51 +8732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="574C5854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A97A29DC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8790,51 +8845,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ABF207E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D24A0272"/>
     <w:lvl w:ilvl="0" w:tplc="04BE2B48">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="LetterList"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="85"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -8911,51 +8966,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AC630D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65B8BD08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-1215"/>
         </w:tabs>
         <w:ind w:left="-1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-495"/>
         </w:tabs>
         <w:ind w:left="-495" w:hanging="360"/>
@@ -9024,51 +9079,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3825"/>
         </w:tabs>
         <w:ind w:left="3825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4545"/>
         </w:tabs>
         <w:ind w:left="4545" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623E1DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6381088"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9137,51 +9192,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="695C2E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D1E82EA"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9223,51 +9278,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A2016B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F83486F4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -9312,51 +9367,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E742F52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C2AA438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9468,153 +9523,155 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="722338153">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="571819607">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1058554709">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1982226618">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="127287847">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1965961490">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1376542498">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="903485378">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1963151768">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1116024720">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1751194613">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="274101331">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1965774391">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1505391978">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1232733576">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="540216089">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="160118768">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="398132713">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="245112449">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1681934603">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="559946554">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="559946554">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="22" w16cid:durableId="1086463534">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="871502571">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="628752992">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="16515123">
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" style="v-text-anchor:middle" fillcolor="#0c9" stroke="f">
       <v:fill color="#0c9"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#abda96,#0c6,#99f,#0c0,#0c9,#6bbd46,#c41200,#ffc400"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -9659,74 +9716,76 @@
     <w:rsid w:val="0007009D"/>
     <w:rsid w:val="00072D56"/>
     <w:rsid w:val="00076606"/>
     <w:rsid w:val="00077223"/>
     <w:rsid w:val="00080F61"/>
     <w:rsid w:val="00086459"/>
     <w:rsid w:val="00091932"/>
     <w:rsid w:val="000A153C"/>
     <w:rsid w:val="000A6C2F"/>
     <w:rsid w:val="000B06DB"/>
     <w:rsid w:val="000B1B84"/>
     <w:rsid w:val="000B41DF"/>
     <w:rsid w:val="000B44F4"/>
     <w:rsid w:val="000B71CD"/>
     <w:rsid w:val="000C4962"/>
     <w:rsid w:val="000D09DD"/>
     <w:rsid w:val="000D3BAA"/>
     <w:rsid w:val="000D79FB"/>
     <w:rsid w:val="000E0BE1"/>
     <w:rsid w:val="000E45B9"/>
     <w:rsid w:val="000F0E52"/>
     <w:rsid w:val="000F18AC"/>
     <w:rsid w:val="000F1B39"/>
     <w:rsid w:val="000F1C4C"/>
     <w:rsid w:val="000F5E6F"/>
+    <w:rsid w:val="000F5E9D"/>
     <w:rsid w:val="000F787E"/>
     <w:rsid w:val="001001BD"/>
     <w:rsid w:val="00100761"/>
     <w:rsid w:val="00101B4E"/>
     <w:rsid w:val="00101CD3"/>
     <w:rsid w:val="00101EE4"/>
     <w:rsid w:val="00102612"/>
     <w:rsid w:val="00106B3E"/>
     <w:rsid w:val="001075BA"/>
     <w:rsid w:val="00112312"/>
     <w:rsid w:val="0011419C"/>
     <w:rsid w:val="0011551A"/>
     <w:rsid w:val="0011692B"/>
     <w:rsid w:val="00117280"/>
     <w:rsid w:val="00117DCB"/>
     <w:rsid w:val="00120B3B"/>
     <w:rsid w:val="00122764"/>
     <w:rsid w:val="00123791"/>
     <w:rsid w:val="001261D9"/>
     <w:rsid w:val="001264D0"/>
     <w:rsid w:val="00130738"/>
     <w:rsid w:val="001354E3"/>
     <w:rsid w:val="00135910"/>
     <w:rsid w:val="0013651E"/>
+    <w:rsid w:val="00147D97"/>
     <w:rsid w:val="00161E6D"/>
     <w:rsid w:val="00166507"/>
     <w:rsid w:val="001666C1"/>
     <w:rsid w:val="00175D35"/>
     <w:rsid w:val="00176521"/>
     <w:rsid w:val="00182E2F"/>
     <w:rsid w:val="00183875"/>
     <w:rsid w:val="001839C3"/>
     <w:rsid w:val="00185271"/>
     <w:rsid w:val="001900ED"/>
     <w:rsid w:val="0019242F"/>
     <w:rsid w:val="00192AE9"/>
     <w:rsid w:val="00197508"/>
     <w:rsid w:val="001A1543"/>
     <w:rsid w:val="001A2701"/>
     <w:rsid w:val="001A3DFF"/>
     <w:rsid w:val="001B349A"/>
     <w:rsid w:val="001B4A5A"/>
     <w:rsid w:val="001B50E4"/>
     <w:rsid w:val="001B660C"/>
     <w:rsid w:val="001B79B2"/>
     <w:rsid w:val="001C0C8E"/>
     <w:rsid w:val="001C7C59"/>
     <w:rsid w:val="001D5AEE"/>
     <w:rsid w:val="001D7783"/>
@@ -9762,50 +9821,51 @@
     <w:rsid w:val="00255BD8"/>
     <w:rsid w:val="00257346"/>
     <w:rsid w:val="0026075D"/>
     <w:rsid w:val="0026774C"/>
     <w:rsid w:val="00267F6E"/>
     <w:rsid w:val="00282AA4"/>
     <w:rsid w:val="00283200"/>
     <w:rsid w:val="00283340"/>
     <w:rsid w:val="00284AEC"/>
     <w:rsid w:val="0029202E"/>
     <w:rsid w:val="00294FBF"/>
     <w:rsid w:val="00295DB5"/>
     <w:rsid w:val="00296CE4"/>
     <w:rsid w:val="002A016A"/>
     <w:rsid w:val="002A3ABE"/>
     <w:rsid w:val="002A5894"/>
     <w:rsid w:val="002A6835"/>
     <w:rsid w:val="002B7E3B"/>
     <w:rsid w:val="002B7EEF"/>
     <w:rsid w:val="002C5865"/>
     <w:rsid w:val="002C6C72"/>
     <w:rsid w:val="002C7825"/>
     <w:rsid w:val="002C7F4A"/>
     <w:rsid w:val="002D2334"/>
     <w:rsid w:val="002D6142"/>
+    <w:rsid w:val="002D68B1"/>
     <w:rsid w:val="002E01C9"/>
     <w:rsid w:val="002E0742"/>
     <w:rsid w:val="002E2EE6"/>
     <w:rsid w:val="002E3309"/>
     <w:rsid w:val="002E5383"/>
     <w:rsid w:val="002E7CBE"/>
     <w:rsid w:val="002F478F"/>
     <w:rsid w:val="002F58E4"/>
     <w:rsid w:val="002F66B2"/>
     <w:rsid w:val="002F7506"/>
     <w:rsid w:val="00300141"/>
     <w:rsid w:val="00306501"/>
     <w:rsid w:val="003078FE"/>
     <w:rsid w:val="003079EC"/>
     <w:rsid w:val="00311F70"/>
     <w:rsid w:val="0031504E"/>
     <w:rsid w:val="00315E58"/>
     <w:rsid w:val="003241FE"/>
     <w:rsid w:val="00324630"/>
     <w:rsid w:val="00324B03"/>
     <w:rsid w:val="003278CE"/>
     <w:rsid w:val="003334E1"/>
     <w:rsid w:val="003376A4"/>
     <w:rsid w:val="00341DD6"/>
     <w:rsid w:val="0034268C"/>
@@ -9889,50 +9949,51 @@
     <w:rsid w:val="004C3793"/>
     <w:rsid w:val="004C4350"/>
     <w:rsid w:val="004C522E"/>
     <w:rsid w:val="004C653C"/>
     <w:rsid w:val="004C7478"/>
     <w:rsid w:val="004D0DE6"/>
     <w:rsid w:val="004D0FA3"/>
     <w:rsid w:val="004D126A"/>
     <w:rsid w:val="004D268E"/>
     <w:rsid w:val="004E18C8"/>
     <w:rsid w:val="004E2C72"/>
     <w:rsid w:val="004E3724"/>
     <w:rsid w:val="004E5624"/>
     <w:rsid w:val="004E5E54"/>
     <w:rsid w:val="004E78A0"/>
     <w:rsid w:val="004F2523"/>
     <w:rsid w:val="004F32DE"/>
     <w:rsid w:val="004F35A8"/>
     <w:rsid w:val="004F6E1A"/>
     <w:rsid w:val="004F79C4"/>
     <w:rsid w:val="005025C9"/>
     <w:rsid w:val="00504413"/>
     <w:rsid w:val="005051D9"/>
     <w:rsid w:val="005061B5"/>
     <w:rsid w:val="005063E2"/>
+    <w:rsid w:val="00506C5D"/>
     <w:rsid w:val="00507A75"/>
     <w:rsid w:val="00511B3A"/>
     <w:rsid w:val="005121F2"/>
     <w:rsid w:val="00514110"/>
     <w:rsid w:val="0051520D"/>
     <w:rsid w:val="00516D7B"/>
     <w:rsid w:val="00517642"/>
     <w:rsid w:val="00521961"/>
     <w:rsid w:val="00524EDF"/>
     <w:rsid w:val="00526912"/>
     <w:rsid w:val="00530215"/>
     <w:rsid w:val="00535644"/>
     <w:rsid w:val="0053622C"/>
     <w:rsid w:val="005470A4"/>
     <w:rsid w:val="005514C8"/>
     <w:rsid w:val="005515BA"/>
     <w:rsid w:val="0055278B"/>
     <w:rsid w:val="00552860"/>
     <w:rsid w:val="0055781E"/>
     <w:rsid w:val="005605B5"/>
     <w:rsid w:val="00566B35"/>
     <w:rsid w:val="00567C0A"/>
     <w:rsid w:val="0057105E"/>
     <w:rsid w:val="0057291E"/>
     <w:rsid w:val="00574FA7"/>
@@ -9946,254 +10007,265 @@
     <w:rsid w:val="0059672E"/>
     <w:rsid w:val="00596BA9"/>
     <w:rsid w:val="005A2640"/>
     <w:rsid w:val="005A34CB"/>
     <w:rsid w:val="005A6D0B"/>
     <w:rsid w:val="005B0FBF"/>
     <w:rsid w:val="005B6999"/>
     <w:rsid w:val="005B6BFC"/>
     <w:rsid w:val="005B6D54"/>
     <w:rsid w:val="005B7566"/>
     <w:rsid w:val="005B7D2A"/>
     <w:rsid w:val="005B7F29"/>
     <w:rsid w:val="005C02F0"/>
     <w:rsid w:val="005C0625"/>
     <w:rsid w:val="005C1278"/>
     <w:rsid w:val="005C34F5"/>
     <w:rsid w:val="005C573B"/>
     <w:rsid w:val="005C5818"/>
     <w:rsid w:val="005C5E70"/>
     <w:rsid w:val="005D1442"/>
     <w:rsid w:val="005D4076"/>
     <w:rsid w:val="005D40A3"/>
     <w:rsid w:val="005D6299"/>
     <w:rsid w:val="005E4937"/>
     <w:rsid w:val="005E51AF"/>
+    <w:rsid w:val="005E649E"/>
     <w:rsid w:val="005F3224"/>
     <w:rsid w:val="005F32E6"/>
     <w:rsid w:val="005F5857"/>
     <w:rsid w:val="006016DF"/>
     <w:rsid w:val="006023B2"/>
     <w:rsid w:val="00607B40"/>
     <w:rsid w:val="00610F4B"/>
     <w:rsid w:val="006117A2"/>
     <w:rsid w:val="00612038"/>
     <w:rsid w:val="00613335"/>
     <w:rsid w:val="00615797"/>
     <w:rsid w:val="0062010F"/>
+    <w:rsid w:val="00620364"/>
     <w:rsid w:val="00621A6C"/>
     <w:rsid w:val="00622225"/>
     <w:rsid w:val="006265E4"/>
     <w:rsid w:val="00631069"/>
     <w:rsid w:val="00634EB7"/>
     <w:rsid w:val="00636839"/>
     <w:rsid w:val="006424DD"/>
     <w:rsid w:val="00642D48"/>
     <w:rsid w:val="00643D0A"/>
     <w:rsid w:val="006466D0"/>
     <w:rsid w:val="006477B4"/>
     <w:rsid w:val="00647AC5"/>
     <w:rsid w:val="0066462A"/>
     <w:rsid w:val="00665CE8"/>
     <w:rsid w:val="00666BCC"/>
+    <w:rsid w:val="006702E6"/>
     <w:rsid w:val="006714DC"/>
     <w:rsid w:val="00672170"/>
     <w:rsid w:val="00673C45"/>
     <w:rsid w:val="00676D93"/>
     <w:rsid w:val="00684FAC"/>
     <w:rsid w:val="006855D3"/>
     <w:rsid w:val="006903AB"/>
     <w:rsid w:val="00697F9E"/>
     <w:rsid w:val="006A0EA6"/>
     <w:rsid w:val="006A31AB"/>
     <w:rsid w:val="006A33F5"/>
     <w:rsid w:val="006A688A"/>
     <w:rsid w:val="006A7BE9"/>
     <w:rsid w:val="006B1789"/>
     <w:rsid w:val="006B2A8F"/>
     <w:rsid w:val="006B4CA8"/>
     <w:rsid w:val="006B5B93"/>
     <w:rsid w:val="006C06CE"/>
     <w:rsid w:val="006D1818"/>
     <w:rsid w:val="006D222F"/>
     <w:rsid w:val="006D2656"/>
     <w:rsid w:val="006D35E6"/>
     <w:rsid w:val="006D628D"/>
     <w:rsid w:val="006D7F7C"/>
     <w:rsid w:val="006D7FF6"/>
     <w:rsid w:val="006F38A1"/>
     <w:rsid w:val="006F7C24"/>
     <w:rsid w:val="006F7CD5"/>
     <w:rsid w:val="00702F53"/>
     <w:rsid w:val="007074D7"/>
     <w:rsid w:val="00707F98"/>
     <w:rsid w:val="0071132E"/>
     <w:rsid w:val="007118C1"/>
     <w:rsid w:val="00713EAD"/>
     <w:rsid w:val="0072187E"/>
     <w:rsid w:val="007241A7"/>
     <w:rsid w:val="00727A40"/>
     <w:rsid w:val="00730ED2"/>
     <w:rsid w:val="007312A2"/>
     <w:rsid w:val="007331ED"/>
     <w:rsid w:val="00734048"/>
     <w:rsid w:val="007348C4"/>
     <w:rsid w:val="00742769"/>
     <w:rsid w:val="00752E1E"/>
     <w:rsid w:val="00757C96"/>
     <w:rsid w:val="00763344"/>
     <w:rsid w:val="0076384E"/>
+    <w:rsid w:val="00764FB7"/>
     <w:rsid w:val="00766015"/>
     <w:rsid w:val="0077384F"/>
     <w:rsid w:val="0077433E"/>
+    <w:rsid w:val="0077479B"/>
     <w:rsid w:val="00774C0A"/>
     <w:rsid w:val="007770FA"/>
     <w:rsid w:val="00783B5A"/>
     <w:rsid w:val="00786EDA"/>
     <w:rsid w:val="007932CE"/>
     <w:rsid w:val="00794502"/>
     <w:rsid w:val="0079521D"/>
     <w:rsid w:val="00796F1F"/>
     <w:rsid w:val="007974FA"/>
     <w:rsid w:val="007976A6"/>
     <w:rsid w:val="007A0A7E"/>
     <w:rsid w:val="007A2F8B"/>
     <w:rsid w:val="007A591A"/>
     <w:rsid w:val="007A5FC6"/>
     <w:rsid w:val="007A60BD"/>
     <w:rsid w:val="007A675D"/>
     <w:rsid w:val="007B0239"/>
     <w:rsid w:val="007B180A"/>
     <w:rsid w:val="007B2D66"/>
     <w:rsid w:val="007C34FD"/>
     <w:rsid w:val="007C4217"/>
     <w:rsid w:val="007D1412"/>
     <w:rsid w:val="007D4B24"/>
     <w:rsid w:val="007D623A"/>
     <w:rsid w:val="007D68E0"/>
+    <w:rsid w:val="007E17A1"/>
     <w:rsid w:val="007E4B8D"/>
     <w:rsid w:val="007E5F70"/>
     <w:rsid w:val="007E6570"/>
     <w:rsid w:val="007F11BB"/>
+    <w:rsid w:val="007F23F8"/>
     <w:rsid w:val="007F2E36"/>
     <w:rsid w:val="007F5C7D"/>
     <w:rsid w:val="00805F62"/>
     <w:rsid w:val="0080724D"/>
     <w:rsid w:val="008109B7"/>
     <w:rsid w:val="00813D9E"/>
     <w:rsid w:val="008143D8"/>
     <w:rsid w:val="00814A19"/>
     <w:rsid w:val="00821570"/>
     <w:rsid w:val="00822E4F"/>
     <w:rsid w:val="00825472"/>
     <w:rsid w:val="00825607"/>
     <w:rsid w:val="00825981"/>
     <w:rsid w:val="008306A0"/>
     <w:rsid w:val="008324F1"/>
     <w:rsid w:val="008328DE"/>
     <w:rsid w:val="00832BD4"/>
     <w:rsid w:val="00833545"/>
     <w:rsid w:val="00836714"/>
     <w:rsid w:val="008443DF"/>
     <w:rsid w:val="00845C9F"/>
+    <w:rsid w:val="00846B4D"/>
     <w:rsid w:val="00855EBB"/>
     <w:rsid w:val="00856DC8"/>
     <w:rsid w:val="008605A2"/>
     <w:rsid w:val="00863179"/>
     <w:rsid w:val="0086381C"/>
     <w:rsid w:val="00864C60"/>
     <w:rsid w:val="0086736B"/>
     <w:rsid w:val="008708D2"/>
     <w:rsid w:val="00871845"/>
     <w:rsid w:val="00874D51"/>
     <w:rsid w:val="00874F35"/>
     <w:rsid w:val="00882C8B"/>
     <w:rsid w:val="00883862"/>
     <w:rsid w:val="00883936"/>
     <w:rsid w:val="008845BD"/>
     <w:rsid w:val="008845C1"/>
     <w:rsid w:val="008912E2"/>
     <w:rsid w:val="00891A54"/>
     <w:rsid w:val="00892828"/>
     <w:rsid w:val="00894E41"/>
     <w:rsid w:val="00895C69"/>
     <w:rsid w:val="008A2352"/>
     <w:rsid w:val="008A5172"/>
     <w:rsid w:val="008B14C4"/>
     <w:rsid w:val="008B214B"/>
     <w:rsid w:val="008B454B"/>
     <w:rsid w:val="008B4A10"/>
     <w:rsid w:val="008B50C3"/>
     <w:rsid w:val="008B630F"/>
     <w:rsid w:val="008B7A6B"/>
     <w:rsid w:val="008C1955"/>
     <w:rsid w:val="008C49DB"/>
     <w:rsid w:val="008C5FF8"/>
     <w:rsid w:val="008C7C2A"/>
     <w:rsid w:val="008D003F"/>
     <w:rsid w:val="008D50E8"/>
     <w:rsid w:val="008D5727"/>
     <w:rsid w:val="008D62B8"/>
     <w:rsid w:val="008D7112"/>
     <w:rsid w:val="008D721D"/>
     <w:rsid w:val="008E03C9"/>
     <w:rsid w:val="008E35BD"/>
+    <w:rsid w:val="008E4863"/>
+    <w:rsid w:val="008E48AF"/>
     <w:rsid w:val="008F2FDC"/>
     <w:rsid w:val="008F5DD2"/>
     <w:rsid w:val="008F65F9"/>
     <w:rsid w:val="008F70A7"/>
     <w:rsid w:val="008F7E4B"/>
     <w:rsid w:val="00900544"/>
     <w:rsid w:val="0090135A"/>
     <w:rsid w:val="00906544"/>
     <w:rsid w:val="00914882"/>
     <w:rsid w:val="00915CF1"/>
     <w:rsid w:val="00916B9D"/>
     <w:rsid w:val="0092017D"/>
     <w:rsid w:val="00921E60"/>
     <w:rsid w:val="00922478"/>
     <w:rsid w:val="00927155"/>
     <w:rsid w:val="00927848"/>
     <w:rsid w:val="00931037"/>
     <w:rsid w:val="009315B6"/>
     <w:rsid w:val="009412C6"/>
     <w:rsid w:val="009437F9"/>
     <w:rsid w:val="00943DD4"/>
     <w:rsid w:val="00947A22"/>
     <w:rsid w:val="00951AB8"/>
     <w:rsid w:val="0095232E"/>
     <w:rsid w:val="00957067"/>
     <w:rsid w:val="00961371"/>
     <w:rsid w:val="00963D2A"/>
     <w:rsid w:val="00964796"/>
     <w:rsid w:val="00965B94"/>
     <w:rsid w:val="009701D1"/>
     <w:rsid w:val="00970B1D"/>
     <w:rsid w:val="00974068"/>
     <w:rsid w:val="00974369"/>
     <w:rsid w:val="009744F1"/>
     <w:rsid w:val="00974F80"/>
+    <w:rsid w:val="00980B7C"/>
     <w:rsid w:val="00983DD0"/>
     <w:rsid w:val="0099296B"/>
     <w:rsid w:val="009949DB"/>
     <w:rsid w:val="00996417"/>
     <w:rsid w:val="009A1BE6"/>
     <w:rsid w:val="009A402A"/>
     <w:rsid w:val="009A5009"/>
     <w:rsid w:val="009A57C8"/>
     <w:rsid w:val="009A5DAF"/>
     <w:rsid w:val="009A75EA"/>
     <w:rsid w:val="009A7E1E"/>
     <w:rsid w:val="009B54C3"/>
     <w:rsid w:val="009C1D9C"/>
     <w:rsid w:val="009C3B36"/>
     <w:rsid w:val="009C43A4"/>
     <w:rsid w:val="009C5400"/>
     <w:rsid w:val="009D3A14"/>
     <w:rsid w:val="009D3FF1"/>
     <w:rsid w:val="009D59D2"/>
     <w:rsid w:val="009D6FCC"/>
     <w:rsid w:val="009E2EF3"/>
     <w:rsid w:val="009E34E0"/>
     <w:rsid w:val="009E51D8"/>
     <w:rsid w:val="009E77E5"/>
     <w:rsid w:val="009F08F3"/>
@@ -10228,288 +10300,300 @@
     <w:rsid w:val="00A5642B"/>
     <w:rsid w:val="00A600AF"/>
     <w:rsid w:val="00A62F64"/>
     <w:rsid w:val="00A669E8"/>
     <w:rsid w:val="00A82626"/>
     <w:rsid w:val="00A82A17"/>
     <w:rsid w:val="00A83F4C"/>
     <w:rsid w:val="00A87428"/>
     <w:rsid w:val="00A91F11"/>
     <w:rsid w:val="00A92063"/>
     <w:rsid w:val="00A94559"/>
     <w:rsid w:val="00AA3417"/>
     <w:rsid w:val="00AA7B0B"/>
     <w:rsid w:val="00AB3B58"/>
     <w:rsid w:val="00AB5750"/>
     <w:rsid w:val="00AB5AEE"/>
     <w:rsid w:val="00AC328A"/>
     <w:rsid w:val="00AC57F8"/>
     <w:rsid w:val="00AD023E"/>
     <w:rsid w:val="00AD0246"/>
     <w:rsid w:val="00AD105C"/>
     <w:rsid w:val="00AD2694"/>
     <w:rsid w:val="00AD7975"/>
     <w:rsid w:val="00AE1343"/>
     <w:rsid w:val="00AE1CCC"/>
+    <w:rsid w:val="00AE32D5"/>
     <w:rsid w:val="00AE711B"/>
     <w:rsid w:val="00AF107B"/>
     <w:rsid w:val="00AF6AAB"/>
     <w:rsid w:val="00B015D0"/>
     <w:rsid w:val="00B05597"/>
     <w:rsid w:val="00B05EEF"/>
     <w:rsid w:val="00B0658D"/>
     <w:rsid w:val="00B079FE"/>
     <w:rsid w:val="00B07DFD"/>
     <w:rsid w:val="00B1307F"/>
     <w:rsid w:val="00B1323A"/>
     <w:rsid w:val="00B133AC"/>
     <w:rsid w:val="00B14B71"/>
     <w:rsid w:val="00B15448"/>
     <w:rsid w:val="00B178AC"/>
     <w:rsid w:val="00B21D93"/>
+    <w:rsid w:val="00B22C0A"/>
     <w:rsid w:val="00B26904"/>
     <w:rsid w:val="00B27DEC"/>
     <w:rsid w:val="00B3229D"/>
     <w:rsid w:val="00B3442F"/>
     <w:rsid w:val="00B358E0"/>
     <w:rsid w:val="00B409CB"/>
     <w:rsid w:val="00B426C9"/>
     <w:rsid w:val="00B430F1"/>
     <w:rsid w:val="00B45472"/>
     <w:rsid w:val="00B46EA7"/>
     <w:rsid w:val="00B47854"/>
     <w:rsid w:val="00B50FE9"/>
     <w:rsid w:val="00B52064"/>
     <w:rsid w:val="00B56DB0"/>
     <w:rsid w:val="00B5731C"/>
     <w:rsid w:val="00B6317E"/>
     <w:rsid w:val="00B638DF"/>
     <w:rsid w:val="00B67CA6"/>
     <w:rsid w:val="00B734CB"/>
     <w:rsid w:val="00B764C4"/>
     <w:rsid w:val="00B76C8D"/>
     <w:rsid w:val="00B7760C"/>
     <w:rsid w:val="00B81671"/>
     <w:rsid w:val="00B81D25"/>
     <w:rsid w:val="00B84212"/>
     <w:rsid w:val="00B868B7"/>
     <w:rsid w:val="00B86BF5"/>
     <w:rsid w:val="00B908F3"/>
     <w:rsid w:val="00B924E9"/>
     <w:rsid w:val="00B94553"/>
     <w:rsid w:val="00B94F2B"/>
     <w:rsid w:val="00BA101E"/>
     <w:rsid w:val="00BA3710"/>
     <w:rsid w:val="00BA3A8D"/>
     <w:rsid w:val="00BA42A9"/>
     <w:rsid w:val="00BA4DC7"/>
     <w:rsid w:val="00BB1C9A"/>
     <w:rsid w:val="00BB3FD4"/>
     <w:rsid w:val="00BB5E4A"/>
     <w:rsid w:val="00BB74AE"/>
     <w:rsid w:val="00BC456D"/>
     <w:rsid w:val="00BC5817"/>
+    <w:rsid w:val="00BC5A90"/>
     <w:rsid w:val="00BC75CF"/>
     <w:rsid w:val="00BC79AD"/>
     <w:rsid w:val="00BD0D73"/>
     <w:rsid w:val="00BD19E5"/>
     <w:rsid w:val="00BD217B"/>
+    <w:rsid w:val="00BE34F0"/>
     <w:rsid w:val="00BE7AF9"/>
     <w:rsid w:val="00BF1B6B"/>
     <w:rsid w:val="00BF361A"/>
     <w:rsid w:val="00C000BA"/>
     <w:rsid w:val="00C03049"/>
     <w:rsid w:val="00C06705"/>
     <w:rsid w:val="00C1094D"/>
     <w:rsid w:val="00C16720"/>
     <w:rsid w:val="00C27199"/>
     <w:rsid w:val="00C315EB"/>
     <w:rsid w:val="00C3285E"/>
     <w:rsid w:val="00C3543D"/>
     <w:rsid w:val="00C35BF8"/>
     <w:rsid w:val="00C365D9"/>
+    <w:rsid w:val="00C3767C"/>
     <w:rsid w:val="00C423B1"/>
     <w:rsid w:val="00C475EF"/>
     <w:rsid w:val="00C50672"/>
     <w:rsid w:val="00C522E4"/>
     <w:rsid w:val="00C55925"/>
     <w:rsid w:val="00C55DDF"/>
     <w:rsid w:val="00C57FB5"/>
     <w:rsid w:val="00C61739"/>
     <w:rsid w:val="00C64E36"/>
     <w:rsid w:val="00C66E8B"/>
     <w:rsid w:val="00C82285"/>
     <w:rsid w:val="00C85B7A"/>
     <w:rsid w:val="00C908A8"/>
     <w:rsid w:val="00C927F1"/>
     <w:rsid w:val="00C948D3"/>
     <w:rsid w:val="00C95A8B"/>
     <w:rsid w:val="00C95FF8"/>
     <w:rsid w:val="00C97D34"/>
     <w:rsid w:val="00CA0714"/>
     <w:rsid w:val="00CA4B96"/>
     <w:rsid w:val="00CA4F01"/>
     <w:rsid w:val="00CA5E41"/>
     <w:rsid w:val="00CA7A3A"/>
     <w:rsid w:val="00CB09EF"/>
     <w:rsid w:val="00CB16F7"/>
     <w:rsid w:val="00CC1FF0"/>
     <w:rsid w:val="00CC2302"/>
     <w:rsid w:val="00CC3CF7"/>
     <w:rsid w:val="00CC49F6"/>
     <w:rsid w:val="00CD2515"/>
     <w:rsid w:val="00CD3C2A"/>
     <w:rsid w:val="00CD481A"/>
     <w:rsid w:val="00CD5E28"/>
     <w:rsid w:val="00CD7262"/>
     <w:rsid w:val="00CE0E0F"/>
     <w:rsid w:val="00CE2E2C"/>
     <w:rsid w:val="00CE4791"/>
     <w:rsid w:val="00CE6726"/>
     <w:rsid w:val="00CE6BD0"/>
     <w:rsid w:val="00CE7116"/>
     <w:rsid w:val="00CF09DC"/>
+    <w:rsid w:val="00CF395D"/>
     <w:rsid w:val="00CF4285"/>
     <w:rsid w:val="00CF48E3"/>
     <w:rsid w:val="00CF6225"/>
     <w:rsid w:val="00CF6668"/>
     <w:rsid w:val="00CF7FA9"/>
     <w:rsid w:val="00D0275E"/>
     <w:rsid w:val="00D05D41"/>
     <w:rsid w:val="00D05D68"/>
     <w:rsid w:val="00D07921"/>
     <w:rsid w:val="00D10948"/>
     <w:rsid w:val="00D11383"/>
     <w:rsid w:val="00D15003"/>
     <w:rsid w:val="00D20F67"/>
+    <w:rsid w:val="00D21316"/>
     <w:rsid w:val="00D21C99"/>
     <w:rsid w:val="00D21EE7"/>
     <w:rsid w:val="00D236BD"/>
     <w:rsid w:val="00D2516C"/>
     <w:rsid w:val="00D262DC"/>
     <w:rsid w:val="00D27150"/>
     <w:rsid w:val="00D301ED"/>
     <w:rsid w:val="00D32CA5"/>
     <w:rsid w:val="00D35329"/>
     <w:rsid w:val="00D35AFB"/>
     <w:rsid w:val="00D405BC"/>
     <w:rsid w:val="00D40C34"/>
     <w:rsid w:val="00D44A95"/>
     <w:rsid w:val="00D45E64"/>
     <w:rsid w:val="00D503CE"/>
     <w:rsid w:val="00D5269C"/>
     <w:rsid w:val="00D540A6"/>
     <w:rsid w:val="00D5469F"/>
     <w:rsid w:val="00D56759"/>
     <w:rsid w:val="00D5697A"/>
     <w:rsid w:val="00D62276"/>
     <w:rsid w:val="00D638A3"/>
     <w:rsid w:val="00D665C1"/>
     <w:rsid w:val="00D67B64"/>
     <w:rsid w:val="00D70983"/>
     <w:rsid w:val="00D71354"/>
     <w:rsid w:val="00D7383D"/>
     <w:rsid w:val="00D73BA9"/>
     <w:rsid w:val="00D75245"/>
+    <w:rsid w:val="00D776B5"/>
     <w:rsid w:val="00D81CC0"/>
     <w:rsid w:val="00D82B2C"/>
     <w:rsid w:val="00D84A2C"/>
     <w:rsid w:val="00D84D68"/>
     <w:rsid w:val="00D85CF4"/>
     <w:rsid w:val="00D8712B"/>
     <w:rsid w:val="00D873AC"/>
     <w:rsid w:val="00D87A65"/>
     <w:rsid w:val="00D96329"/>
     <w:rsid w:val="00D96C51"/>
     <w:rsid w:val="00D9725E"/>
     <w:rsid w:val="00D97B8B"/>
     <w:rsid w:val="00DA10F5"/>
     <w:rsid w:val="00DA427B"/>
     <w:rsid w:val="00DA5708"/>
     <w:rsid w:val="00DB1454"/>
     <w:rsid w:val="00DB2AB1"/>
     <w:rsid w:val="00DC0E72"/>
     <w:rsid w:val="00DC1D1F"/>
     <w:rsid w:val="00DC3580"/>
     <w:rsid w:val="00DD17E6"/>
     <w:rsid w:val="00DD1F92"/>
     <w:rsid w:val="00DD6C30"/>
     <w:rsid w:val="00DE4381"/>
     <w:rsid w:val="00DE46CF"/>
     <w:rsid w:val="00DE64A2"/>
     <w:rsid w:val="00DF0031"/>
     <w:rsid w:val="00DF0928"/>
     <w:rsid w:val="00DF1B65"/>
     <w:rsid w:val="00DF4942"/>
+    <w:rsid w:val="00DF5865"/>
     <w:rsid w:val="00DF6106"/>
     <w:rsid w:val="00DF664D"/>
     <w:rsid w:val="00E014D7"/>
     <w:rsid w:val="00E069E3"/>
     <w:rsid w:val="00E07F89"/>
     <w:rsid w:val="00E11156"/>
     <w:rsid w:val="00E1142A"/>
     <w:rsid w:val="00E1445D"/>
     <w:rsid w:val="00E16717"/>
     <w:rsid w:val="00E169BF"/>
     <w:rsid w:val="00E216F3"/>
     <w:rsid w:val="00E22E1A"/>
     <w:rsid w:val="00E23377"/>
     <w:rsid w:val="00E267C7"/>
     <w:rsid w:val="00E30FCA"/>
     <w:rsid w:val="00E354CC"/>
     <w:rsid w:val="00E44739"/>
     <w:rsid w:val="00E44CE3"/>
     <w:rsid w:val="00E46612"/>
     <w:rsid w:val="00E501BE"/>
     <w:rsid w:val="00E541A0"/>
     <w:rsid w:val="00E545A3"/>
     <w:rsid w:val="00E550CB"/>
     <w:rsid w:val="00E56111"/>
     <w:rsid w:val="00E56D56"/>
     <w:rsid w:val="00E56ED4"/>
     <w:rsid w:val="00E57AA5"/>
     <w:rsid w:val="00E63A98"/>
     <w:rsid w:val="00E645C7"/>
     <w:rsid w:val="00E6781B"/>
     <w:rsid w:val="00E711D8"/>
     <w:rsid w:val="00E732A5"/>
     <w:rsid w:val="00E73AA9"/>
     <w:rsid w:val="00E746A6"/>
     <w:rsid w:val="00E77013"/>
+    <w:rsid w:val="00E805DC"/>
     <w:rsid w:val="00E81C04"/>
+    <w:rsid w:val="00E876F7"/>
     <w:rsid w:val="00E9470B"/>
     <w:rsid w:val="00E94F7A"/>
     <w:rsid w:val="00E97AB3"/>
     <w:rsid w:val="00EA0590"/>
     <w:rsid w:val="00EA0851"/>
     <w:rsid w:val="00EA5163"/>
     <w:rsid w:val="00EA5ED7"/>
     <w:rsid w:val="00EA78AE"/>
     <w:rsid w:val="00EB3427"/>
     <w:rsid w:val="00EC26A7"/>
     <w:rsid w:val="00EC3D2B"/>
     <w:rsid w:val="00EC5BF0"/>
+    <w:rsid w:val="00EC5CEE"/>
     <w:rsid w:val="00ED15B4"/>
     <w:rsid w:val="00ED44FB"/>
     <w:rsid w:val="00ED5EC0"/>
     <w:rsid w:val="00ED784C"/>
     <w:rsid w:val="00EE1947"/>
     <w:rsid w:val="00EE3972"/>
     <w:rsid w:val="00EE4E6A"/>
     <w:rsid w:val="00EE5AB7"/>
     <w:rsid w:val="00EE5E3D"/>
     <w:rsid w:val="00EF0027"/>
     <w:rsid w:val="00EF31E2"/>
     <w:rsid w:val="00EF7F5E"/>
     <w:rsid w:val="00F0000F"/>
     <w:rsid w:val="00F04198"/>
     <w:rsid w:val="00F04DEC"/>
     <w:rsid w:val="00F06E36"/>
     <w:rsid w:val="00F129A8"/>
     <w:rsid w:val="00F13B16"/>
     <w:rsid w:val="00F15993"/>
     <w:rsid w:val="00F2380B"/>
     <w:rsid w:val="00F312D4"/>
     <w:rsid w:val="00F32062"/>
     <w:rsid w:val="00F34588"/>
     <w:rsid w:val="00F35772"/>
     <w:rsid w:val="00F35900"/>
@@ -10519,54 +10603,56 @@
     <w:rsid w:val="00F44107"/>
     <w:rsid w:val="00F451D6"/>
     <w:rsid w:val="00F45F31"/>
     <w:rsid w:val="00F50D48"/>
     <w:rsid w:val="00F51CE0"/>
     <w:rsid w:val="00F56EE6"/>
     <w:rsid w:val="00F61BDB"/>
     <w:rsid w:val="00F63C12"/>
     <w:rsid w:val="00F7704C"/>
     <w:rsid w:val="00F8364D"/>
     <w:rsid w:val="00F859D4"/>
     <w:rsid w:val="00F9149D"/>
     <w:rsid w:val="00F93267"/>
     <w:rsid w:val="00F9341D"/>
     <w:rsid w:val="00F95974"/>
     <w:rsid w:val="00F965EB"/>
     <w:rsid w:val="00FA1C0B"/>
     <w:rsid w:val="00FA2D3A"/>
     <w:rsid w:val="00FA45DD"/>
     <w:rsid w:val="00FA5342"/>
     <w:rsid w:val="00FA5401"/>
     <w:rsid w:val="00FA7C72"/>
     <w:rsid w:val="00FB0819"/>
     <w:rsid w:val="00FB2896"/>
     <w:rsid w:val="00FB604D"/>
+    <w:rsid w:val="00FB63F7"/>
     <w:rsid w:val="00FB6EEA"/>
     <w:rsid w:val="00FC4806"/>
     <w:rsid w:val="00FD2392"/>
     <w:rsid w:val="00FD2DB2"/>
+    <w:rsid w:val="00FD7197"/>
     <w:rsid w:val="00FE3583"/>
     <w:rsid w:val="00FE3B2C"/>
     <w:rsid w:val="00FF2078"/>
     <w:rsid w:val="00FF2AF0"/>
     <w:rsid w:val="00FF4B45"/>
     <w:rsid w:val="00FF5AB3"/>
     <w:rsid w:val="00FF6CE9"/>
     <w:rsid w:val="032C76C2"/>
     <w:rsid w:val="04B52E20"/>
     <w:rsid w:val="067EB53E"/>
     <w:rsid w:val="079F42E2"/>
     <w:rsid w:val="09D24A81"/>
     <w:rsid w:val="0C3544FA"/>
     <w:rsid w:val="0E3CB0D8"/>
     <w:rsid w:val="0EADDB00"/>
     <w:rsid w:val="0ED0A9B1"/>
     <w:rsid w:val="10463B26"/>
     <w:rsid w:val="1099964C"/>
     <w:rsid w:val="10E4FA48"/>
     <w:rsid w:val="11797B9E"/>
     <w:rsid w:val="12765A0C"/>
     <w:rsid w:val="12FBED63"/>
     <w:rsid w:val="13CAE3A8"/>
     <w:rsid w:val="14B53409"/>
     <w:rsid w:val="15E2B305"/>
@@ -12306,76 +12392,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Lloyd's 2016" id="{647B39FB-2D16-4746-8F31-F2CD0EED2516}" vid="{CB4189F0-D46D-42C3-8A12-0D3E95F991E9}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254B26F69A575B45A924AC4DA9BCCF30" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="732223db1d772f2a7870afc36591fa5d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" xmlns:ns3="13e46e04-687b-4b4a-ad08-00672c343a13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae5c6b5d6099142faa4f0dc1eecb4968" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254B26F69A575B45A924AC4DA9BCCF30" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2bf319ec5ee3cd33f38395f6a58640ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" xmlns:ns3="13e46e04-687b-4b4a-ad08-00672c343a13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be18cd43a6db1ec707effd2ebc8b6f65" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <xsd:import namespace="13e46e04-687b-4b4a-ad08-00672c343a13"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -12408,50 +12495,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13e46e04-687b-4b4a-ad08-00672c343a13" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12578,127 +12670,111 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="13e46e04-687b-4b4a-ad08-00672c343a13" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B79E5B6-B708-4113-8C17-E00BAC1EDAC9}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA89C71E-38F4-491E-9CE7-A010E57A52E4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92BCF516-EEA1-4B88-8A8B-7E3FAB58B238}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{513A8763-FBCD-495B-A8F5-53053695A64D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED978FB2-AB7E-4893-BBB2-511C76AD802E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6cad28c1-d90e-46e4-a66b-fd1b8f78feb8"/>
     <ds:schemaRef ds:uri="13e46e04-687b-4b4a-ad08-00672c343a13"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>15656</Characters>
+  <Pages>9</Pages>
+  <Words>2771</Words>
+  <Characters>15799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>364</Lines>
-  <Paragraphs>126</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Report2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lloyd's</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18511</CharactersWithSpaces>
+  <CharactersWithSpaces>18533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report2</dc:title>
   <dc:subject>Report</dc:subject>
   <dc:creator>Bradbury, James</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254B26F69A575B45A924AC4DA9BCCF30</vt:lpwstr>